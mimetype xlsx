--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde6cb94b71e37378f66e49acb6c841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232731f7238dc584562a986a414dbfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d8c641256a1e67f817205ccf719d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008eb803412f659f4d4d854649900304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a64adc69b549f19265e1bc1a50f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ecc648a5b0ee4b9a94ee405a2d236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1443d51f7782f5825aff200bca222657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c28e61e1972654c51ca454ae188b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b903fc1dd10c9a138590ec1cd1ee4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9a9a43cc22288c7c672b01cc8a1ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c495ae2cc233666bb72fb82f14585411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f0fa0ca33947e76f788024aa773a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14231bed1b6b2c5c43d38d8c1fb4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701c82e607557496d47fb713d03a49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74319e26213e66a2779a1b0101ed7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efef46ee111e84b898663ecdcd0f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37650e070bad7fa5834b40507e3d5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc9ca23ebc1e7cb0f18e37c9fbd4c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b317ce3d5307c08043cb5c751919cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992657a2c9ce6a503da89f145809fe0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d4af35d656fb19a69951e1ddc01521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2855fa4864212c899a998163b56da822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf28412de3ab8a655b237ab78a96ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5387440eb526eea35c3a0dbd0227cb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8da23b7012b20586f498ac484be7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812823a53f5bf56140181d674e427126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35e58a5c6c5f077aca679ba71a96f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e3b01345b9cf31b53d4eb3833f0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4d9cd0298873c1e3849633383ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b355f18adbc556f01c69a9c38b9ec7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607fecdc50256466fc056f486ffd2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddbf7f711b6a215113568fd10329d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7303e9fd19862e8d9b3cd320e84bbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7940fd6970d50e89b02ec193082cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847da2fdbc48cccc52e5908a28f1a72435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f3698948296d49de17087378fb27a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f965f123bd1baca20cb563b8bc303337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0e2ca26f9c6c841c36a8a1a279dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d38bb4a2696739c8f1c9fd8c260a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd61a85c0a3ddc43b3b519a58a34f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc2179ebe59cd0b73bdf286f3693a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a1d56f2090a2c7749109b11cfb6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1fa5c0adadfc60b1f1141435c0afe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b5b7a9b780fbf3accb308626ea9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a666d44bff330a56bde20d31aa52f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aeb131d03d541f31c8d6df0bc6b6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea391503b156e5e21ebbb55ecc823e7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434a3a48db0807604670069ea4e7ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7fc7352bc09fc14294a19077333449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448438375a61eb0adbb8e1dddbf4c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f1f5ed9623ae2b7090992700e6df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7dc988ecbed2e04fa24b310c0cfeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022340555192fae206007ee100fc963653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f29130476476fbdeee854cf2a801a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167da9d47b6fbb0bba880dff76a754655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656712daf524c9a70b36e4013141464c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c206e3b7e42a5dd0d4b17d6db14857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d5c17c8efcc20fe213ae06b43a0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7865c85e71cc2d48693e889e5be89059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b602470061d6e2cfce0f95a1d6b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b825159206f401e901aa31972270861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4263522baf040c1919dcc8a3499b57862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d231a9ef180874517e03ab1fe38d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c37c3ee9d128d52808b1ec175d566164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90310c5e286bc988b39a954766f8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02302ff131b381f876dca7d832f5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671975edd8570acd5c334dd812dd1af767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24f97ec7704f5c18cd386e67a4bbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257fd180633297805d7b9ab934ebb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ac7ef254fffdcc56e202aa191fc1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799025e81677c9c4b2ba7206ce2256771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa55374676367418bb879eeb7329872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67da6e1a93ef499eed3033c66afd9b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a6c4fa90805171ae9603579f3cb5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd72536b8d9aba8c2302666030a188e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2818abe8d965b117963a777151a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b4076f5b22a7fb6acc6fda91eb0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a243f5e4d569f234467c3fb73a82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125c746b4c8e3c2513ac24714064ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291b580439cdbc31a9d7294979892280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d00a6b7979b9fd2cd9e835702c0ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8ac316866ff132b9e43e1625595982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0b03122bb1a99f493ec7f5aebc4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655903321d66b62092a2870f5e328884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823ce0192822b00bf9ab5ce0ea7e9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc9f26c87b3dd7732da690ddb00cb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f13aa3fdf406bd22dbefc297bff1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19741d9ad67df19c277acc6f34dd52df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742e01022b2346c3258c868d4ff4a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f03e078b0f40e06087bb0447aa1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20291d3a34cd4b6b580169e26ec9a05d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300546c33cc5749175aef9478c98b5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d7e19b0017121cf159629fa1f1d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcbc7db1dcb0f4a5025a3d6ea6971694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cb93de468c9f7149a2d55b37a2e7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd14255da5bffdb48d7986092a2e0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9891c230a0a7dba3a681ddf848738097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dc522ecab1bcda0fde39fbfc79c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ecf9d57f95cfdd2c6bb35718ee2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e334965b36daa2a8639f023dc4eb8cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5317a09122a1ea5f57d56ce719ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc534d7153540250e40fb7d9b758019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72ddb5b400cf49686fa0e354476f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb865e2a0246458569d25af27efb513f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe38425a1b49e066a03e7b827f58258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4ed62393377162cb0d0f7c4bdf9d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187b3dd0a62ffda50c0c66a0222dc7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9ce006c5a67b9d9c108b41bbbe89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd36fb936b898e29f17f047b07044f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ab4da8555aacd7f433b5e2e36b02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e436dd4758fe5e5a1284ea1f08a22f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5fb64fa844ca7cdec7bcb349fd9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f34b9b184f4725691b28008acc4b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846041a1de9a3062815193347aca4592114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89829273cf645c6b1d704fd85361b26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ea476eee8c02cbd3860b001b7f9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b389fd47c4d704d800c0ea47ceea51d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91bd64262b5307f84851c4367568eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8c3b32ef13fbe38abfd8a56a640e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6cb272cfe5c2defcda5cf4bb4ffac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f53c050201d87c8fd8a9e00792dba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056718071ea1dec42a23dea023f14152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324742ad8a27f247ea01c0707205fa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c048e23f1fe69bbde54c9a2b4ea380124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87daba8147d6d660b2678814c9e62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff3561292e4886c6179ff82e67fbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf072c92601ebfc9f76fe200ab260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68d80444da747daff3d51a6538c43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466574152b61452fc6869d029c41ec0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cea5199a06efeeb2884849788f90f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d23ccf9b4742ae4ad59637bef876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88de111455b3ac07c01675a7001dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c526401b399bb0d9c2f18a50d2ced4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8aebf32c385839331e1abab20a6e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066efaeba8db68c193d6e9e6887c085135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f431a6a533a7d536cb61f01cffde5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9face6735f0ca7528698058b718583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e84d1d319f8eab5c4c653ab1299e67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047c444ab29dd6e37e8d696a221cb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2e20b3b8789368526ba983ec51b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b7d34db10876b34cedad6c1acc56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f261171d37fe35a0ec0138c817fcae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538e6ede40d5d4af6281e2e7445024143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78a551483381e5ddc65c553450354144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7f06d58cb56d27fc4c18c7b472d69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03176a5430ba4e58824abda12026ff7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bada261d0933e5443e4382ac979c22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3de87a192b0ccc97837efea2065e5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad643005821b7ea3094b8962b199e2b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d320a53bdd0a720fe12069ce6076150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0871d38a2307b347d1c5245337f68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79ffc3795626d312b733851ebbaac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2efa736b018b963197e1b3c16739fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853383c24cdee8d12cacfc9deadf3b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816e753490f9c7de3eaab9b2bdd303155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda4bbae46a7ce99b4154b51512142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a913c9b097e5dc5e820e927cdc53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aacbb5d87e87d45e00c581930dc9a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0248ecc54ecffc136b127f64d1e3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488aea72b4d54f12c4ffdf7224039c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c198c7e942eb5e88f57e64845a287161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbfa7188c9af58dc4f7726ead556fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b37a91396be5c3ebc713b723674cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02f9a422eda018c50355271f450ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437f91bbc7ce7e5ae39da6faf229a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c615ef997e6100bb7e828a9b4ed1dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120e4386c2829962c3b68da391edf42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32c78eaeeece3285278c0b7b3242e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839b6c2f4c4c71763dad22238c7ac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe29aa0f696888656ef86dd3bf0a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a684ad64998f44d6fd101befff2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64953ab79a970a9ef4af5e26d338c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942d3a5e01e5c6f7b04d5ad210485a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e51bbb092b4adab3498c6da42327fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492f510ba3258a6a24002188e57606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0d42f486a7c0bdebdc6566fa17b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36c1faffa29f651c62b188ee7aff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e745619540e478eec1efbb1c9313178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25038cf329f26d3a2748b9485ed41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7f4f175702c81a29e424e6d49cbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d30a6422c70fedf8b72cfc8171d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be00891dab6a104f4125f3561570e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af291edb2fff2200b5b8480b426dd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350f954c876889d1d8a2b93bcc594f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753e78ffd40537c1d842b638f66857185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293d64c2e87b3b2245f157974074249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4afa87e88487233330eb1f2c4b965c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f39a6d9723111342e5dcf8894ff77b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188e7cfe04caa79338659ab31174a29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5426b8c5bb4dab337e76733ef192ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ddfa91ce3f6c975b0c21abc92711191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0b70ed7faf180cd28f83d62172638192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd232589dadc39f65ef80324bc4efa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10ff3181cb31fe8b934b61a6e42d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed1ff9c7b97790b6b8b40e1b21b202195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891f0e214416785c862fc872c24367196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad9e5d12659205de20d6da3a8e2dad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c4106cba3b7f2d9a99257543aae7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30d6a1ec82dd1a54bb74ff9ba33ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8285f4e3fe566f4d813ea129e05e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86998d70afa264c3aae47b79f5cf7fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d23422938e2320dc3d337cc94b95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938795a362f982b7ae07c4f2ce91d5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbfca31b29cc6d25e4048455ddf51c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a65069fc2abd75d677869a4c5f4732205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d89315a30eab3fdfcc121f7d2c14c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1704ec6443a1b2d8a2a2c8915820f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c4a27f7115e8ebcb3e49b4feec56d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2447d2510c5ac989751f7abd35395209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9cd4a40a73965962959292749607210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefae4b977a7c59d599330a607bba6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35c36ed3c5b716b072064b0d81ca8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b89b9f7ee20a29480da3d8ec1b79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6202e9e6deb601c7b3c3d9c1caa13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d48d2347973f349fd47cd8812ea91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c16aeab6093f4036acbd2fcfa72c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73150fa6895c28c2d2322c7f0bd02cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff36d23b8750ce54a76aec4461cc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014b2b3ab796a7fdd2cb05f5e45fe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f0ebe0ac60017b6d4b3377aeba76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009ec308f6b312a6dcb0b256d14830221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57654fab7afe279475f347d6a25bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba29173ebb4e46147786d1c170c215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c588a6a58bd08dabbd5f6ed509270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b793751c0a29e4138481ac2464199cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637c159fab5086672685f9472dadc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1df54ab14028130e92f895dc8678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9abf44902a5daffd1f7cc56578462228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb284afa87eb5a17188c291a800adbda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f68dbf1f8d5d800f867dc3e2707c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b2569505a20b413a32d7412dc413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6f8e490b44d03fc4a8a00835f447232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa6db23f9f5f4b79efa835bfbb5b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda54ce74d3afcabe44071a6418ec5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea856521c0fca069036774d8f746b779235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fba354701be1fcf751a94474ac56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc34d7685eba8f4aa0f5da9029c35e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9809e9ac459ad314e1de8de0f26ce15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b75540dd35a36b2f483e3684a198239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899c628c7e142486b15f3c0da1a20d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e435d7f6725189ef83a26d2a979c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f77e444c4136c38aec282ab2539bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56625ed99f09c753c5a65bdaed7e03b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f9b0efbef44c1787028f73c60cbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7392d79cda8c3a34cce8088cbb84ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd738934142e49ac2c75aa178bd871d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9098483311958ccdf673461dcbb85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0799a0a5b08903fc746828ce734fad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c04c24e27e2560508bbbc9c953913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f25b880c7ad6a00c9a3d68c43184250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b763c73f6c04aa4dd612e567b65fc7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796769a1d735a686bba1302de75fa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b9a81f0154f0a94f5116bbe18dfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c80145614575ea0e6bbe75ad87cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69337ff290052c81f75a43914671b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd84327f4e9e88a9cdb394d9c4298256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3a9fdd39ea566c611b81b95f34ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1653716248acee30f86d0fdb4548e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5b5f3e6c08ff2e4ef590fd1ea504259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420bdbe9b3768d45dedbdfd79dc8186260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76a834c8732563d4e2b9695041f0d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa360cdf388851271e11f9e03df6df0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c717e2e4ef305978800648fa006db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d2b6e7f2b93c3dd3c58e0e399a81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ad1a701c27e78152474e023f871f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f00a95bc00a41cc9d02fb1d4cbac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9acd8966d40d9cf2adbd8c7bebda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8300065dc19d7104a95d69ec028c44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7de6798f01f658dc457708912d03b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726a8dca82127421b132705d1d742b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9bf48a49ea87c741ae8ca9c068a98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef42f32224522d8a6fe7d4eb7e343c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71eda35ac02d70cba6cfc5ffabd583273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121cc2a120eab7a660e3da5e9596ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619283851b14d0b414a3c778ade3a0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184faa2f6de7417c2d7623957cd337276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1b7151f634ffd2aac90ebc6fd319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc38ad02a711b58290977106c306ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706258e0f0050f83243b78926d0a263279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d9518fc16e64ef7eb0b382cebc65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e56dbe2548d92a7c99fdec0bc9c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee6554d464551d67380e95e0fb9c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e56c01044cf952715545c61640388283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3a11b2f019f54eebfec45bb820af1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af365acb6cafe6834e5db5ba8eb212bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4edcda193409dcee8bf8d6bba5bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3da7549600d5eb9d3edaf467aa65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b9b6ae5e406dc2ab00866ad9cbd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503bda7a173772bb67b2c380e174486289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfd4ac045078818b0ca3b53ea7fd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0fb7161c060bc6deb39135b4ee669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd802c48a5a2eb4fe6f821c3b3af18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d313ddb3f6a58dd2f4f9da6754aa73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889cee62ae98d9b81187cf12e6cc83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c83694d9448379722f30ab9a52b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9d75924101cfebc6b58cbd6212a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43a6619f5d9d00e83395d1173516d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8bf44c6a28d25711993d80fdd992298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04656993ad305d4b59174cd107b14ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e766a839138f73370c542a11a6577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0bfd1294ea434f521a9b76aa6cec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d4a3bc4b386c65c62925cb410704302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662732882229584347bf2f141b61e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0a5c44c8a5fd37a3d7a13eec3fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a87e4a74b6ced3dde9b648d34690305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d651e960d9307fad11b1b7238781d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65841b451a0f19067fe00107da00b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ceb89887c7e82410fdea1f603c22b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528358c8604a88d53c48a28be5ab26df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013c0f88ef846bf6754534945c9017310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab5350fb8c8cb538bc88aaa10df70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5422dfb8f3891efdcc7e0e8010985b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f24d9b56731712029ad47004d5282313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80d46144703269319261eed840ea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b8fbab757308366b12c7edd00e8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9218a451c24acd61098f0f5d8a668316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e2184c47ab904309ba01eaeee12e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcde74544eb99b66425a214d7c7c5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf6186a6dc605637b2798e3b84871319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a4d83752080d6114db60378af279320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447fa17fde94c374f4a32fc1851d69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd5cb7e9931103c01d59efd2325cad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e03120bf8ab6fb600bf56360ca256323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23fe5f05c80b641cec6d3fe22c707324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047dd8fb7a9921a84b31a6f6764025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c6c5a43d2b54f8475a725e68d290326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac381251ded7eddd3b7bf5ae81259c9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1788620a8938c4cc2426787a08bdfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa50c43f57731473022fadcc4d462a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957df2a3fd8addb213ad10b69d8d9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba193c60b0a8f019d4ad38a969320e9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054d956f6e92adaed6cbc5cbdca78b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e912abb0bd2958855a69348d8b96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca3a1c6f4ac61dce06ea174d13f9a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f796fd8500a39dd3c0e77e8e85cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fdcc3b224e80ad77fb778fb0df3b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0384185efa1e3ee159b7d2ded27c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bcc8416a05dd81571e61948569b4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f528853dee53b6378a57fc6cbe0018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a135af5ceef41878f8172608a8b9bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03a1473376a16488b77846afebd6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7f8a1bec89622e864a9a61f09e5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6564272b0c214e21c5282420b6754343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4020f9d1f7908781997b60fa7be05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a59e24f466e38d689a52a8608132345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f812563dd5059af27495a7aae1a7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab5fe0e94bb49653a787512e401dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041358a25889aadc08f8309c9bfcc7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c688aab14ec6a8b7f278150a9cc66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e88f207c9be10a5bdb2b43a758a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2b8c9f56dc93c26d831901c94442351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455325f0c8834b8ccc38f3f19aa29f7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4e034d88d20997c2dcb6d7eccbb9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069c1a2f992b3d245c47d24c5053238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d6303db87204c26e8a70070cc494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffaf5b6d6b6623e7e6ebd78b6c8254356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff892bfe295a28db1d8327c1afae93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab1527f47fd1a4331a27c016899fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3398a4aff740feb89e32df80603fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef1c1cbe43015cac1985ec6fee5c1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9d4e6c4398f0aba1b1062157df9e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263749892898b8dd3739012a96fa74d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31540d2a2f12396fba30935bb1e475d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac4af433a5d7d061454d201a9c1ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38320e366a497002caba6d2eac4b9e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e425214b76111326d02e43f735bd8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe168d5f50ba9d74e25d27c6d516b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367dffd8fedce1438a6cc272d421bc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6825e05826ce4163c37aff6f0f312369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07eeadb19502074642a0c128666a15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4029c7281e22f610fb241546c253f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6ec687e4e8627b94e58dbb71727d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9259257866cee8c924d861e912c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43272028368aefba584ab7d8e4cac5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b1efb9c41c97271f16d290943fcae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c555a9879486029c3f76851df2c8d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffa98e556ea9dc990392492af16322377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4be493efeee2db1245d367ba1cba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6382b9744e1584544946a06e891cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ba518bb34267a0db18872ae0e161380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35870ad215a192d85072764ba84c256381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b472318e01dde02e9abb5352c45d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b608ec71d2c477b7a65d4d2a972a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd30f450b260004067ac6c0763eb8f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823805864ece915f30e4807436477b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8854c6c1b333d7d85da2c2fd09d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef143bdaf194c539bf1773e9e188a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278b70d6011a8a8325b5ae8789ccc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86589b7e4905fce5cc654cbd0a18ce80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507a54e9c8f8c0b5765968ddbcfccb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc2343bd9cad720d7b753fc45d9110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c4ae1e5b4cb77cbf1712520631c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d78989ce5d609913991c6450a2e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db5245cb7e10680db58158107bae3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c8df24f2c6f0aea9db4c8d9ba529395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f77b259ad363c7fc18e5ffda37c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da298adad503da4316e448e1fcd0a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7aeae54dd37a3f071fa0ca7aee9b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa60c8f079f8455e6a951b081bcc7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1dbda185f18e2cf10d5b755437fa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9db65833613986d57a49483652f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204b55f2b486402946a6998601945f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdbdf067f10c135f5537f3361831df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fb3a3df15efc3732f480b67edee3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c4f4696b8e78ad8c939c05931d3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd7fe19e81fcec8852314f44025c73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcbafd79752409a6fa079c579f4f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d0823211866d847eb6f4bafc401a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ddd9e636ee711a4660f83e940a3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749506ffcdd1782bb196244cc56726a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a9002deac05140b873c5efac3a68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147af467073f73a829599321d6995d4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e835d95b0d09effa12c4e9dd210257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd02411115bda3b0230a3f3ac5ede414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55493eb3b53460c1b44853ffb101be37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a535d4392686877609a75b78f827a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e06bdffda78ea70d4f65f73c38269417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676cd1090d191c33569237d1ee6a692418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf83964a58de656d4f5f34db2c3afa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce594e54edbbe5ea6b8298129677bca6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b463d0a5017ce007958b1803de8ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b9aba0056c8eb279aa447bca7ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa3fa6f4fdc942a3efa95bc401af7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7a8b53613386ede2391d4b624b1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326bf41043c2debe4aecdff1d8a12e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e838722361df2842feda3367bde3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ed345dd0c8c25dc952cfaa476a940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f9fcab9d34182e11ff6134db5af5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a76dcbf5e729f017aee83b91b1bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3711a5529b82bb9cf8f23d7bb4bace430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b880bb2747cc5b11c2e474adda34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315217bc61a7ba394857efc9603f361e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09992c7a621ab1187ff3a2084b56251433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba11286588a5601ff0b6aadcb37ef8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb1e86ea500271dc7adcaed01b599435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc488813f7f3152135d13c01ea664a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5339679b3ece2e7643c90bae6c26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591f6f45dfcc2b1a7f3faacfbc1e378438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a151fb1b814e308366d34d3779b934439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01e7cdf7e4f3f7b441706d11fb991440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fe3e18116220439c265f684c8eaee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c5b8a5eb71a53b96670a3838d52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdefc870a28f745f7a082998284aae8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e545991a3d05055a3413c869a398d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d338d5227fe697c90e2a6900603d4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f567ad6faf36688fe69fd95f39c5c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf543fef96f3ce80eac591d339ca7e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d523d194c7e38c5088881bc3d4e5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20db7a5b9db8fb3b7847b441f65ce8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5290884462689cc4d9d4ae16a1dd43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200eeb67b2a82bb2e2745291419a8b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab85d5aa2a8bd2c9903c18daec86a5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31dbefb04dc5cabad474fec3359c2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386063786c9a8273d6ed7f5ee4ace6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c29dc7776e979639dca86dffb01fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637433061dfa619a750fddf16272945a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beeb8e9a3d86c60691cc1fcc48e567457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fd7e125f2530fcb9358c6290c532c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f0ae882357e610526f13d6af9820459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff7fb045a870b9ec937b9aba962e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a2838b864f66be9860f169e48e05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaaf4162a6f328fdc88eb9ec5e6639462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fe50750720d7641165b9f652378a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084dc97924239da853f90989759b6d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b3a2e37a4c3d5dd617e9692ccf62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc74f5bae6065659139ac85e9ffaa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055859dd42b5c3831f3b7d86d4417ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae66d1298f31f6b84a0569f066a2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e59c2e4e428e1d8d00cb5e206efa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbb90be6c034c229f3f22776faca75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921a9e756a01628b2963777a231e9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0d5e01fc61c3f7da734ce90944b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c855b1b89914ce9e9fda93f089ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060faf423686a42f2c110db5b1885186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab087e3ff855dcf622db461e4cd161a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06628812d9dccfeb88b76c9cb828a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093f6f910cbb5da1edb1890a0e320d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813397c90248cedbb99ad43a0b8b94dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2a703f9c68347d6b879c5849799a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf67357048122c38dd50d487b8208480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714e56647facace215726c02bfb5c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eea0a9e6afa8f5dcd9f48277db6fb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55030ffd1bae622d4184a859ee0dbb8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd816f1041948423ad146a4f98ab6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a823d53609ec1b7a1a6e2c94d982d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f5f5ff4211ad564f2e985143edcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e922afd19c8163cabd8d44aece289487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523637ed34c538dee3e55eba31340e6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcba42ff8fa9dac18aad81140c403f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf9948cbfd8ec8047f39628509cbe2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322904dc99ac3052de22acdf38ece7ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c901b3a1cb7df3eb40d37d64a65181c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0afdd4d2fe8a948089d8b25668dff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fea5492b999e5846cce54dccf34a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf890a2c55d71180872bd1efbc607495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d533ea5e6735f6d614bc24dbd5794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d88e885b852ebede050decc6425d49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d8f182a5902b3391595e0469fc7c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a027efcbd66a63972b33fa1176fe41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34589c52fcf1b92830792b850a0ac03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf1da677f6f8bc7278758e7d3cd4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75ed3c12252f2c34f3c6b847420e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce2f1cfa6736322996106c041fe0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f476721e40a7728c2d31c22ac5d80b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e5d9d0f2ce95f01ba1e1f54910bd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2473268feee99fadb9145a26fa916506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb58006d70592b3fd76c930def0584507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d0fce522d5aa569c98e5fc7cfb717508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06da3ee8fb1cf92e33b1baa616f695509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ef333d3d2312cc446f887fe1d889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe41caf18e300c04609b078fe05b60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e469459d05314134f472018d667a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737108d4c57a6515fe1f38450dac69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7f49b08c06023531b970da927ebd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f1dcc0cc3ee99dc0d8c591f53470515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc6168caf901c207c870e82f0877c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3c1e45eb28aeb1ae2fab41874468517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c9b21056da5f234826e734284d2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd039eaebab80cea7cdce3a9dfadc91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309059c5e7a09dae20ab75086cbcf388520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ef959916092ff5f971abfae1e3fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9a5ea195f1f1cedfca40f4ad6ec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f9f9d5a334bf479e8b28c091b8a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470401c6ccab6492afda7513cffdd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01c7c674627efeb75a140595a9ce82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7f4823fc81998e84e3f903473ad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca069a2de84a815e6fd2a906cd08b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943bf2216188325c02f698746383812528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7e55c7f96d14cc2f7841e8481c14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebf51815d49ee0b2c415e3d16fb0b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63450a1a9fc9761a6d6c8234ba1b7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6c323ef02236f0b33f4f676d4e26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab286d3140e67c2cd8b4ea9380421e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec9c8e2f0a49c760a1c35f45f05052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6da5fef46cae152c495e41f6ae651535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d498726adfe717218ef60d80702417d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840145602ccddcf535ba76804cbd14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1b97fe5d3bbca922adcb0c6ffd78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581c7efa0a76da82e1ca54b2e11654539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef85f14dd5ff06a9e838178dd3b1e05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ef1c2296843d46c223b40df88adf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2c481fba74457fb638581a235ef3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef0e92338c6b53b62a55d13ac9134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3898e262a97c785f4e20d60fb0bbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f826d1702452f48dbce466847e3dff1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e040edc2cbed26fafc1a85773a85e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1c6b9ebb1147b950b7e0499ce6f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf37b3d1b7d20a6aa14d177bca288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9ebcf00c10f86b855c75e873beb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b501047586a4b6bf0a50a3ea0bc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b8cd154bebe05cf20b4f507cd7467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada66f2f58066dd8e6fcd98518fa40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9807bcafa1de8ad3f37e8c45313b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdcab4e8bbba47ebb0ef0eddb424ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ab829895167469b3652fe7802aa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79db894a63eb4ec4902edee042caf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e6714c4f3a1d22fb15bc55c6623f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bfbcfcc6c0f4a0bcc5b61f6f0192558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb347fd9c8985bcdeb70cbeba7a6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5f8042c01e7ed50cc6387ddf5409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b26a0d57915c32185d9881edccb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5ed0bc698c48111067b505aa6a98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac73d0f94d730e482577bf9235f96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0214ca8ba87a9958a38892e377b4d05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd5b66417f36dda31146fdfd1c902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e041ff2f7f0d8e8c8a8b449da8174566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a97ed9b4b039b9efc58a2e8ab5f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f07d17f5ef194b76bbc2e59d4b1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59759bc6635bb7bc0251474bb6c83142569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7961bab18bdffe65dacaf90c2ab27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c39416c461c0ae9409149c1c63b49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af718e55841e19f7e21d0b17185d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a11ca0c44d631572d3aecf0f396959573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5616548b2599b01f6c13a45677c10f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b00dc3f6a7046983b9c37a73b97f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880159da9441abcd5c336efed8b841576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4188bcfd5b3f84cdcddb9c16285bae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b021dd34ccd5c2ccf0f5b6f0f67766578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a4e43b4d36bae931c29695712455579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a311e05eb7b25523537b17ab01be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047607307b6f7333bc1b7f65a0a0930c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d06965c3a332147a83a5dcaf04a4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3bfca7c5bd4ee507e25ab62b5158a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91fed08141eeeee2844e87c87a3154584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f4de7e69b1c42b12eab2339ed0e2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bb669c2b19c7008f9932567f8bd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf8b9f9822e3e82d128ccf69696f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96608319bce590bd47193413718b29a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77bc0ecde8f29bba954fabce0bd76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcace2ecdf3202850eba4287aa230d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee308a6a843357f4982d4ac3147cdc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc865c597776c3dd7fdfb698c9168b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27aa44d8413b939f9016322305ca36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b442f8ff6818e0c995e9eba46d880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332a4931c407062bd87df823e9d8e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa68c133f94a2896100539f9453b2a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca147ba30024c2168cc0fb4e8e457597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c0bf941367b0ee640d8e53384679598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a40a70cde8f29547bcfda7c7a4a4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f0e4f4527838f2697797caf6fef7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca370910632fac7d904b0ee2e2a51211601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025757e9fa16c8b4bb81d9d3afd9d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf0efc28d422cc8d4f04fdb00ef3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b9ce106033d4accbc8efa9a11321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733547717e73c54ba77a2fcd92135e18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133c8b839ca5354cde0b558197da3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec4b24dca42ec14467edcd68932f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e03953a4892554f37bf0efa3d0f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432add2f3300f693b7011f004ed06d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2c25b795218cfd203b0efb741c28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d53efb50121b1f6a6c41226e4a354611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc1e22c51b831f43d7a8b47df69510612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f36027642ee269b55ded25fba3227613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120cdf515b9f27568fe6a0950871f0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d93545b855ae550ccfbaae9427f29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4e80f7230e7cb8c6e17f9ba165b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bb0fd3a7ed4dc2e70b99e7551669617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d59c5ed40ece5851dce9ae8ee5e8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cffdaf0d54f47a6998cf23dd17a89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e909eb11742bb52bcafc4ef4e01d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b910906f777c20c2c75ef9e6b807f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f8d3d13e0ac30d3222f77f47cd63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175870baef5052f42eb42971290aea7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc8f876d2551bc15702a7ba242ada624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f79bea8a16516e796b414c0e75e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31aa214a3ce1d7fe183af86d94c89b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53109b6dde234bda6748b7445220b5ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b0a1e9f8f70102983fc6539d04e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f6871d8d7075f5d4602bc3d4d1ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf622fb09d4be7be9df4d051c330fc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf69c8f0fbc9babac08cc112c49b3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f1211a7d4786ff4db3fa5f1616711632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f040dbb376fb429df61cdbc0718fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217ec8ff2d510f52d9c23df2b56d791634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f40cd7fd1af7237f0338f28f4fa7c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966f1241c7654c66d1f6b83b03a195636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca93e8ba5ce91ea3664cb1f3f98a04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f219af982f965c4837ab8b6c9dbb7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2d8ccd33fb26866765d42783e380639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c925dafcb4d988a6ff1a78548ee72b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7f4e4941e25a9bfdd22b5219d4c19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc73d47ca0d7a0d69435d403c5c67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44137a8b41cea902be5c533880d2ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57995bbd34764a64323eaa8c6a0071d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29603b9cce79724314b7ba1a1fcdc62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d54967bb2ddf0ae4a4570b0e73ea3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe65dfd59c4f5897518ae0b53f4c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7f283605b5b5f4eba4143b9dd292648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656584c0430b17961fa0e82649147700649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae72551db4284a58d60df5af6e43bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c3fbf09f6f603b1723f78e6fce3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a9f8cb76c0ba5a871eea459e7f30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b16001ff3acae30c3a1069d4c8b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad54a84ea9ba8beb6bb15f355f2e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c064363bb1dc8ea1b9649a83fe98562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d219920522d5e3863d74ef82216b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f783b4559e3257c08e0b7f0aa5f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557965e9b5a6717dc2825731aee2e79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a958313b6a2d8212ce3e497f49e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293c07dc674bce82318021a224659f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2731e73d9bf146924832c7254dc05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cffd86047c51c6783cd012516bd4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa25bf167ab8cd1232896329b2abe2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaaf410864193b2f7c9913846f047c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e5973bab5145866074674aea6d0ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e15a2fc394b01f14fdddccd3b65bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777b14d95790c16caaff595d6bcfbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322377afe2f4c9fb097dfd99615b049f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106816ff6a2fb6d06493309ac178c5b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bf217d7e87867a6d38b6ebbcdfa25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f4b41ed0d09e77a51b9ecbff08bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd136359ea2c2ca46fe6fdd9c77b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03191818709031baf2af61a4803fe75d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0595d7f6ae8555f53b44b46e811e18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9770f552f470ddfb86db2c0f82d1e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767d642530b5189e1fb2cf2a30a14d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3d24ba3d1ebf3422ba638c6e453f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07112570232d808ffdfa016562978678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1dbbd19152f315a51936ab94dee5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c6877d6ad957bda91753c2cae779680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e08375e78290fb2e4b5595eebb2fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed15faf810f3709be44d6485d43c9f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbcc361f880ebc0cbf67c4a66a3ef0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aff66bc156eb22a5ccf7584513009684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9785ce4781f2eca499a315652272685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4898fe9169987a7f0a80f1f396c2450686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4cdf890c3e6528b8fc8a25c01636c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647bc329f17cc41082b45f064ccbe33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2ddcd86a3c5243f9a104da5d2470689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2153cf5e2f319364d6ecb0f2432d79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab07d34da1d9cebc2b77817f0ef022691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196254097b0b27346485fbc1d3be0c75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cdaaeee02c979018b7a84c8b0f86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27811a05b8f8346eb5aedae54f35a85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603100794f035d7ff2ed770020e668695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3036b4ea6290b017776dc9dbca514696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641719af8ace451726d64b1af3659de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1e9b64702e1f4279885bb965ae09f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736eb71895fe3d8e27d653f23ea6f25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfb95142df756a99f7cd89051a51df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9860df27ea05182e03662ef3089fab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b04694fe992d461356e954d470883702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ba859365f9be394fb32fe422a84e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f9d0c105d69880c20913d2881d62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5997f1b8f2962aec9b48ec8feafeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a90dcf315c0d41b6ecba91e65774706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217f4cd6da1164fc59497884a33cb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78a9a517f05337035e83c767065fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a39d9148f2817f0c8b36a2b3c29c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e6658e0eea5fc179add6d36a3fd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72082321b6f47ae00b17de8a215cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b21275ca8048aef0df57f8638ed99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f31adb58e0c3769dc468249945bd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505db4cd999dea093e8bf941b77b47b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e7f68308fb9f6610fe57899d93c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc3a90a8096390d5048346cecee81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df79ad8894baac572fc5b19f77eca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eafccdaa188c13cbb16bcf8869ac18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b0c547651977b4fbd4d1a0f96814719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a84f1382535de1c2857367ee2a6da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af26d8e07d888ec02e38e246d2016721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675868dfe195a3fe978a6cfacdc3dd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1983b463e5f83bd4b386e6d95ce3c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1246240537bc3ad064e1b4ff3f7b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac2da0e93273cb9eae98060b09c49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af142604920a343185feb6100672fad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970374c3afc6ee92b4822f5c79a59fd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b2cd4717e1c3eea36fdee0023db6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8020cf9ef7b206cc8047f32162409729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756311c582944f6455ac5d8e8f0c18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442cbfd09040da10f976d8c05c1ff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a20e068d63596eca51d5dedd5e0aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7d500a8d8f1cf32b37cc2f34b9a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca47feef195e5d692934379f140c79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed39094242711de74d76ec5132d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eeb01e89486f3c8e37668876c8f06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b4c35fc78fb79a82c04aba5abe31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d4d0a265d21f1fbf16615e3f0272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b963a63646beb408b07337d5b8d20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4c4b4bc02e1b66118760b0499d40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f58c6a9dd5fc0f64ab17ace9ac6e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18969b51e4a989566e295fb8d7ae3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d45e8cec26bbd8f48b5fb482d5f912743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221042ea689c2c869aec0d2327c2949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0745383af61023fa7162d8903ba74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7648acc0e0742960961b02203cc8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3b62869f3c8a0aa0259301814822747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e180ef999dfea287bf22876dfccb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e343280aab2d637463691e67b0c80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5d58eb5170edf0c83a2d925ec608750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaefd3a13c71e2a7c0e2b5efde983f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a61766de81c3dd57343b4297723f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeddc0155336cb463efafcfc7fa876b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb7981417dbdb8476581202733862754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa243db5c37c65ea0a0bc902ec66732755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a6cd6948aeb14320d459c470659d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735289c13d6703967a98bfdcba9b382757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea4eb19d154f465b7d8162f80e7f70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82ec29e77c5bd49a1284b4b559438759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b25e8b352fe729b46983f90dfdcb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b50f4d7a415aecfcfb9333431f51b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff2a1904281ea9db510e83e56c867762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b823bc83b0852b0ebe8fa7fec57685763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398938946a929769c9aeb880f3d1c4eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694345c254a2320c491bd7046d1832cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbb871fb6129d336f9690d1135cd6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f99e629c1881a1daacf255fa9ba5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b601ef5284c73a868aab554372245768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760432aaf123f49a65118a3f23ed841769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99919522889022a16576b20a1d687e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7883544c507455240003edfe33d49771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959795ed4a73c7df11b57c9dd7fba4e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f14e4909c16f713c378b0a35f1999e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069fa2fc066595a9c1063045d37001f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5413ebf4d66160f488cf16dd44c97a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7becc968d108b5c8cfd618d646d72776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a068c52a1cc3d29ca43357c8a3429777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76567985e9243fcccc2cfad5fc6aee3d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa2f092ebb012883a563d29c81424779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4eff49476e347682a8e7bf32798cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf87c61d9730e5604d58872b6e00f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b016fc9f0f04ff738ebb62b9f9ae56782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8a2d7b21ebe9908ee410659cf89e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1bde89676d50a728245f44c38df0e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0f2994a7eb74dc7532d2a32d934c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f15291f815bc620d9756484d17d3b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b6f07d07732a679e95b4407377a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba125670be575deab75bd0a7eed686788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac346588f7e10edd956a303c96b4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd565983041ebd4b09d5b3f17a845790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fe720c0bbf7846c11e99bbf250d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d926479f775df7c714190b7201fc89792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb504ac83708d133a910a1d4046f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e27e69b13ea40297b58e98ba46348794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6149634b624fe0a438558f37ba02795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0c2b56d761bc75301ca61cddcdfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b5a33efe4e11c36dbec16602f3bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe53be7ef87fd8dca6c725833d22e263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956129a96ee44ac0bd1d8943f9ae2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662350853ea9ba6dd6b177bda4816f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77d6aa469ed3883ae628c708365696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afb7f8994af39824af98e7371772c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe695e965a8e39db9b51b41af8e7688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6215bbf6f43887f5e5258d8bf72f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19ee6c533b31190c2d8050fa09917110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab9e9ac3de7f26746b3bb272a16fab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050ab37177b6b950a37456709d5f26f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38292f8c35f24a776224869d7fc9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f10df7c46c84a180d1de0b0fb7307514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598388a7c3b0dfbd0c0455146fe4974315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9878a0bcae013dbbc19753b5f4731816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2be1ec1d0c9260d2dd279359ab17617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54bada00873d2a70df795045bf67ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0fcc124b2c5711d023171a848dd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d81620cb12fdaabfd6610f8da8e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd3721fca9a2887726799577e0c21b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e225ed3552f041f3a26408acb13722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63043556dfd673d7ec72cc3a403faa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ae3a4d2428fb2f9d19bc13cc3c1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f40fdbde13d206f21d5486d6b16325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cb499a3d31240d4e5b11f4f9246b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787231dab1bdfff02ef8dc3e7f31edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bdbdd2f7d56c03cbbc8e2f94e6d3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38c26bee1cde655f4001c9b42740529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32decc72249bec605097eae5b0ae0f1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d060b6e2a8a7f334c61b70f9752031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10020affb3c00dddaab8c54325e4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba80dc5a5579608e3fbf1d55a62fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611845994946dd8ca3eb0af27533e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea72ffc1b7f1925c1bed421b7d8fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f251742273cff1b0c88ad8dc0f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0308dd97fd02063049cf1a58be86837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab065b4e199c49f2d8ae122f1fc1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0907aadb7f59e9704990c5d3f1ed939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb32f9c2087b9f16fac14f9c04b1ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e6f237e8350fc7be97e7179f49fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa59a79882d2c382ca888796b7b4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b9fed4f96c7b9ec4476150c5b80c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914eaa8b35a745080f8a75942a3d3cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc456bd14f975c7ddcdd1b12d9adeb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fd7fd354310ea1ee0878a32fef4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1fc6872e80e8d9c9dd26428f7c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f0b44ba4b4380fcf1a5773e5404948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a4d1aa33da9daa0e5b040c389930349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266c933a9bde96493c1689cd6b502250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a846478925938d1c18fda183f3bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398764f8f22cc5a541f6d4afecbebb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be37ef14adacb559c50ff70504b5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76a8b2256f10b41e21f1b6b905be0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d875f8917697a7959ddb887dbfa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4409089c92bb9473c97c9aee9409156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d63ed7085bef89f8609de0614ec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f9519a30e70f569dfc54e45de96258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914bb9000107d810f98dac133c94af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0cced15984ee071efc560b9dae3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746e9f2761c0fc5962c5c6d274531f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd5971ea9855f86b936eba9fa8885362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031dd5f16d52d74005c874f8bafbbf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54aa87b21353a434aebe310a16897164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a81d9cb872e51e7ad13413c7ee67665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e79a30597bd18a32d57a49e943cdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd59e9afe4b6b4047de31244584bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f74604ba02b147f6bb0441266dbc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97e1b152747f81a1c95108379e4e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cc7d082b76e18416224b31d5e392f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e523788cd91f4dc037f2622a1e80a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230608055db1b36b74d9e5b825e8b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8bebd751a6ec2734d16a163cf819d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d84663ad67ff0ea388175f1c5487a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccc1cb712490ea195d460e52e8c6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7401e851d32e72423971709e2b266276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e447e2a976b61d7da35c3af44c9e9d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260306390103b48db2406dac22f3153978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93f832b0c2989f3bc6849feb38ada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011a8a0d137983f95b21ff0f4b994f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39cff86ea6dd16d2cfaa12e562c0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0037e524adc92331e8027d5ad1bbb6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfdeb9405de809414a02bfeeb7846883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccd3adfa995a009e787895debe721284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458cedb089fb605aca7bd1d883a37585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad72d918865f596636f777cf677b3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7cb4565e39b38684811aaf56955d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a4f529e49275714ed465857db9ef388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bef506b557ceaedc9f372fd302cf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0f1b82fa792f0f2fd123d87f530e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ba75778b066b76e3d66b0efc256391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61656900ff4cff2f5075795c5d0c843292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a0440b844d2a09fe25dd302c35b8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c85383cf19eeb3f5aecf73c7ae430f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5f46ad8cd7e6001ac1167f7dbeda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22fb5bdc3492d933c3649a91edbcc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b393e092349b01f278444337598197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e5f436f926eca641354845f9b75d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b991222c3f87b7700e394e454edc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e8349f9a0d2a1be3b9b9a236bd06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106188804ac51503ad66447f5136e46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd966bcba12a16ab33bba1eae5ddc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c322c85164734600962123e52e13b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273062db313a82b12dd7897afd97e7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cdb54e70a5e7f948a71ddfa773f23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eabedb9a037862bdb23d6ed3c0ffe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2cf2a5a4460c89a23bb2bd8138d1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8f8366734604166ddfa9c508ccd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a45110aeebbf0d290d25563c3334d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ea6bc4e679e2591de4bb1040c2226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a791637c8f050dba0a81907fbd338111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86b925655eca582ab2462ace3b74a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a946f045e07d75aa40476d11f7cd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4573c36c799927f3c2a4b745d69b3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6867bb29d6980b45bd0acc322bdb48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008954668a744455871b5bc9bd7714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b738fd781b95f13a14e5d3c3dac1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b293414590be1236b26ac1ed90d83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4e4331783de4912fd3bc0704b2cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dbd7ebd0ee2f0fdf4a82cb9af0040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee36d40383f9e4a05b2f4dd82f6f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f260152bc43938e5e0ef5b2ee7665b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfe3ebf4bd97c899af8dbe74f4abc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53903a5b04d3cbe415ffb1d54647a88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc977140691b95e05db432c07c6c7f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97295c04096d29c265cc72a4ad24fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29abbe569ea46cb42b0e1de954062a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93dbad108b4cf4133d403649330fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82aa1b389c9535b01417f398de54e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36761b6b68c84a8e3fde646470af51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749af8192767f653524938aac4d0c04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419e669ac6775838730887511e9ed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779493b29a76233c3757edccdd9fef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a6988414544ae32007dde2ec61c45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff5a78b85be3d6ceba36b7a859d15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2bb23e5c19ad3fad18769a47f7f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d10334c4fd1f97fd6b7dcc8879b12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f025888ba9d476abc0a37292ec81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b38a11deef2861f38aabddeb732c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f261fc5ba7095bcb0240bb96c69da62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d2e01ca91042c43e824cba16da38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023d1ceeed256e734a1834e9f56c55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fdfaebdc2953c0c5142fd14a0d5ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4030f2bd96909be1b7eddf1b008b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbecc9554db872276bfd3343bac25d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139607340adee1bbc698a7932f86e0d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91b8081f4471cb4a4fc5298157202147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cffe83939c34be3da039d6951aed26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d86f0a19a01438cb3426c0024b13e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49712802233756434e8a2510956dc539150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765c3cf0733df523e2aa4cafcb6293151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82a927e83498795bf84f24d8d5b75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35aa78b8fcc2003ef48cf8483e6d9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8f1f70a51c61ad37b2f491e95fe23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436cc74fe8a241d72d5e4fb799484c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5f15d2e89f5fc67fbf80b93b5e4d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8153acf620274fc98d21f9242020d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c78cf4bab01d3dc6a0a97ebe70b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0174ca9ff7ac9797693d1607280b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7cba9023d81af95787ca0bc570002160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d91408d5e25d3db538dcb0e809d3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4a6b90fd361c26a7662ff5dc59c52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83401714d5cf8925ea158229dbf2a09a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db04fd700d7a5ea77670667220e5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76515749372736224ac68c1d636420165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24d3589878eaf48fcb2896b8e2972166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467abbfe7d779336e74d73437aec9dab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a8873d8de57a2c8a7a8a3266f036168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf444caa509ef44aec0bf8ded77cf47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35680557509d0da501f6fd57c334c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb7f620beffd6b7724f3299723225171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea891a8aff80ae9637f3e2783a5a88b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236dc2aa96105bf75df434269288d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb468d577ca6e0edea341c37a21cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31405459980451def68d105dd112e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d56707a8e6c910a03f6885d8f946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d95fed5d31546ed58eb59a5b2761177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d510a8ef671489c23ca73ccebe06e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7ef5f7237f078cf4a4514a473f7b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99dac41598466f68521389ef62195a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b825b3931a1808297a0e71b863f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f672c689a414ece1bcddd0cbf232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440678f051a375ee976d69f61f29e726183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e79a7d52fe65583bb5fc5c04b385184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e87d880197aa32a5661220ccdbfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21b1ffe8502474387c2b7ed55d9def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd701a5ad710698c2ed5ec8e6825694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdb3416c8bfb01c00ad401aea9f4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163688c400c75f6ade6d38cb1dd59926189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600aff52ab3b12a6876db6579ec26b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1260eefa6252d9e90f95dd361e55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1a3ac5f1a462e6d2517f7883e307192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835aeaec3c71bb62aa51c0541d0e63e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c3f1ae6af2afb4826e853f5a52da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390204e08ff86134c56f7f0351e045195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa544bfba1918d0bd286dc849e0fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8fb2294ca73c2eab00c96d40abe9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84529f4a136376e73a13770db8b54a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfca4c71a8fe1af47c690fc409537199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aea1dbb5488393486d2234345a697200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6ca247aa20b49625fa9840d073ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3283300c9d51e11acfab7230eb2a6c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102ff314a02a521bad2a69f2aefd6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9c3aeb2cdde1efdd31db6e278e316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16003ec8ddf466f8648c15256745dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb520995e76e4d11f68a5e81f0824206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d2217b2d5d59b317ceef990abbdae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b53a29df3540fbc78afc1ef07ce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f294520cf4bd7c0314d14d79b7614c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42bebb845cf683059e2ae2dcc33202210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c59e7ed0a60307398766a4e24f288211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b75117c679a914d8846e663e854a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c3289ac8b7ead923beb0b800231d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053de01bf1bd7f01b3a32bb67e942d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb54ca2b50997833f8cc8835871d69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c10643c4f9f6b1cb3a1df31340d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e14607d73be6e284da39830a0908217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d79110df57d986cd7519234528a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8b5e016a4655785ae9adc05e3a28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4765410879afa720a514d5e09d7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd46d75d5e96c00d67cf28265d480e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78f80017ed6604e69b68ad680450c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e625f22be586e6c23ead9d8bdf1ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de8e9c9f1724e23eaf596f33481d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60c9711fba8fedf05e1f3bcd6e8bcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594946c67bc3465063c1d1980ebd9da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a420bc1426c74227b2f24e395274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43057b74539bbd8c2674789867ba48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbe0d2263eecc6c15e16103d71004e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e11fd2a183457d50277dd24a1f27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f57b6d7a3e1312b81baf49638c51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f95fe76c9419bdd5e8e78ae75700af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fdd64cc5b21f389780b74caa09ae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa805c50fc69edd2a9dbf552dd50f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868b5b81880b3857def6223f3ef3ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4e6399f496242e9a7b40ad5145dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca9647df96277ed5ce67db25a820b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880589fb1deb05418ae13a913fc1349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ba700b4979679c7fec0b71da8bd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028da1e4f1b95f4127922e78897a56a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f86b2cc26400f27c29472774664141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659411728c1a2f43c9f02ed469a3f92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c38e6162c90ff50e19dcad2de49e21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fad1d8caa29a3416e5f0afe7cb4fc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cca64cf99d76dd4e21c3cc873121f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae6a52d6bce556a7df1cec1e0050f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c6c8a0d66b74a4793ccb15f0296ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6bfe087a3e70623da3c7159a2e0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268ae90e33ffeb30efe31640214604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b72b1760496c5923be112275242e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae75e1a3293d99c50c3ab7f2c9ca7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e6d0ac8f959b5402a8740cb6b1cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45813658a580390d8cf26a8195105253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d025f6f7706d8667136d8aa82491254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1af9a20d906746e93c3a52c31450255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391df727bd4427436d480192fef2e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770461dae31e195a202a78988d27c4c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ade5aa0781e12bcf36568985e8909258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe17f35327dc905a7fce0afcf98abec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f389ea8496ce9aa287594ffe2ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7aa7fa9bb7dcd1339abace9510485261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2e5a4da88e1f6d36387b8a6701e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e269c728e4f52451b14cf0a8c5e4a85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dbad17f8eec8d46fb7a8fa665f586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18234f86260b6a5b74e40925009e35ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089ae4fd3923e69578870e156a78914266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f4fcf570fa548109c352da6e979e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd744f109292d6b8a229f6759852b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a63335fce677d84ada6b5e40c37b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649dc0277ee6f6093d85b681c0c8a16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c2c8c51fc0103bf4c731bd3f129c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba9f19490e2d3541128bcf877d917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b58eafd6f7debe851d534103a5112f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636673ff82dea55fd662ed54754fa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac0e67109d351faef7cc28fbae420c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4afffb0a00106066154e306d38024276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b672454f3a962f3d40cc64ab4c37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b0bdc93817fdaed2dd07dec884f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cc2191e67ead6ade45360694c0cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e682baedae4aea063a6ae3f12d1ce25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760454eb6295c3985fb6a3f6196e8a20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dad7e4cdf6f8c5ceae5e958e6b4837282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958dff6db714326f3a63ede0a1a8d72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ea11c0fc29dc763a913bbbda4214284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc144fad2a81d1d4c43c95ead78494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca1851c7ce06b7495ff2cbb91d6bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39097daee59a7255017ce4774e78472287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003dbb9edf7b4a85821c81cfc88683288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b254986d2820daab124599eac3f414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d69accc805bad9e5a982ebb9b4bf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047a8717cb2769dc73c5f788cde50d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1218ea7de15e9aecbe4c448a9dc333292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7b0b7563a898e5cb9c66a9b84273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15ce32e75a7882bf5a28631806de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299862a67c7619a27a0591bf80f02d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421c88656d652816f6d1943a910943296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2d2045d10ea51fa8fb12f2ce7601297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d63320a615887bd35c3a7c7163b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17277ff1ed8724890345b598f16031299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89013a87b5f5e5c721253b6cbf31aa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e058f991ad7196f8f02bcbff0e25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8599b7c7ebca5daf2a780f8ac4409b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150ebd675920cad42725fcb9fc46b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccb3bdd41203d7424fecc05dddb8e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376bff466d968324b3ebbb4c0b9df7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bbee14d18565fbe11cca0452ecded306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c6554db378f596c6f409c3f0a0f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71906977a66778918f4270f5e54aae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724389fd4a852f6e6cfb90e78837355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43cfef38e08569e6db7b3371e38e7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01625d1170ca0feefb0038350ebfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400fb9745d2376328d0c325f7d436a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de794335bdddb0c032126f386fd1ea09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff755d2957b4d72db9d6b5bc8c13392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d528f22d6f8d829435c93e7fc0c552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989d0f7aa22a4697d9014043bb08b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361f7d882ba9aecf59981fce93065a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84198a5090a5f3d8f38d8c04c673547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2701c96e46935ef3b9aa89a64c5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb84a2dc1ca8fe5bf52b9ebab7105320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc93701bfb52cbbd214ca20b41299321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00eb405c445072f101681c888b0e78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f4b452d0a9878071294d0f1bb8c69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd07599b09f78621eb16dbd62553a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300bc01f449df48f0f63f73347a13b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944aaf38543d82abcbc04a8b4432098326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63242b55f16f7eaa0ba16bd8a9ea7d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844427993e81d548fb11926705e62a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deacb6172c87d57655a1b022d9900e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad87c5193f3af335b8267b4d5271821330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac606b4b9c7529633fec8f8447aae7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1c9a6c151af124f14fbf07b9e257a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc624b3b6eeefadf846e3be50cd44e43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0327645336e19b9cb757d5dab9d781334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3988408fd863188fd77a42ff651f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ac946b89981da2386a67348f24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc706e265661b488b29267d696344ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd8b40678978a8543bd449044c0c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0510a4fbd7aca71b891473ebea6ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e619c941701a3ef05a4cae03f10cb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5606ab414eed7e7df1c1a3b17cdb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85357f85d62f0d433e489d8a6bf66c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74de7f29ac01d56fa4145fe09969a61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5e05411b91ee7f56414673f19497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13fd1f2f61cfa304e5e8306144bf67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7eb040d4a9da7aa81accc9346c00f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e474c9cc537a0d10c849f9c407fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f2015f46b5e4dbe10785ac651e38c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d0aa113cd72a20ee069257ad3fa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bcecb3e5f39f47cabb7d2da9c5ae8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61695bcc8c5c4e13fe7465271d2e0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f59c980245a30c7e2043e7b35d02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0353ece79764904548c9ded21de63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1684fb922ada25b44b20ff63ec8bdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73426736a530a1647ecbb1af892e77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f09fe6035eafc779956ee688df25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af1e9b1d28233930456fd4d5cd3e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac41e196938770d347d4da976038c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e1ad6156258431ec358aec6455870359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7285b8b989c8c93c76a2165eb6f5179360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e927f454e2010ef31d344673e5263361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3019761ab663b86d85b611c27468913362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea62249a8ccbc51e58a70272247ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29cd3783e387d2f68e472ac3949c86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d93e78bf20c05b17e568e05a380c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ba7d62a0c675d84539730de46bdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959be097b48901a8609a437e760f3c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106329f25ce62a23be0a183710b8c326368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af0cb4c4d2c627ab693c1d1cc4641f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdbded36eebc760276974640b8861e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c456ed8e7dbdd44edef117c7f70f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13aa3efd4f731634a38e149347561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d5d83b27b2194101c5d84fa24281373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a20f11e3753e29b86afefc6b26ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8868aad75e7e0fa85d4561fae0638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61a687b363d6c69291e2905e197d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae128d5ad7394f2969f1164f5f174377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a7c92524e5c71bf819f8ea800675378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080dd848baa0be6ce842af2798747e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca834010ac476258c5f583ee27d087380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdba54209e3f9117985a879475edf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db732800550b44cea047657899fcd81b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ea80002833eb623a8ff07478c3dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a779545c2019d5dc196c77e059bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58fa8cd93965aaf5c3d67c06ece42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f956fe1eb09f301f6ed7326b0095bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890b1fa8e541e8b6b592409a069868387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296bcb1e5ab46cd3f8d196c9fcfa49b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3da27280e2500bc60c63643abc415389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98bd0dea7236e669d1596603e2da40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5bcff53d5746dd7d78a2696a56806391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f71196b15b3c158eee54e0a191234392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a082a6c8effab3b615acf5edc5a3f33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1773ee114a8b105da2504da07b12a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf56b1ad30ba557a1860df2d79bf9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece9edfdcfef531e2376d8c32e98a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e17f09794d90d9f342207e7b511bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aaafb1ababe71a5435aeb7bd05f39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53beac2c65489f91087fb66d812f01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2cf0129aa01cbaadb4d08af0cd507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d08b6791bb79f95a98be5af2abf0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c8d3d7b8e684defc28de79f76a7d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9e6ac51fb636a64a8ce747c4cb2a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfab21253352d1307f7d8849c044e30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b10013a883187ad1ea85700fa6945f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ceec72c6580e58c704fe9ed3a780a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e146efd09bd953e955754cf9dae7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9cb56429c47f058c75ef2bfae2044408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549954db933307fe0d314c58557ac8d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472afaa317ec26fdc9459b146b6e9e65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ac6d76995a155dc56d9473815da1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235b3d5e8ed8d8c20b9ae3c3225783412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c5ff0eb1b7402721fcea80383639413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af291dcacb1039f9ca76ae63c53ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e333791d498c4d42024e24314c8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c93e705728d9436ec28d5c3a13c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61046d54e653e321f5864bc356ef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790965dabe03dbd03083938d4d230481418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6b2e195eec3e7012310019a7e674419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80c9834de5d73fb6765db6ecb6fca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6f030e9679ea9ea73ce575efd53c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec902c8c76af954f6ab72283cebf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29a3ab00fe2e41b0644f7bd4e52d83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21179a8b7288a7345d6eb94d665a765424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686c89bf1d70596d47046595239ee91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797e3944e99e8e0652f1e0a559c7b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897649cbf94bd6dd92444f81bd8229f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be04cb74719c8e67183c3b3095297428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c0740b95748305e64b8437b57518e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec6d4f764aec19b8608b8abb8f257430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b0fab768814076284f00bc6a6b670431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f6618ea1eea948753e897879287d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eaa8f1d4f9fe7e1ef3dfa58bca86a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907957ee170af6f43ddaf6d841dc63a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00d0adf24c4a1cc93e364964d93dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88542ed2b4f24248e0a212ef762d5a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd571726975f24abb484c97cbd1c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e2ba2349124b15c6f1e7fd2753b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc86674c05a1b9174c1e68b535e47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b00e08315cd9606a4a80bf74138b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0e8bcd38fc1bf6649dd7b3f040c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478ede0a4aa9f515d21a77d2792763442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a5cef6a9fce4ced4acd9c64ed9a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469cad1d21deba7da469f77c928d0f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa8cfc6227235da71a654dbba6933f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8806934526b0d6e4f5551296c5557ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba68f09a4fc967ac8dcbf90ea4f4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a02c4e5794094fc2a9f8705f3705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052bb1bb1bd0511e0cbfbc31b147ddf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6757caaef3f94247102709ed24c4d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320aa6bb0a7ef5470b2876de38232b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa86f4d755366ce5ef8268dc017a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac916831cadd0fcca113d65939ec53b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c8946dc4b3fc208951198f478f6a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a16876cfb44451c345835fd0949d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51286f886aa3e146a0bc904262f67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a1bbcfd9913320f727e3156a2082457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9693cd7e78e842c4a46f606e011aae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc053e19e79db2d3cbc359e8d1084e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74bd06d3684de45ed16f83cb4e972f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4381c67c6cd0f01f25b81d829ca931a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5577df845bd02411d437e0a72aa3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98988120ab91666049db89b4dc55bca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b1bcc4c8ee7e60006e432fb5e7106464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d478f1b36e19fd02faaf1bc401b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cebe0a00ef1a903cd5bbe097047d44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9fe6640bef764b8cdb1956ebeae13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587834da8e502c789e0f4b19cf33edb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1aef370025882c918500e1b1be81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825302c0d47900c6bd6c8d38fcba746e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac24e62618370f00f23ad06eb8a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d28fabcb647dd84ebba0ad6ac0e669472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797932c2eb367f9614bb2b1ac0431f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a31b4c05937d9fd49608f05acc21b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190795d1e2b1ea94d15cc938e1160f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15954f7cebca3ba0b1c39d11ae8425f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c3127970888042b4920a6938c97a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a33de0ff211280be518675bbd3f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dfa54b007cc2a5a54fb7954a37e62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12b328452a58ff9e25389e6f03da8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1081a2133cd632ede59d74320a605c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dc4f0a8aa95dffc7279a2211c98d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9da46fa99416a0c29f4d7f5d8deb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc23edfb00cc29763e756ef9d10019484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009b1bcaa886005d765d2bbe9176ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce881712fed9231fa67ccc6f5d2631d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107ad2264c1f043862378768d059fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7684ab2e707bd767694c33601cdc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6e6ba69be55bdaea91c9f37ee5f72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196836218a49b34e45b55d2df8c6ab2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75835199210d37c594f354a6115b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c54483386578d2ebc8f2a79f01e66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab1ac843ea12727a0cec5e05cfcd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4f42a7949688939e6a22fce25d74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab177284d2d4029df7dddf5470b81f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702518aeab50e044590df290fed7979496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de23bb4127f9fe071fd092997d9ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46f847ce352e85c634ae178aff1db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfef784422e6923abd178224acafe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb6bb0541c14a02b2e5ede03da07b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9721c146238b602cc9a8d3315168b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a3738468f017176415d99bcc1eda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e06ff02600e4790d06ca725daed2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb741d039257704fff06b89bc310621504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ece039aba9ab9d661851983e46f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bbf33aa8ea1aebab6a3cf2c76c4c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6991d53fedca5274f37857836f6f79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfb8435fc3e595db21b3d5b590293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749f7f2849822a4c93d6f3dca9d0fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0507f025d58ef51d2f10b5257c89ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b299f897aa41049f460a7f67d4355511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b9c8725545c2b409603979147d14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba6b9aac3fad208da999244aa39520513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b71d4157c9637d6b6ffbfc57398ad0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d158974ddaa28f85fe594d1dc362f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ce2044c9ae88cd23594024c7c091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467234df524db70eae24883715462ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1dc4f3c834ffbb3f0c4c8cbcbb60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af689de3becbbfde2f9e6fb52a052519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fb0f3660d99e760ed0a16ead664e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163b5773b55d38cabb246b38161526521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c803fdd578cff7db2313de95b86c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac7456fd95d46eaa28f401bae837e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538b5d769fcd200723b267e65b0c92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b9ddf0b872e1e61fe5b0c7fb3128525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8c84f92645f4baa65c56022b0655526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b29af6cbce2cb6f156fefed3fa671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263bb786d9211bbbf6d86f206656af7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54300a34e91b3dd09f740457d14a2dcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284361da1ca003d18b495eb664d9c3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cfc97bae59b164a3603d26b2c79f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc1b4850ae56ea3d9354b34ca5067c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4555311ca4e3973e1316c8dbabe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aed9cb9fc184d4c4d854cb0b103fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb837e446ce2efde358aecba80fd2aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c7fe8254e93000eb4dcc91636e0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b48f9b26f132cbc140e2a7cb8494e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768408ed1385ed16c69c688b5c66837538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401bc8322750172f52e5441943e142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aae210237aad4e1df6c2b178247fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f116c46ab6c39cbe694ea15ac103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3979aa8dd09ddad264ca1a3cc00703542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb982cff4aa1f0ddd82d62ce00338df4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91f1f31dc4eab6907b418981c50dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c887cec43e357faf302ee792ba0e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4f56494a56e3b1e39111389d7438546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4a116ed3ce374fa4e2dea5cb7ba8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe5d7366bbeef20629460f52360d17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52cdc1c95fcdcd10a501a8181c5fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8858f3d81592002a1313a3ff56f55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a18a88ea368d8e9dc0dc29cd43c21a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f7140d354738796e397c93a80c90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf17a5b98e9abad6b2cb944045bab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bcad982415c6fafe30db650e449c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e488a17638de148d3a73190004fe9b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f16beece19e07d546203c5ca1140556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d0876f88c0529704c77ef9e868ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075cc8c132e4f27593b13ef74e9c0c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e1c3c7d7a3392f69f90b76ce21f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c1d0d302fc161dca18414a50a233560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e0476c7587218548b0c558ddccc94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e563fb508eddc924a64762464bda0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6aed51c22d69e5aa910edabc31262563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbcf2f4d04e04d1fe57707c475d0a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024786b8ce492f9ce52523a371eaa2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc4df2a66a77c69cf847ad79a62fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e978c174b697bdd1fca9e10b2f31ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad10d50a876f7a379288b2aaefd9f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ebc5ca1e45f22f9fbc740201207f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb77c3ac84812c9360d18720afd1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee9bbe85b10f0efe7ab93cd924aeff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf749af6c369f5e19da372b39e5d92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e895fa183db1c3df53ad16897f676573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902501ed707f26723d6a1d2dba791612574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f0c35f388c6afb7e0ac0c072b2cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829622395fbcb10eeb726d1c720118d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a801cd151f62d21b812b67d6c6183577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff86f040de21e860a7ce82377a2e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905b669383ac9eae9e41a7b8f404eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f8f1bfbc93f2ccdeef29af6dc2c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1894653200f9c6543f8c7de91a359f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb03c82fb250cb3e5927bee182b0ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daa53b89bd4536a9254a2fb826e530583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589612bae0a4b712b97907a00d5f48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7f21453ca3a39ab41044d44cfa51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0281246f39d573d749ee3e030e99d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453edbe3ac516972208fb4095f6468587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb289d18a5c5a1c0705eaca339a47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081559052bc44915f7f73c88232c7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851e653592f9a0012f44495d72689c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c60e7928b3bb532b7cb34867bdfb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69138826c0f1e3e24516d05a6f74edd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46050586a45ed19b9495bfff9f41abdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd8761b4a83f9805be853e747eba1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805676173a8c89ce9f88dca4f77001a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1361f0e05307040e6bd9c383d1edaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b66ac14ea29e6bb96910532dc3cc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa094a0abc8d9cfe23e2412864c73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a45074bcab1ed7d23489bd5a97e9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea26006dec63688399a58091efa46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc5f99f09ee2b35073e20d98ae1cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1015ccdaa4fdde84fc05a9ff92c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3447ba2fea347a763f8bff77f8e07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2753078d49421d95bc18372b17a0f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c90456c7504169cd08ed65eb45f0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2a65df3270e067867e7b841f6a68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339386fcc88e91f67fdd7b39810d36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08606cf47dd2891a75c8e4e1008b5a9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f177da48c16a56e7e5007af5bef9690609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cddd59cae878bb1d8babf99d77ed4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f4481a13cc18b4c85d21d27b7e49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700f2f19ca504b2ae3c8bcb742fd33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204e7758ac37009108fa247b577a578613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9312ae00f99a3ec1594295eb1fd1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473d72710d27f6dd98e91075ca2d3cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fadade352e63f04671daf95de916e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e0410bc2be17d14428f0b9a3e12a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405733daf8a98660ad3024d6be43aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d05b557db6a8731be215bab322486619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e1b55e315bd5be71da5bfed2b3a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4b5c7ee85e6551cefdd785ad84c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52e6cf3f914443e3332c4680decab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d88a2781c4f41f1566433d568ed08e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a81cd7d046efdc6f2a5feda7bb4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef6abe616134b2990f77981b1a083625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22e5b55ba14f810a94307ec30f8df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e7c5c5dcb75eaa937bec053982f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4728077e9b0e3538784107cc65f3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de074c4b85629034875e0db56c4b3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ebb4f6dc6fb961339a42bce630c74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cf360fadc05c67b9a0357bf708b97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24211277905adf08b859cb7ae6dad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f13906f07d57914a0d172eaef287633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bc974abe3b48ab2a7ed27328b112634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf723a6017af618cb753d66a372bb20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026e955d2b435542f9b66955e5b221636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c69071aa299bd8b0c83a179923a98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13717f68a81d62165153d679384ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5b312e88e6752b00cd93f4bacd1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b3bd66c281da065df83577030369640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b339cb028a50a82a05f1de7352bbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4c513aa4550fa250324bde4e0180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8215e745deddf6ccd44be870aec02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3f05cd0abffe636ab14a9917747a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f25e410a70a697a17a5f3c6c26c752645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99a00300c97cdd5347f38f7820a9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9765d7d5725baf01c6122a537db4bf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1c7e3fb5e041664a7b1df258cc3f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a494bee8ae3bdbb981dcc1ecbcfa32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3792f7e685fc46d491da98d98e74468650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ff54129930b387aaa330cea92726b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6df4563e783e5cea724fee0ef852652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46b60436afcd38494efbc1840e3fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade6a1bebd5baacadbdf8f02137ade654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e3c1d93c8140de76856519729f76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959854bc00dbec7eea492dedb278989656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e55fa08577265ae713f0b61ff5c048657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257683f94ea687c32be4b3f590c445658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ae23cd6f05a270ecc93d7eb6e637659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec50c6e242acaa05d644dc299276e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dce675f3703ea71b7639d6186d74c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015558e915d4d5a6a905638c5b0cf19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34bff2cacd151209a8be96e574ad4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9806dc80cecd5846a102bd2bbaacfa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513aa099c79c7bb9a2924e6a8929358665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbb804a8cc8b66bcc6195a7ecaf8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afdcf3d63e7b218a01949b3ee8a72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a325c4067844c519302853010ff683668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b5c2ced57c2a785872d4aee18d93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968abf0acf0135a739406f9fd4080d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0fd4b508e6a14326411b75de1884671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b23b349786017f11eadd72a1df345672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ba33bdc8d64af8ee2d64d7f87975673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cec52deaa748a58d5b295ac3d031a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62677b1190e624792e27ed5e9b1524675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428270dec64c5a7eeb06c1887681483676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0b8dd8617f9ec8c16740c6305f24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5952d6cd48c0d2af376a25e98d851678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e16174dc97424518a8b720e94300679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8bdf937bcec42deb93ab095c0f7d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2af32afe54aed523be4bf8cb27a14b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cf73065ce55274e29ebf136b57bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf80f17ddef01c68942416ba991994683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b961355a8ecb1e17985614c74608c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed90988d53cd002a132ff325bd852e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ba1bcec861f37315e515f95b48eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42922ec68ddcf61e8686426ea1ff6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a59a5f5de3712ff8e0d5daf971dd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205f3852bbbbfc4b7ee89520031efc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1bb0dda0038836fcc8ab7bd3e02d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcda83d007b4fb89481cdc4810c793691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10bd4430a7e0ece2d284591bab1001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3cda429dd5fe13b57eda6068f882693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c40e98ef6f2510f8d436ebd61ebe4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5174faadcc5c7f565084d09dbdd59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b83d57ec39287e3be3a95e00e7210696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfec700c09df9ce70702d945175714697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d8a444b1c72a5ea743ee196b579d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a89301fabc443a1ba539372ad7f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748ed1df7a948b90a2c96f89b0308e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3cba7cfb953c0b885d8241c061db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eaa43854f2518c6a2e133e7c987cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c5e34224401420880dd39917c1fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f7fccb6fb5bd0deb8c312afdee1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109185b0717b5c94e2448c34eb646671705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a2612d9fb0909f44e2bf179311c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601483467808eed1786826dd375314d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cd3412dd0f136dfcdc2f8b95379fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44ff0e13cf4bc58ad8e4bf14719d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17c22d2b50a5c839702b1a9aa09be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0f86ddd1280528b6d71fbfda7043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468999e6dfc4e81139007abc11d3bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d3d0d932f9c2c921a68494d51618f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea7516d781363f54527c5d9a0f2ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed3bdfa2d3e2bbdeb22983c554f780715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994233803ec745d04135ab8dcc900d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e061fc2cdb550a78826fed5824b80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14ba24571a41e86e4a102f4c04c34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de26810d5b46bf5f2b355a7c04f613719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc81b57f6d11838b8f64251c96942a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef5aca677be1c5a18efc016b84ea8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf7a6a647601b6c5c635b8e6993d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f046e3d9f66721d0928e6c88ea1b10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17146ef9f99f0eeb9397d4e1d1d21bc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81238b1c1095a4d2977937f08f612cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582a2dec7feb1596fcfabd90ba06024726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237790832ea7d7347d28d2f80b4fbaae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf16add6aa73a3bddfc07ae7ef33cfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0914efc5b323f365dec0a559ccb88f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa463f577630ebdce1fbac6e2fd2584730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4415f61c4da2f59a870b31372024c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b552f83e44861c0f31e538ba6551ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127e491108a1d8563b67fa02053cece733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a96241c9c3b9541fc7b5329bf37c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e6c6ee3382cb33f6faf3072b6a38d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf505ac5bd9bc4b066904187ba68153736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f32d9b02b6b5b8574cd3deb91062737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364ca9ddd6ea210773bb65bbd1cb37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688079c102f16f48e9acf39c87b7860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728c8e7351cac6db6bb26476c3bf60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b038b2e4903b23ed935a68b7c7f1ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1abfdc1e4311ba43bb4c44ff979e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72107b2af9ef82e9950973f2f28908c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>