--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73440eb0044dd57348f72c1ba0e5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f354f5799f42fb77a39dbac9df719a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b2442aff85aae25a96a2a784670003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b51f624ff71bc75db7cf776605a2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978082f40bc173becdd738ab1a18bfac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6184f348183e2b6e2eb9700bc5466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f8a1cbfff300cebe4de6d7b8868e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c89f31b7f50ac03e64a7b45e72fd4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3323b0a1efadefc12b27aa5a01a6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809b93feac857215347e6964fa67ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89f1706d9460d06003d5679dc687411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d7b20f29ee8fca1d7f3270cc16e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc79463525fef781528ab2699c18f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2d6108ba418abb1cc7c93c19123114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868cb5816353c64451c532e3227e35a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217764ca91beec73e9b12a0f7c477e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4a044299c33a6a65651fc1d468c6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475c03b0d889262d4fb025b90ec79418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2ac59221830983a93f5994e30ff319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71e4bca050a1d6719ac8f135b2209820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f64aff7510fa223a4197499134e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23063b73fa7445905fb1116bd13eb6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e886c2ff3b2be1000f9b7196aea6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d27f3a2b8ce7e232812eeb44db276c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f20cbe4232af8fd49d5dd17ddc2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb46165886a16f8c047795ba75c2c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bb732e0ee555715ea94dd6d6d3c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0279c4960b74c68837f950c0b46328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901459c611385ff04d7c8a0c9bccbd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f716b3134b118ab99ddc55a906eabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76b3ed306a263b4e9ad88f992888d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37923fd2cb2dbac1aa893a4b789e0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a8b2f21391acc824d2721ac7e77d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525093e63fa387137cd0333f4708d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c46a738e00ca9839fe3f406b3514835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbd0ee070a9e34e0cd1da3a58856136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259143c0592979db0d6b8341375ca0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64bff8d90382ea8a6dc7742e561fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee46675c70522009dade6d348c94b7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8dc1e4409e5f39f248ff81a07639d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70b197e2cba72b909a8666ea2a80241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc86a74417dd08d049ff652b137a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193ffb74383306cee0300d196fc2faa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a0a9016acafc584963b826b5158744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656428868ace72f0faf868833f52e9cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d3083fa322ad2a9abfda88ec8f3fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa847e2629dd6f1b1267a1623c113bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c1371f2154cc52be50dc8558e23d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a124a1823d3672c6a1be71a4661b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6fe5cd1f43ba9906130892f7cb6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0932587608d8bb6821b5596698da451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb4b366cbc38acacf97a886969d9e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f292677baa1989d10ead3817ac86753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be776a97dd3f2e09dda758790e00cb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f849095dc4712f903972b5c065064055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1bd64c483c411d9f35c9ea8b1f05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e09f2b9383cdd981595afcf1324f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a392a7817bd9fd4823ff236bda74e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046035f8b9c1a110f2ddb6a9ce3f679459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1351233e27490432cdcf2487d242560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50722b1b707a6edfd6216cd189244e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b6d6361e48bbc6c3c9170af39328e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc9dc0d6f4a6bccdcaf01d599547063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96028fed61be3ee4fe68fa95487f630764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e147228aa5ab09c0568cd39d6f1fca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d2d9a87327327b2c594324a81326666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461646598352603a6e4b742c9dadb78067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc427bdca759e2a360babaca24f19bf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff62cf98754ff7afc3eaceb27da5df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c37ac84e6fc24489f2f76e7d3e1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8f2f61df745ffcc4b4922a7ab8ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa18a7d550a9eb464b90c86a9bd1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02924245d60e0ee88c707dc1af20962373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ac06353259b5622d0e6fdb20a63a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e80626e73046e1b45d840f43bfdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe905d8f09c26919f404eb8915a32f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7929f541ad84e1647827ca7bdaed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8933afbb172f288392c6684afe5d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3e39bec9e112b412377f1538408e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510121c07542e269e1743d85b23b64280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445db49861965f8972c32ca571a9aa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794fe9bbb559495bbf261d90c06c21882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820e9b19705b8801c1b3820f482af3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83b098a16e38a8c90397cfcd6615384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2e6dfbf9d557f15b448c12b129a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a77abb5a5f2b0d9848b509263493ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d21033bcacb428d90ef18001be77287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fe33004bc3653a89b6eae2d190a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e912f5bd8b0e6f9e07e6c42de83f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d18162db58a3c660913caf65efce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a5328f6bd2cc1518e8121209d8df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8895969bb62e6b7b17fc6bdf31ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6308f8ddb0bd4f245d76457155a28293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5fa5b781f479945981edf4acff3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac181fd650f8cfd10c938c00e63600ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9cb2d11ff67fdcdbc039042deca996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674b4ec420bbd68dbbb32565add5f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade57079621d946b5c89e602b63dd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cefefa95eaeda2dd5d84f06f7d691c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf020dd36193864800d497fc6f87a42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d63a2349df27b397da49a70c160a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9eed0ed09a13d514edb4fb97c01c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337444e9a3cb77f48076dc9329222654103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1696562fadbaaa66014d921e2e1e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf0e2c5d6d6d4f72e362a81359f2ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878cc4b8f1d95b4ade39a9f825fc3b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb0d3fa0dbbff466f5e7a2e054c9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4d31fa7fcc5963137c2492cea350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5d65f944bd0b2cc2daeb68080329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d973a7bb5bb86a0189e221935bd83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907a5cb73c0fdb53df1b5fd54e033d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5c41c4fb76bdb8fcb0442f8b5727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e89ea835d103ef6ec6f23470a0a33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350a305806f860f90489cd386ccebd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a47006690a65e33db4fff2592d3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a1abc12c653752dbbcaa84f4aa93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48c6998374277a98a6ec501761b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b54defd8adf2731f62be3a188042118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b562dfcafaa531c656f7a2e8d51e27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcdadd73b4ff914445ab2bf7b0a4fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532594cb90cc4fcb330e139c37658a0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae283030f7ce02f4f73f4560197a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607c8aef4a847f98147fba72d44da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d925a9f3c57ce29e4bc5b3f5f2d0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874208cbcf9fd276b972539e17368996125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ff439d1981917686ad7b4839498f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb9024b0fb6235be2d580182c02ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e0c72a359bff2257cbeb2c71315e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514d3ec9c7bcc31ccd3ce09d3fa3fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae85538bf09cccb8c22983c9613dec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff2735ea80bd5e3a14f08b644a292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3595b7bdcae290d49a84d909a21f8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cb7babc9cfb25f8e6fe5389e464ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133619e077c64c5d7fe813141274f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d54f685453b5efd8866ec008f2d1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7683eba07b0150aa40b6643a1b09624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d25be889d574eed39ccf689fa024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa05a5f6b9745848b6362a9594c73e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadad58bf103bc247e0df0d70806ce9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418cef4ded1741f259cf22ccd353e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a241d829c8f51b635c702d366c5231141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d401c87ec821b31799f1130b4dab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b836ab27c7ef268edb585cb4c3aa82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc634badc7cf9f0fd737a63f370dda9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49a7cb498b520b00a5253d5b0f13f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64554b98db8657f816b68dc4e8c09c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4453c5a356cd77f699f588b3ea47f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4872205531d7dcfc6a33d599e26b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1cf67a3e34469f3e3386673c9aa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f0101788cf8c3a81edb63510b4c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6beb560b4a4348d87b8cb5cb416474151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf680e86da9e3bb2ec2f13d25d15a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925588568922e9d4aa2f43b194be6bdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2611dd6dd424d3e6245729d86490a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e5bc25bba0b8f870ce0d42d921495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a353275a66de7387da94dea2b16781156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86f65fa6185ee840b3fa69934f748d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442201fa01f1a34693566c474b40a3f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd194e87e688b8f921a468be4f8c015159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0eb8501818730e6212c4472a825b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20229cfa3eb69c21e6b465f7f17af19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c0b5bf2e27cd0f382fdbe11560f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b668f0a144495954e9f0a67b5ce2af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff00326576c391c1e5b77a996af0d71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed207619f7d08d907d034769f4f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f785bacd1789989eb1c7772c44a082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927415b9f7ca846bf019dbe12e83df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5fa9e2470fd110048785bb003778168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e78adbcf681f750c86a4cf2a5190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa461b6060c34d1fd3b5f237a9c358170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d3b5891593361d21b54c634155be9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a760cc3272ae04ea49800f550bac0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70084a4d9bef01891c84a8effc7d9ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c97bf6d4f408148517afa4d823a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42daf6f403fa331e1c78d0572b0d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715740a395c5f5de95175e02e7dec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665bf2176aeff1eac97b6faeb4ed857177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad2414016247eab2ea07d2e54e534178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82ee0c73e59ee8e08cc093a62e673179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9920cdd5ec317f372ca9ad50b007e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3e055bf4f4e55c3abc199957e4b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9bdec70107db13e4fbf64611afd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e017c6cdeb52686a299e28f7f6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a40357919b31ac2338fa633d0334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b304482300889c1ce82808a3caf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95f25124eafe481bdb65082f92cef7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e907c2c2b80a8bb9a78c332e3abc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d3818812a00afffb71b51460aed6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84c2053fd7cc12a510211f194ecda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ab68b628bcc295e0670e92969ac9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d223e8d46aff868c6d9cb6937cc503e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006812ed67d367f2ae47aab7f405ccd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea824aeca8aeb85559474ec52a4c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c357aed169d972b13409e276a4a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a16cfbabf5f5f2ee9c2b76a33516da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8318f9bda69f8ff010e83cd57207bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c060aae336689ea6c1b238c6c85cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc9046ba8aa1eb88cc0dc09497b0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624099052a4a0bc79d1d3d1ced9ba2d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dae205fe3c332fb1edca9e18827c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a445baadab20268354ebdd510dad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03f213ee0089faa683a864bafea151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de778f5ef3b04a6358b379261c12d17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6f3caf3e873fcaffc0fa28599bfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a97d58b8845a0e6461bdc426d8ea1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd150e1ce7aee1c2af6dde08421ad38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442790c5f2f2cff214c6e3642f3ca00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3eeb6918f937a1bd11b51c522ba9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00fa8560e6dd4e4030aefa2b4d6218209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00392d7965012e81fb71b41d476dae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a229795fe5b1eee39befdd851e5f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1538c899e5c67ff1516def230946f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b86cf9b5f9ad3b4905393149e95ba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a016e82dac480ab4cbdee60d80c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6f4dca2e55e1e024f50ecfd3e7cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f9251886534a7694198fd66759928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345b649e7c029776c1a9120930af7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef21648b0bc67f5737c762a01ee81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3c37991cb144ee73fc6f80137708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1cce6d0e979b17e0adc1fcd6f56d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b60b88dfcb6818c5f0175c0f7b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a316bbd82793cda9465cccfad44cb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444b81ac341aa57db62efb521f061a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b2c56fe6ee1f19c3dd89c66aeaf03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36aa5bfbe4cc8a0f6685632fbffd09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7792d3b37815ebd3940975761365226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0211a32b4158dca7e1ab3a38c2bddb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a5edb8b05ed6247f89b9f246d6d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9469330342a9a18ce6deb0ce149afb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e10bbbf1f8de7a9083772cc7345c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026fe24d178b12eea3081b6b97775e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2fd1172d2cf6d3072be61b50c7dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77df0c8c187aca6c1b018a7f1eb66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1fb58d54cc7856bb5dadcd77e2367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f96f39cd97286efa87d4d91f539f35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b709974bf7906bb3c83a30013394c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131de84bb41ce96b90c5f34aaf53bd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a957d7e9236f2477a3cf3233bd19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd484f7bf3662a1aad35cf7afe0f89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca182a0867bdf91c849126ab3f9cbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fb8dbcf75215d96caa6559bb09d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58cd8c80b547468ae06afb32cf309b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f62b076e4bc5402feff9ce6fc986b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944bd65c203f65f9b767ecdd4554fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b8141fbe592f3f8a15f671370ffa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affce69d0e0503309eb1d019fa9a596246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5dab47e608096dd9ce132d96c65da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f0c424c2cf05d7a77bead129cbfb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ee93f8807d94dbb322239603c905249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e982d46f697298628db0d3d54799c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bbec52e3d472549b891b4302f8d50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a926967066cbf78f8538eae5f5b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed2381b5b047b8f36018cca60a105e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0d9fa940f4c76c45003676996e9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135044bfceec1325891dc0f8a128f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a8e48148b65d39e6b804ac2e45df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b293a440e1ec4b20c98ceb626dbc718257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e5819016457d3e799b59636bb011258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6908fd86ad4da61d9b21b6746a3ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b57487469570b98c47a81fbfbdf7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438d61b841bd2f4ccda78033bc6c6e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c692fc7890d478bf106ecc5e5fb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48db12859a69e9f6d4a09a2a606bee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716928ded5378ba69376ca0ca9bc611264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231f6a9b661a5203226c6152f631b98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4d3387bdb4fb47ce4b0ac95f72b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc11ad570b2f336909df39138afd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d0bacd523a8d17a81750e63cbe73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3045a628a3373b9d4f8b178e1fc633269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f45e202100c0b900759690dfd4dcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb87fede6f8215ea8208907ff815c1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac1a4ce3a0198d0a2342d9c7c9dac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0119f46cb08b4c6354dbeafddfb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c58b59a5b0b59c136a61f3204e7f8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eae12a521586c2fa38ca29f911ddb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb27a533118ac84031cf645298a3d46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15231ae0610dc6af7e2bb38065b5859a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e327648d5162640ecbf19488bf108c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39a572edb623457d1576ee650d640279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee3f205fbd1e6bc422342bf4b969c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115cef4f7cbee38d1d17ebac5cea4d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccde786033f86fc971a3e9f4dfcc1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e858885019e9e522da8236ef57ade5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f28c082a803645b91d30d86a3bcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac818b75ee60fdccff17d1a898dc7e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c151e0331ed66068717658d10e47c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad93973f1a85b364d1439ec7f8f46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4474121d8637900df3b13ca2ffdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8fab92b3e9ae0be40018f074379f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc4fdaf5c2638f61c368fd5e1f5d60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ae9e5d17f64fb63ebde7bda2bb69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db037a70aadfb6dcb56086efdeb00ae7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff6bbd59c757e41bd8ca58a1a0f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e043142ad0b61fb1d2a46ed649eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af0a2cbbd6c1a275084195d5e820f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e46994552299b449f14a2a1732668296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e0958be854a7d0b4838cee26aa3b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaca5b3614b072a28034394538cace298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ede2673c7455d78458a70677332e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162f2e5f788b68f86815719b51784a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef454886f9e490c69ab2f86f9c4ac8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e0975f5cea64745b9e07ce206fcc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71dc9fdd114789b5cd5b46951d57d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d007547793e5a873b141a6d9b941a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64a9d6f638dcad4720bb44508dc5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138fddd6aadeee52974a9e442a0a094306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86e05ffe928c620609bba1c62b43e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b6ad45d9220c82e3499a663b69025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfefa3400475d55950216dad0f61ea2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40a45a0911b1ff0d713067393a7f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bcc45f63e7624244d0c669f26c7a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9194252f8abd00deaa7acdcfdfdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5367cf87210b9da89285e1d02f42b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318fa85eb4ea3dfb9b6de6c1b96479314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb33e08108c1e448e85d4b3e50f9a02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92fe7713e13c8cd0a42acb2ab2a89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d9e70cc0bb6c1c78de3c5e255828317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ffa908cdc0e759ed3aa8ebbb0ffde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea14515dd80c86a97161d8f02fd1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90de6c9ba620b30e72b1bfbab71bed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eba73ab06485ef8e721b51765a113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966d41200bc7e3f70a544adca81564322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc08713290f88cf4284c747a2896f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba33584502c70a984434654d02d0fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5694f40da96dffa2bacb25a934eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00694e3cc264427053ab5ad74dad876326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdfde001f58a7cea9c7c8a8c7f3d36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32571fcf149f8a69672a272c4e7bd20d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064f7067b7c44f9045a545b3b0d2015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223245c4d051af82a92136c817d86fc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af552c7ee287769fe4ac9ae56d36d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4e5fb2a4671d2b47c18a02fd7e5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e5843f297266c97a26cc44769728333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4dd8864b3af2915b431fc3617d324334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff32d9f81712fc9a80f9e2e4af0afc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d0fdac4c5c91eb1a2c884c605a9d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf7e5f341113fcbb5f63ce1222631337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce636436d667f6eed9e6c0b4fb8459f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac0ff83c3b3d206a89ea5196a97e1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4b62556e31fccfa9b6a709f2c3a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137babc4b4d1e6ae7ce197c1239bf626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c866f24870408ccb5f99e5cbf736342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7093d6197ef9b21a891b00b39652343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ae200c35a09bb8153ed2dd1f5a56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1943d56146215bb347ae34700971d52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572953d41fcb5aa157795c5fab9a1338346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09463a107a876e2f5d4da1fd4dcac9a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a2a95bdd8875e9384178be77e093348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532212e258d30251096c7de503de4839349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918404ab5a290bd980c5ef0d767c2649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85130e937195cdb3f596b840d975b373351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f42b8e4a59d18186a69b5581401b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd7eaf919157efa0d30bf10c4d07f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf743bf731a58936b1cabc763b7f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2983e9ac54d0c5ff2448eb2753e72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd4115b0e7a6c6a044ca26fde46ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f04b9f8b119ea01664e77293dbb411357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb044236204da52beb10c293370b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cd62d00623de75b84c6fab455f47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd3e29594cba81e009dcd03ae7eb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00dfa862687dd5a8934be648255355361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819640dfa8ac0fe5b6e5fddb2084ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112cc3e6c74bf32d9624ca43b92d11c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8923d9cf81fbeef0c901b86c66aebf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170799d39bc95db5ebe7ab90cc7f5fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62244f78e4c47f68412774937f7fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af5d863c60fa3a512e4aa13680035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f673b26b1ebddcff73927ed59293e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa419f08b8d482e9104b4c1d542dc4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554d226321d61099d5fde6f3c737c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d45d18cc5ba2d8ddc58f2b48d069d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3af1e2cb2d7648ddb3936b7556e31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2b4e05833dea1ee415256d11aed5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e53ddc3b3a1f9b4b44a5affc0981374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5da4d3e66797bbd00bb37aa7e40c53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c16c1bb78349262ec20e07bb9f11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b05f505ab7bed9e077babf7d25855377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6aa182e9bed44b5b669595f64fa11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354340ecc556cc9232356be7bad69bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3bab122db1557b939d3d1be2071a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e417e92632ed9c8d423d084a6e1b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074370ae2b8cb9c9ce0328acc6760ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5d8ff6e0a384fd4ca57aee123a03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d82459765d417e276cb7dac5c68af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194976ad6052b9012b082f9b1df208b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04cf5c5e95bd846a9d0ef0a550c1ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d89a15f90fb4b79c935ee60f10d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3f233089b35cf07edfcc80f3fb1dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f34bdf22f6708404235fe9fb00d69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be67015b6321f52db3d882e1e7a9909390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05fc8ac65a7e7b7f7910b4bb43a0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136461d715eba97bfad79bd6506249d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752894ca105b24a53ff8114e1c75ea1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aac7cd32ea940fce551311a52d3a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f89c05bb9a9c5043570679c78848395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34bd1cb98cae143ce0c674001e57fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f4533fa43afc97123f99971029fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42585b1e6a5671800b90c0353e107766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642149ea9194595fc27afe1cca674e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d26a4632795dfdec263131b6e8d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4315f51c402d0136baf1206e950cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6b95182859f866fc36726f64230bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234eee62eca6e9d14c678547e2211c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb83d9d3ee27aa681b6975ca7a3267404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d199ae0323ed6e78df2791fd76f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6c5f304aee18118f48929a03a462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7360fd363e4bb1fbf7fce0d38118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53e6b085e66525a81f3a9cf9ac099408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0fad272ee5d45618251c34e067a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea5cd809ccb94af381be38e765ec91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1218e342a4b85cdd5e551b1726b7fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389313ac271211d64274f1f1b784f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a96fc7d0dbff42096db651d809d31e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b80f4cd2bdbf1c953384ecd16c6e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04846b127fffdef9691facaba7cd797c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d863180730554395bbb27e83070116416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5acbe8e8db349bf37faeb83a3ecb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13537500bf6a3934df08111ad31f2b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08888a7fa66cb45fb4f4c88e5a6123d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c2db7ffd05f91b4eec34e467a5b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04338d668330fd8e5dabf10090a065421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b830819c1851644afc6e2efb5c487422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9340eba954c96a332dbf695a98c92a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da9558ac5633b04b3ccfd87d589ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa618c15c0ace5089281e8562024f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834233708d696177ae1c83b8fdbe2be9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc6331fdda9f4244b96820603d72e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54792ef7284aa3b8ea8f0153bf5672428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a6a6528ee3bedf893271174ed8d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a8821da09fa0fb806d516c10ff3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba202e48beff699591fade109708b83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a420a610386fd67bbc15c95b974b07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66f87e482909ee481940d7e329ee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9361d40ff5514d1a7228d89ed2d4b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64f8466c8ac9520103170c51df41d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d3718e7e0eec475aa31b021df064b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84543d41a9099d3dfac735b007f3a0d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76822e1129c3086cb8578097d920c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831682658e7f5427755bf248bf0f9cfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8574851e45b945fab7fad6c3c59155440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a07658db4834856f126e31d46e9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d543d4b6924dee5217cec303ff98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd677abd672c6019e18f6c13eae7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be829792bea19db89016c28241c663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecd76d9433f7c6c1f643f4bad5b49c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630aa3fcf5154fc3b74a4255dfd71ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807f93d58aa68fed39f9528836cb6e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f5f417562ce8299d99842928c942448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696e217770f805ea99f2175dc2f6d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55775304ce046f6ce2540e1768af09d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46411007c295e276f7dfdbaa27f19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f8147cb33dd5bde0cf584a795251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3c0ce19ea0b365b1d5b83587f9fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa9967c0e9b60190ee4b9805c98aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e6a6f8003a5d2d79efc95473d1f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727abefc17b7a709044de0459a943c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad490511b29382867eba7a24f8cf38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c728a4b91d1cb6ad1a5d15a09b4c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c49215b188f2a6a2204db3b8bcf18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2b55a50b825103f6e15186b66fbaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256c7c33f649c902aef25a7f13c585f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6546742691bfc31cc2c9e6271271462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5f545fa983da77371edc12d7a7c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a819c4fa9d95e168ed29227729db8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156845e821dd4be6b229742a5acaa5e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb6d10d09ae47f74674d226c500c7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6cbc8fe2afe54089fec88d935e99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73dc9ba917e2960adcf2df8ce88bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a9a88bababa3e0746faa086c09de9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20a2bdf5495e97431c76ca979b221c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee760ed774420afa31b86d997b5bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f96addd23547f446a44880224c586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02841efac4c955cd85db189dd8d7c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488615203beb9d5c4466c98622c894474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77c7f637c9d7d9fcd7799b366a8000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c1dc018053bc14f164183530443c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12c636e005201cf496fadad1e3292477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1477dbc740b0728185d03854b5eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059609bc6b3e59dcc33720f9aaedebf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72126093f9abc71f9cbaf8c075eb27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058be251d685cce165dbd309e1b17f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7095cde05ceb5874e996478b105e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d85001d16261b2dfc4a463a69733c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06274142ddd956ec7d865ade832b9f59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2940136b64d2ad2d35fc01232bf2be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b141cb3b94f63fc49eb1cbb08840486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338ce7931bcb8e8da04be41d24c128487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13124323b19855d5a589f964a4252b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104881e5dcadcc2ba43ed50ae8433a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aedb3e5d2f1dfefad9b7a4990d8ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc6a004784b4298b67fd06cfa3b43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2db3962ba03481dd2bec2264c8527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d7a12c11d62fb3868e6701369d60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b168aa44074890429eb9fd212596c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c556c9e24456360111924e8902638ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662152717d1430dce2067bc9406951ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d942f57727e469433a9ebd9bc6f14ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a48f1eebc0fb147dcc2abc18d6246e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e733e8099a1c3a97593e55b97527806499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041296c2083dbd7c4dfe352800b3f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f14ef6c966b7d8998897ee2427f5c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dceaa7db2dcda3953afd9ef0d14fc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7bae0faf2a1a84cefdee01267db89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8c97fbf3c5217a4f6beadf5d0fa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24085ba53b30f40eb67efdb0a4b2207505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee408c62566a66064a24ef83c6160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c930e7e78d1b17ae9f3e8b06a600507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d434a615517ee433df15110b064b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8c285000d21b16277dda7ec16bda9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e489b01c3bfd6e7bb1fda491d91896510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c85d2dd9d81ef286001a95af3fbcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf8ab48c935241d8aba8757746bbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c4024acaa6bbbaeb9d5566f3f4314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9abe5ce3564c36084f8f9bc20bf0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce94ad76657a09dcc42e3def4cee7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab993889643e8a42096508df7a1c99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e66684d6ff875b2832ab041e6e65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263dba8c47cdbaf9725dddeca989704518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f2b6a9bfa5c1965a01e771be5b729519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d35283cdfb1f758c2692d8e26af0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a574f13d4675cd08e785f55be98ec25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6146d4f25707ac1752b82d4d5e05b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40d6d8c1de476d419bc0a1cb5ccf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e4f15b7108f83dc22f4df2840344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d731cc493ada8282d2c79b1fca95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d46eae4f370ad507fc138917e5f8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c707a890d10f87082dbffce1b7f242527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf357defda60f38be3d96370f91d3ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae360f8e25587b2894289409aa2e2c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0f8e5360ffcd0e44ac5582c05f10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d88d18d3172fd2778ba7e5f3fa2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144576db1eed707b00bb5cefdeae5c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62fe723dbd15a765a42d204a8ca48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d99407918105a618799c49b7bf8ec9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5c3ffdccdcd9cc2a41911c05f7fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35ff8a8aed7030ab0966244ca09303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3906fc5ae3307106df653c6fb0361537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f159f3587f982b5dc5a35a929a9e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3208edf3f23f1803479f5b87143a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca7cb482a3b0f49adf1817c53b9053540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f9d717c7db49ca98ab070d518afd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83f0021dc29366b330d9d0702f9e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61d602900f9ad480be11ee6686621543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874a9fa83f76db955f8e8649d33dff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5974f63c3f58aaad9c89a52bd683d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3090e66aa3cf7579867ef75709d6e60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66cae8d4058d5d7bd88b77e35bb33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddbd478eb1fafb4beb4e9d1a322843548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f89668a7a51f9251145e8b5fb9de6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697435fc858c88eba26aaf05570d2ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63576c76d914c6df52b76f65df676cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933110c122c128c0b9ba4d997435b31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ab50c04ecb702ff8f1ccc5411c18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd235142b72c36e25e2f5365a88066fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208d992717fc30d7401088125eb1d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce6e9298438631ff66424727346ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef32afa6d6fa1ca6796e10bab3274557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c55c8e786396c08168c9b50b769ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa84577caab2c47da29e841bff267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e38e46bf65ebd1621696b77eae3f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16dc4232986d12cc5d50f2c6455e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9df47108f34db58eb98bef768f9c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7eee9514e0198fccf2599251bb79b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f86c420285c0e8481e1c09b3b43ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325964ffd99c925af93b09c2a0d4ef4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21091fd77b3cfe6de3c5f99dab15f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fce51ebb689cdecfef593330c44b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c302a36f45b92df403c27ee817d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e298fbdde938df8f21770486e88b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4eb3190bc66676168165e7f131660570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855b21ffaee3866c01024ae829ca57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9224a7f14917ad422fb7858d50bb22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7080ec65137edec1008f66251ec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02d5291bdb39d843f9f95e530a868574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34678d1e5aa57f26a46f3e7a39328bb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc092c8c78424ec4b56e2f08143bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c341d61b8334585ccbb2438b3923577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d126232eb23e53deb2869280fc53c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27da582f316f61f8d0171eb6fda0c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c793f97138700f6a0bf9f06a7c34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24316e1274c2cc51542a889dec17547581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305c3fcfe7d5a166e00515091e793d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6ecc17e8011a2802423888fbbdac6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f0502249ac977beeb044aa93442df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9a8d8bc5ccdc45174e1064794e8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eebb9785558365e83a3a704d3d286586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f31609b96297faf5be782d7319c203587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf640b66343020de36208326ce33be37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a245ab827556f4ebee3c7974d0117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ecd308cc81171f350ae10573d4ea5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c610e18c14438c0102e6201c0067d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641390c0686682ad6d513d9b1f5fc37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97773725b50aa2f8042f9c1b391b9395593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb56f1d08a220d9448614474f0991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65250e801e6e168fb1903446f16ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a1f40ae10ffac55194e1af43e16d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00609105d6e18e132f81e12f75100597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2774479cbac61f90bde441553b94b2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff391a11259feb8d10085d5889ce29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e67f49454ce272b2ffafb58e7d73c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e5c02b120e9ae5a8b525082439713601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef0dbdce5805f88f91803128c97c77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564edf80824d98b83735fdbdf6d924db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884129b35cae1d1fe9b81acd0aa77a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66d2124b432a24eeea9b666629687f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c2d2fb7ed7a012ad51d58ae11c409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a862a34613b68f8a8dc4f02649e3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729a843cd9a69d86dd05ae4c69f191608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4400fb11a3e74f9b7ea05bff67883609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1726cb5f453354719d9570991b4783610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11439ba20844926320f41a4da53cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9d9d7199127d19b1b4531ed166cd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571828e24233b161a5da5d559253c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ca09b7214b2644a00ac85e24e7fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2436989e2bf81c8a1588ef3524910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12cb317e384575a4cde87dd829cdc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3adf43ad43fd99c7496d856ca4dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5bdc7b0e427fe0f62f870370d15cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd2bfcac1363de8a624102e73a31d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff29b3a53e147683bc5af3c288fca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed297c187da3970320fa71bafdb177f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c0555c420fd08d5e54aafbe0eb82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45836cc1b4caf70e1d1471985afd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca75eef94ccb47e4f551ef99f7e71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4d98c34cdb709477fd054c3b475e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07f3a69ff3d85ceeb8181218e7de1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369d0f837b097f2120ab933b685995627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f693c69f9145031760ed184b105d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2093d54b59f08bf2328d2dc92002a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e1de4b8745fe5cf2e54096e9d3e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b4ee92acfa924e2da1e5fceaa25a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936e123d279416befeec7e36a55114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98d6e7da047592a07dae5348c61d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d8c0d94743b6d0a3ec2c6b1b8dadb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc37b812479649bc845a680d4a1b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965cea11fc2f42c5d2dcf0f5c4c254636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bdeab56a768700fbb067cdb76ee7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae08dfdceeb116c3c8aacd19dff985638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c3e0fcd2980abdacead69fc421b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78840cad26c2fe7097339ef22a67e5d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb37e53cf966f856adf79960cae3f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e4b5c3d1b127f1c5da0356731520642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89226a8d54a6e49daa1fdf255a6ba33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ff375cfeb0cc9f85efddf5796b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60025559c5ea8c5d770abb88397fb10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cc20c1158720786aac3cf75802b12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2749562de4403abb3d98c87b03298cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65246c61c88ba7a3c37b8c2f0131c38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d321eb22c48ede1030f57ed3a3e43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d243ea83dbf06027794b963fc22caf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d2fd75dc2d2f87c26101c98e7f34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d39706dbf082b584ebbe93efb22d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023844b8dda0ad3d40084e31c3894eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07473c7231ae6002dcd13a6d298a3556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d33808bb3ee8730514405c781dc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd6e39da6670e95eedd5d28fc96f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e402122b793222cb2f8aa546dfe85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c88edd25e414712e85d0e3e8c096658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f10755e40a3a653479394a844fcdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11c1505601b59b58b673e45849991660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29dfed719120e679ebc7e5cf50126661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae855395f11ecb968c1dfcfb9776c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fe9921fdc66a713686924cc21f7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4361c4a91401916525d97bac47e088664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c46aefca222de5e0df37f60b9d09e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789ce5951de0a75b6fc3a368fa26a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ddec6fcacb05ed12031450fe4c90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833fdf12fa61c515f7425886a085bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25486253c5fa27b46300a2604a6feb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392aeff79fe71460d8bbacc039e6334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed741addcf024019445b1ba5f73786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ca00a7a1f77e6bb10b57212be534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bece167c5d0da0ae4a3c5baf6ad3af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13507b7dc1454fe57c9d312f56f54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c283c8a0fcc5b4c842cda0caa8baf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7ed536f1fd874e067615f30b3df0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f22bb3dff5d1e63cb4ce721d9ae71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fab747423af8ef05c00d32bd001080678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a90ae4f988898870d804e2580fe1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cfb961e7b5ad4322436eef2b1376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12880f5c8f4cdc8b0d03f545368eda85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9275cb1667e0a360635e1dec03a927682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04851f5f4adef0a77dfb32d1ea097f4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc09990fb8291c9118908069ffe617684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb03dc0f475ffa99df8f143e9b009e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bd0fe9bdd47feb6ebaa10705d8d30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379f7511510416941c120d67022e9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644eda223fd9a718d062f1d4107bb90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09015b8a649520bbf203f86c1041c2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740549eac9220f05f2d089748b9f28a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636e9bd77eb97b0776e669b41ed854691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089f44c7c4bc8b72024f77263110ced692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ecb68d98232235881a78ee57355c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01a5cd1ef1aa3b561edcc14f264ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c160e897195e6d05ba6023b841e689695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc78b85502d94bd84c9f59448031b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2aaac96d34c085cfb05d988074016697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd59a7a5026a669364a13ac1ff1d81f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9e1cc36562ed824b11b31814c7af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbb155ba5698ba382807703e5ebff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be0a2947af186c594a76349e949ca2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0584eedba502f5f4fed290b263fc67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d951ad7a3d8d0ae022d85997b3c408703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4982c453746a071fb586ff85b0e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41209f7796d959d746739d93bff09f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd71457c58d314edd33a50a2a13ea2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab946908580dddf119dd18cd35e194707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68484b499ebdd12134212a51300d63e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96949d1c45ac0d974ea6af6d702b7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cafd038feb54e3868540536703258e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929fe2f7006cc41d1f1142f841d1a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3779eaeaf62a2596012cf577791430712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8fd4fc48806edcf1830107c25caf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5e72f5c4ef37bac9488d9e4f3950714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5314e19305b9c641e758c547fb4881715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ff3155eab756a10d304ac50ba2c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dbc6b0cfe2a96bdd4cf9d36e1367b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fddeee0b210fb011e6acc92f46307718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927afb21f6d4ffd0e1e954653d15dc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe953010382c14a1c0c8c46489e0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0ff46012c74745f013ad73468573721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc131adbfd525dd8ce2fabc1cddeee5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c126f66d0765699a84b4e2efbb12c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d2aac84b85e3acc9f6b52484fa8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd52d2533859308c3499b807c08b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42756ccca34cc0f8179bff3bdaba0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2383a1f3d590ddddb4e919b62538727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770624126a81afffc2a393f8869c76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02859ee4a881789a74dead6634cfb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733917814d364ed2b378025d7287671730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2afcc3dba289aecc8d2b21082bbc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66708df62f0a1ead2962624bf076b324732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a04cd77a13364c1fb944cc3f5a8d60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9c35488284841c5773fecabbce075734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59808d77c56c5835ae8555b107abd6e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbba3f9e1159a0ccf989e4cf599d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6573c1e3f943354b7e350d279ef144737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e1383090375bf1f475a71e715050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd19d6418713170d95dc2801de757e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106656e0b3623efff273d7f4b8f9673740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cfbdda4462215fda84314263de4b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0cbfb2c45950d6dea10a7afa7de50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19145ca0156942f72b393a51fe4ae1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2840ca45773cdd29a5147b15f841744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f055341772e812f52ba8e6c7ffd82f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca0c127b3b702815bef560e4d0af1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632bb966ebce708772279d1d74dc05f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6fc000e84949cec7c0748edde46d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7000f7e4a8a62638cab9382a7ab9df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db077eb1c15d546783816c497ba0c133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cba62a21afaf1cb82f6434ddba7fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d3789b3a46fc96991a93ceac9cf96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16cf10765f27cfa7c6f68c59d821b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659b98540223ef8e4b785732b21900e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657ce8c0c60447083d03e50d8b8828e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae54f1db1bb1a45df33ae870e8e3c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c92391976c16356d68cc412bff10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0858862ffa47e2eadca5c52e86aa22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69a3d136ccda86f0b078f8a5cd810759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede30c3fae02417e0e4c539d81665ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce8519d4eea41d1bbc29677619453761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e14451268107cfef9a45ac7ba62d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b1581289b721d51e423168155dc4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05fabdfb60086e579bd6828b8a6d1d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2e7aeb4871393a6ff3a0e6a65edb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd80cf6d090f993c3c68af2921e738766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e147c133993c80165d2927b2aa47d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b42a88da09cdffa3152c4227f6402768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd914486c797dc921dc627cc0c512d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f2095bd6e57947124be852dd527e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95f3ddf034f9c52c72876a95154a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770f0c2564d77edab530173d79e638a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1637b6416430e0da5c5aca91d9c2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa655514eff8d838d8d6d6ebed9523774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb72c99d54e349e8ea404c9855492e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5a190a55b7f337bccf3e1172c7d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8c17f4e6fe25bdcd683197ac42a1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7fd9435e68a6d0c767748192a3cd1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbe924d444d1237ca2e46e1a4a5939779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c22911c7185952d5ed184d84e5425780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62591a12fa139cc24c13161ec3e9f4a8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef310d57203014fad85eadd418f0fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648dcf75b194555e4095e64e59d9fd9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658bd639ebcd36292f8907733df0db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da58216eef60b8d03f40f33c0f0590d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c34cbfaa38956ec4ff2f86257c3eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766dcd9a14f43f59116b0f32a4e0230787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679520610b1f1eb22361644a1dc00ea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63479e4a22267549c3ca0e1bfdbec26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef44c7a31771b421fc4bb7a9c36cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e425c1f0bce794b986c1bb3932187dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29feff18f5cae28770fbab0e61a43792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459bf7db2716363c71a7c34680bcd6c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10998242349dbf7880293103cfa23dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a279b331f4c13c2522d8e1ae4842795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d21ea17041dc9be55c035cacb696621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767afb8e8450093931c9f00ab4eb84f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f75e41a13683083a18c60bf1cc2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a258038048e022a70add3e8a14c0c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3e90cf740660d95f8deb154ebef35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fdf81c9f435027d28568cd2c34a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0fd76baebe953494c918d54d7c937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df784f586969288da2391e5e051ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3d014f9ec4e070ef73ed6da734d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98793e6fcbb28fc173a025f992557410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdd2c3f623afb9e26597303e2250611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df0a4e050ab7d881c354774934b7c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45696c77e3877a48097e7f3675419e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6233d13c49570c81571e890e7264cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cfe4c6c5039986ef5eb6d62c49ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdea39c92d888ed5dd036c36afbe3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa73a23666ba62bc8f3c38b2337b0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89381217e80fba72f990316e5e2bea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c933417730e344c66bb800dac2296519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135f83d21e2e50dd8c6f22866ddafd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe0048de1c6c69c6891f61eb15ab7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9cdf52aa3acc4cfd1abe7856b39722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58df829f0cb0d892e777b42544a6c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634f918a5e187a37e814d3a4cff7f1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b80ef91f20c0a7bcd61ba1b468fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5585c7d84d26f2fa7afde98a7c8c4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2feea78946685b4ea01347b797a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f8981256c8eaab84d1f6ee1703c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165b500eeffc4b33790004f0313b6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442d250c74f4973736ee85596c196c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ffd5f34e272e2d2395215fe7522a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ba56315ee35674d07b1f4f8a026432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e1c2575cfdc74026942ba8950f5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878db059c8e674f3914fc17eb83e83334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058055079dc90c33fa32ce726ebdaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8c5a32f8c7cfe572505428c563f3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6ba6e7e3ff9f4e4a3cc5a01e335437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeec7aa840c69fc953821539b2f251a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43f82c74e3030e88e0114d9ace49ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7da7408baf40f630e0bf846712f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b45d2a9fc8770bdb327aec64581d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eab878fab45523b5487c8d09382b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ca3935c808021785fbdd836be4b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608d030ea08e54367a7221a13f2a2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff33c6a1297d6566675c95c688e236845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c161b7301e0193052577057682ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015c08a2c89203c4463c425ac6b41647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa9f0e57f6708550519f6652d0c4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737f73b1d208bbcf74cad3de7e390a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27889aa54bfe5ef74ca168f0d8d56d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc6489eac2a3d263afd552ce5661e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77053e806220e50786c938c788a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f6297173921098cea7ad0944723c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6367f18abcca8477e988a58f2578c1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0cc235440128230c191d77b8e1a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d409ed58fb98cc7b162fcca2f6a09d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da42d5e6520203c48c13ae6fffc7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6caeb6ce9cb7faf5400ec98f4bdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f874469bd9622bc3d1581b0607885959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7f9a74e6519f1eb1c4a6baa1872560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367512873322d062352f2b89decaef9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5010ec3f816a46ae0ba38bcba64fa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87857005d82a6ea0b23471f828ae34f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500db24866ddb8a55003a885e3a249164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45716dfc78665007da09d26ed142965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ff82496cec96aa807febf7ef374466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f530ddc83c3ce29f60a854096dd99e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887492e4324355071d47804c378eac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca169dca959559d0859a2341ab1a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4c3e0633c9a9e08138b9d9bcc50270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb4968e9faf6f7d1cb29cc51846f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd3344045bc7fe5448c1561e593fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2faee40d5d91345b9dbee05449eb9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa888d52cfaee8f7b0c2412d451c4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abb86bb43a38c83a28ae25e4273b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec923a9b49b98179e8f5e3031b4af076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4785e87d625f0c49572ff36cc4d07b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bba333a3e831383b33d6c98936b3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e26e321565fc651bb2157e58eb0f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7bd47c35fac715db7afb5389b49d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925330a2fab7928be81ee1402914b6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bf07d32813cd51a6dd4ff541f0f3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b590ddb98ad5a605e043e2a28e9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c9ed042835ea5f6eff3e1425616ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124350b553b9e65de1dcc61ab322a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e1bb576ed6973c3567385af6025b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e91a73e464508de646c8e513b67c1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4028c945f2b711b3eabbd0fed336588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76214877fbd3504a05a40d2c5e516689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec109810582cb2b132494a549c8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67b56275d75e2037f264357f5c6fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929dac4e0456e0088931bb4150367492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea09ac2f8e110b73d5be12bbf181fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01136be88e1d4ca764d36fbd83cfc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a3b4c7d8daee9dc037f125aa6feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52cb2ca745ad3cf6b2c01793f95be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19db698c72f23f1490196273e8e08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fada4a9f91640e0319cc285549ac998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639edef66b90cc9f1afd783e01670799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922f6392d601fde0296fe1e72ed443100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdc82f271da6dd2d2a5b3ada104d4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62687ccebc38526be991ca15db031c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c036940e7e7ff724216cfb908624d99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bf550d72bde2b8172e499710dbb07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205618272ef42a2edef51693a9398ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a051047f8b44c781bfe324345a09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd0863fa1afff14416905fcb5229ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6779234c3cdfc253c6b269060826397108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f731065233aaf823d55683b0f39aa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54cee0b6c763af5c1ea4cb0476c688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe654b254a1a8214bc412171a3703a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bc9670316de9326de2fc4cc77c34b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d563b20489e96229296ce0b94289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110e787475fbd10906c3d609e950961114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c923a1f5fbf652ce46b3eaeeaa64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3031a0c9c52a95331098e25ffb239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2f45322d9ac1de8584a165c2ad6ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9dbc9a8e50ec302d7d3dade9ff42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb34c52aec5719d6498f2b24b21e45d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043ef532d9536b88eeafb57bcac408120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acbe1cc6ea04b6f7040a0605358b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba90402dede51d2f5804dd4b9ecac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a03b3cd622192c79638af9265c67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7bf9153a86e743637b71db1ddaa75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0244652f964e9b4e9bec18119fd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3935c11db772839be6fa0a9c027c11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96c96227bd4c80492071c9cac7e59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c16bb74c26a096bb327f2aeeee63c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df855be24db9052bb87dae36dcdca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b75cf177750315db17b1d6544b5d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a91dcf9f97e837675d0e88ff8ec3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d104a50576f75960337f972f98e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c934f8736763c105f88f83bc74c4590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6471804e462969322733b8cf8430c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe4a705027200d488276d0a1f3742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68e9c18f4f484ca9041ce4de8c6688136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fa9b54aff02094cb78b52dc30dd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6003a5f237720c2388f3d53bf66f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743190bf890c5495b3b3c1a2a373385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d069663824d3c858d6e103e3fc9ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c2cd02d102b21af7d99168b5a6de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb7f9a7ec82198b4b19c620511173142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d351507d3312a58770da56006c76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd78049061b43de35bba6453863ad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e49355cbb64baf9337395e45130b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7645e9873a873242460e9c00932fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad2cf20f3337df2728d0d6e1e1c44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadc3178311879c6a2d3fed7899e0a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103a8e394bd264e1ece41fb65bc715149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f666c3e4ad14ced6895fb9629e2994150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814a1dc02556fdeaafac32eb490f95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a02926e5ca67ec2bcc604bcb9a29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9f0ee4e18fe2fd7fa098dd42ef07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c117840cdfe137c59b743efa3d85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd348716bd1aa497de63209e02a64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ced1628918d7b22feb4c7da666ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10538ee2ed74ec9dad65f164659cdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942179029c20544ad498cc4ddf0b44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebade6948887a250ae5b7edec85a786159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7df84c6045070e110b735f765691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267207d3bc47d20e9d7b93677ab25d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df463de703639e7165749b2b19ff6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36fbfdfd22cb9513807e2a6b1ecb73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d583c96f3331c15af7dc4be60539ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5efb10def08e8e5a8ea0ac6adfef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd918ef05fa954e9e6fb85ae38cb735166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0bedbee19f737bb4bc0deb3741763167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed618beb29e9c206338b3b57e87c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1dc618d92e9236ca2182ee051c434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada42cf6953304be7b0111f2f3cf98e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c8129954039177a01f6f6ae1ea7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c707c31116ba4495061ff24c203a83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787525ee79f176725a12852cc3e18394173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0666d87ff278f85759bac4315506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b7ab9ce66f6dddd2964bb26716f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034343be4eff27bd0d631476c3d59f01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3827378e1ed6f60b92009bc706961177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3adc338fc2bc4e22aa4483bb504d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0cd6b2d6870b3099d384122328e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdebc895465eaab6d3f7ce97d4cb72e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abe666380be8fb98a31e1609a2589181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2202183bdf7b79f06fb9b08cf482a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c0362cc4f1341d4b46e87a8b625bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c915d753ac2e95a76572d29193755f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295580b789aaf5cfa321a98f25ed800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab19401c514b6cd048b075160ed0c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52722d3d0549703f95c80a240b7945b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd33372b9dd38c20fb87521b6bbcbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8ffaaa3465a51f8f0f3d5504c141189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2f10dc4b720d3cf77d3b1d9f0bf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490636eb19b536018d3ab187ae24b973191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a13b2c00a37f1ed61d74b42225a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a5c4407442a962ce747781c96cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677abe3e82c0f348b549407d1c4498194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e4c167fa37635fac0734da5f29ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd671a633b5e4a0c589bc8968eb712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6bd3c49b0239dfcf6b8f13bf9b30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f980d67dd2bbb6119f188bc341c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fab3007f4bef5891510e0ee74d821199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728309e33fd2d09ab4c5523ae874d1c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff7be34109e606620341663ddbe68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00aaf1e625ab143cd0491df4ff815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de0ee95da79ba607177032e4114a86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94719bf2f6a52c1e3305405a92a52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2ddbacb7d68b38edf34053be99fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34829099a8c93334690c41ff9a540c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bec9625a253973818b17c39418666d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd8cf957a1ab0e185b6364707babc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c8f9b7b689feb1afea36ef5cae1e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63c068fe46da8ac02ad5a0a3af6f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2e5ba7c02101ab527d6a5b337a9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad5e3112417507fafb00a6fa63cb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eae8b1dc5cf535d02811e2807c663e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ca4ac0b6c52a1f10fa398711aa15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dc57e7543ab96054d9b444d7eb11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c9eeacd3ae424d5f6cbc2530a2f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80107dc5dfe3cab36a462bb0d7af610c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccf8a788db93526f1397f5b80d57f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d7cfae3afaff946d18c0327f6e30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df1919a3b0d3b462ce54344cdb6f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd7e11f1109015030ed346974709d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5339210a236aec35db9b88319e273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f3715f5ec9e017c6aa140c3876b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45827350ffffbb849de58f117ef50031224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283425d5df73c375002ad9beaf04fba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a4796f37b3aba1663c2c7de8e9693226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486737bb48d088e2e80e0d6a12a041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e4fb75a181d08d8ff877f99b9c32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed987fd31197260abd1dbf6a1999f09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62889330256016e04da54d984774bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649e97e9910196119ae6773e007ea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5907f20971669c073274805c4cf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d750d12e59ea1480a3ae3a65fa5294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169d6c92bdd20bbf7d27525647f61a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3438e3e8cca83c3a22e3b631f55510235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21439bb938eef7b546ada59e0abab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a68bb0b1aa5e14347a4493c71b0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a569143e92aa9aa5328c3cb688c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fefe0bd455c04e40d2c34da707c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054abb1733a60a64746ea1595e9ca839240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3859a870b3567afcdb88c041f5418241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9796c239329b2c0bc5d100eacdff1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2106cb926fb7980f64fdf880f20af8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fcf8d8fa30247ef7a991b93a9c49d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29360846d8961e9e26ca1d5264b720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c206dc9b19feb518fe32a24a8b147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9cee5d1ae14d65ad82e228674aa00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062154ccb2ac747264dd87d7947f5947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb80e4ebe4369568acb5713f32f5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389eb98ca09a4d12cfe96717e85cd46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de51b101235f4c29d9e93817dc25bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4699ddecf223eb07cdd81f6fc436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e337b26d2dc95da3d6e16e7e2e466253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b893a8f31231a14adf6c6a8c88d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2cfca5a90ddc89d7f03b5b36623b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc7377b43529e0c9fe5e0cb85eebf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088fed5cb3268dd861dfbe4275d195257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa606d7bf1b30dea4ce65405daf47c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6dfdd27e54e6be6afd6e5e24708f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83713dbcde30cb25d9f268079a9baf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc7d08f8ac84ef344becd79bfc5eab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f90decd440c8142a2093b4f8801f2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8176773230a2ae7247331644b4388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e41531ed2a04db6b9e59463b71611264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad63f35c3532a52e3d1377002382428265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae911c37cf0fa3e9448c548bd31dad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016f237a9a4871bcd672c2bdaa95232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033455c8f817f55662092ac5c7d776268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941849bf5a4acf3882006b57db57e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff902d06957453a42f3974f6f7337ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a5967d744a503ba6150e388cf2a44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee44f7906182dedde699cb9c1d33c5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4691d5e88fc74b3def649456142adc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692136d4c08767a807555f1c4b83f66c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e0aaf0768149e08bbef3f83115f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7cd38cb189e77f1d7ffc077e8dc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f8d31ff5efbd3370a64c8152de0ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c172f69d57aca093faffdc0585c5d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b246d3dd2986d8c4cfa30f7167f2825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836f0dda8b49504d81262742499814280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff303036d4f182d85386ddd989b98ab1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f5ac66af6a27660c02607f45f5d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2596ce3172bdf246251428eb7dc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b1843b8c78da9b70dfbcac1f1793b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c292ca7e5128d78fc683c7a48b5430285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619911ea6849ceadb6c46b5a706f1ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689207ea6da2cc450ca27e0266e3e6d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94716fc6098c5636e960e25ea0243aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa3e1d8c9aeb9b4406cbc499a5804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb1eb71cc6356c9bba67b8d8931bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda2ccd75c84a26efa137792c07c19e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d072160fb70c1a555f2b39691d94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221908577b39087b880508884214c6d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988205c2cae8c0bcbfdc1b55016499f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf06b83b0b16847ada63a93cea9a6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbef44bad8af52e3b508d3256c79ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f53fae54362b4e07f32a0b8f1f29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0021ca4e72fc0fad8adc6462f1317298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9743009673111ddf91a104d3d39e94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f38da396c489958d96cc7f7b53393300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb1ca8781a31195ef960470a9e8aa3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e4b85263ec62102e462b4cf6b835302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e374c54831ad532cf70402762103f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd19073cc9cc1030d65cbadd3a339e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173374a17567ebd61978491c425bbc6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8df94bbfe4410b1f469f8c44e677306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627da1e74d479e9f88c4f7dcde7f8d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0ae1c1b6286f75b87b4d64367cf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a69b086aa22212ef1738475227845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255a841a663ca4a81e9fa5cfc3eb2cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3aac7d7b7bd6582000b86065932c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43cbe3903317bb5a0168f975ad39a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ec87a89f77da642c2be7e03612a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09355c0485f3f857a894f2ef67b94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7047cf86c5975151279b827d85835315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36195c825d4b1bade3a75359df0055316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39f8bdb3f4daf347d9106dbe7100ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd456fefa8a19b16fb5686c59c027f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a086fc87a57ddd8ea5c6398d210245e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6205c3c0b10d68f2c7db35385aad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208cb7974b518dd58d41bc9dd0193fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6452303023d5a2a60900f071b6f0d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2efdfacc17137a50de5f80eae49bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6537bf0e48f753c86d982ae024ea0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a847e1c82faa974beb7502777dd2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d116f36d1f5a335c0e87b11d4c189e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b2cb99174a6598968474a70e14730327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4cd3b6c535ffd8e265eb0d4346b0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e274756dd06676853d84d678b117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fce197cbb03af951f0098de86c4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e067ffff9c23030a93ee438e0cd0951331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598906db2d7432a77cdee84f1f35a8ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9788435072d64e5d36b2c79b3572e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29567623cf40cd604981f743335ce08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106400c61bbf30dfc3ff76590e2645d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e8a4d330f5fb28f391f8673642ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd02d31750394a207d75fc533c633c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f8e8a2fac8c8ff7b456cf76fe63c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483b2ee4712e58704a693e673ac3b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eee55b56ef0c1c43394e5748e5957340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83dddaf1ef4406179e8c6006771eeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b21d4d82c0aaa42c8b01be114bf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c60b005d0f90ff71283f5a2fc738343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3a9e6d3fbbc11f035456f7e586ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b38ebe825ad0ab13e5956c2e3ea762345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384e9c9988fbf1f4c6468d7cc07fc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52cacf075d62e09c1e28928bcd0d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd217e8d9736456c7235ddadaea45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de29450f8351605df116a4e7c1c3ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bfc3d635ba3cfa04b5d380e5e415c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b634f06ec9c7496061130785279f43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db732fbad818beafc42b5191504ad1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6180af870e6856b2050fdebd13611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902558524c8b2cdd7eb76e0d491c6b2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b7fe2f775d0acb76c8c8c7a2557bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece30f432deb9fd9782db5591eed84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8227d0c2d0df7e0074b3468fec32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feafb1702cff91263d82553911aa11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5cf787ef5a82d7b1c63fe1e4b2b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c35e0152ce0e12c48a2ae93a2884b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13cf4c13fc4af5f0aeccbf5be0c271361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4102adf5597b15b85ffaa6e5a9683362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39b370331cc8b100645aa1936664cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af45ec49f6f9da9665eb1dffb6f891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fccf0cfc4c960d7e64f0b396a24825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ce60006f4d1d1cbc5f53200c48836366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e99d09ec72ee4163acc2facb5128e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b33deb84049eb5f6ca810d8607d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9feef50df12664d671ca8c763a1b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e67b8a39507436a5af551cea1b794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524655fd6b83da9907d8d48fa98efe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47eab2a86827f3be767914b8bb649f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba100b03b035d7f04cdd23e60f48338373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ebd100026102dd87453361e9c196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1e01f6862c41182828d92898ed0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c8ef137d2b79e0e05b11cb779818376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae84ec28157df4f21ba536b610f18f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ad82fe73fe36b3d30eca63f20b0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e67698b4cbefea24d6ff34f86620f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8290696b244612d6d98042f08171380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1cc8bab875b5544ecff16bc0dccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9a5580b03d94efcdafbbf8a58e505382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61392f8321091598eec1bfdfee22f7f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc7c75b9ad15eed3497d46c45d8dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8b7c71f10e3610b72ec3dbe85a1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383aa8faad922a876200a5e21b59c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6628ab3e69fd3ad062c0c81608debd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab0db62000c335190eeae9c72ebfd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd044c4f346467a6641a837de6e21cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651135b2706db1dd7ebd0ca83f0678390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbe6685d9bdd1192fd156b5a4989e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104d6960f5111210eb9c82c1a0f5c7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866004ff3adc1470928b91e82162041393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7b64ad520564f766aa9272158fff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f4f5956982707e78db4cd0dc065b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f2e6d80fb7e14776137f4671fb6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c725fa011c02ee7b7144850c245e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7677240491d77855cf9f89cf0509f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178beee11bae2df827b10de16e99b3b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9e6f4a9660c31e3a5657ddea8c840400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a826dc80f9e8d651623ca6fd5a74a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c7e6bd30fa4847eb64268d383df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da7e5ab718fe44ae6c3b5bf5403b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e386885f33264722f9ebdf0ad480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360dcd959bca0abd1a586c99d0b58af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb9e250f5893465df26a3b680ecc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17239894c47e974c27f47c616e851179407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4179abe7acfc72d0b1cd231385c557408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c425997afd2d96a651ca7e07bd882a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca49b28b93c78d8795932e7d79075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b9ea3e467c1d23d11923e8b86352411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c51a8768770d0cbd9936673d39b4de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b331c8d68ec098d260e75dc4d09a689413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e78182d1de38d6af93b5338e57eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3569feaffa9eb27cda154601d1ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5bc74917772164fb41398084d39fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444a788dbf760e622496487e4b58b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e72380dda69de64fb04fa8479111418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a8dab5fea2c7300a45e4ffcc215c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d09ad1e4864ef90be1f5341daeac87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637554a84f35f384775fc75eb517cd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1737be3c87fae45986d7dea07add51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7397ba2cbb42785ba6d6b2f4054ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bec0cb588d85381795e6056019a91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d914bfa99cea4b5d4e573c254852425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c77f352880850a9f266e46601bab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db33b6ed5c2af2f7f9aae5f92d8d3f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7fb4a0dee11a9aefbfa8c50fca03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddde0233d534cfb0f8a13e329fe0be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffab6a5dfbc19233491087dee17a11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee157e2da045290cc2a3a7592ea718431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88359bc93b8d3015c12cafb03fb9a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e64f3c1c9b309a504498c064a721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273f15c02a0e63eed4325bc8784c668434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768574c3e228163dc1ce04145b90498435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3b9c67605efa14aff92b3fad22aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067255bb8b97f9c629113c55c1dcaf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c75ddfd5ef4a4a4431d50c88434dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ff6372e52201bd4278e950ccecb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fbe622dae507f25bd341383d2264440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d07a481751d34fd915aaef2cf99d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6107d040c050c48add4e13b1247f33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0633f4dbc730fd0c767d349c34b97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f4dcd6f812d8b0b368a278ab155a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e01d0b958f9b4fb34a8b19a2c6291445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9399d41c7fd495e8df01319dc3f0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de497e2611a826511e60d0ca746a39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f047dc7ad5d43d26f4ef0a0ca51c48f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e7934a62511fa4c9120487f1045b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccea92a1f82aa95ef804d19ff3be02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa15c20cf2e712f9a8c1338c3393f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45f714f99e0827b1c02abb388e6bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfadd3045dcc93faeafcfbb732ed440453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20d89dacd94ed1221f23ba21d2f37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b7d0563ba2bec7b842f4e8dbe119455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bfcfdff80fe8a68f41b1c5c62e6a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d85d36ce1b2aa5ddf5edf4bb769a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4270ae175bcae5765a372c6559d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08daa16bf8d133febc6fe54ff28f3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38146e77e4a4264874641d90945da3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd50ed1aa9315fc9281f93b4bd9689461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369a17e84653a2c3c283b6199e4249462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af989e47cb7a3710438ac7aa2a26400463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f205cec3f3e41f15204801ee6f1536464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16749639c9047d54fae60e6e3024b40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432257b0ef448c06bc9fcc436b71f0bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e39a476d7d11234652eb2270d4629467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b59f095a00353cdada429a135a252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dfcb00b55df443247039bcd600887469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae51a173064d8ec80a0bae7eebf9b82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73bd4b1966fd6ef36323261cdc35e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27f07b205e655bc23edf45a05918e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d79898f7d1df76b3db8e4e362f49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c6326ace6a1bb5749a35e832275c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b18436e2550bbd24b189771685d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68991e019fe0af08d0df97b4d83980476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d412a21e699c4c7f69c4056b6859f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca8da56a3265dba4d73396be6cce2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf0ea67f620e95b042f9d3b2cb36f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a7f94444f1c9254c55c64c91a8b83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0827112126a5563e20c37f6a03a84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81796f650ef08ac0c9aec37af5ee7ff0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7094f17113d4f19a4572208b091b89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cd190c4f9d62f22ac4094180ad30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311bac8b2fbb34bcbf0b54a229f16e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d4eb66d708784faf5316db0f3612486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f32576dd8296691439dc70ae9ab341487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f11d9217d52a70663486dfde6156b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e0b393d221bff7d3a3f19b72f50c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52290090414a976c8fc101a4124af3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff30eed2f548c74feb61e714f41898491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e83908acd94f3335b1bd5c39355e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b0f77807f8ad3206db4ae765cbc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90abcfa1f3bde992a333920068a55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208280325ef9acfa61b8b0362f05fe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b594b4203f7abc5231fc0776de34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389266e95e75939897c06106abc321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd9f732d29874cbf1e6ca8947a91c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a45e7acf567f74dc84e08f0d5f66c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3e41aff57d2de27e2b88bd12f443500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089236426035228e0bfd3c6193717a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248989ba675777c20970d3dfc9fef689502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9a88786e0efab4051a2b8c5b3a9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31daab8aa6af6ffa08699e4c4f18ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdffd07799d6e1bdace7a2b88a7a674505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43fa5a8bf1ca03bf25965eb5bd9eee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f6a759302cb89a890e46cb8c05cfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b460617a479987622e04c57c64e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c680f4d62acd67755e9af036b75bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5a44f0314e860102bd18046fdbad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d9921d7033342b0bd9a3e0eaa92d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d462f9f71a23e728372dc9463a03f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb37d4155213098c9d71ffefdf7886f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc4c7cc234978ec51c3b4bbb21bfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233c2eb30be08d60739bfecab93cab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f3e4038d05b8850dc94a78b84014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e55c93cb54d4d9824b98f9913975517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f753447d2759d3b15f89496d37fb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5f57c5345a8fbca27c36d8552a897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889551d1ccdb4b821d291c0b34bb2ac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b454fd9fdf04926970d6bbbd7f8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9452ab53e7e4cb734579ae114197655522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc654c167cd43c95933df269655da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36590a6bd926d9e3519f1035fc347524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdecc16e2d8617c5e897ff51c5869cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcb1d9b726ac3c8adf46ced0227757526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc06222ab5555366d1a2080d9f4d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cdadf7bdac9f858b88a3101f84f44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878b01cdea4b7c265d9831d9c7a401529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210240ac777bd80fcebd7edca98c62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe5300032259c128ab5217500caed2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e62d17e4314582aca9dfaa4e4a60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133833d03ca659e8d0c1f338e1451cda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c9906a8d3aa1edbaab2dea132f47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee970569d511103cd91fba3a9c0f0cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feff4721803486557017d29358fe29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e0189e4f30997f134e7ca88e075f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9502395b182b15a7e7411be565538538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893514e54207ee3b7fe5c73a78b1064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b973dcc27a41f6f2ae9723cfe76c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2146631d9c1eb81650a7b3175d724b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511a4fbaf57c0a4d0b2452a5522bf56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcfebda8c112edc402a7609628d40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b17d9fad62da695979d7074a030055544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ecc09985a8e406b1455727fcf4b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3836dd11f9b355c4283c63a6e27070546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ac7bed39e9dae5d4454fba9eeccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f6fd4b0780b97e877719e2fe2a80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb28fede9855d30436e36befccb828c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2599343e78858adfc646e1ecc2c665550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdef553de065301bf6008c71f927ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c364d0e1293beb037041de36045be19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136cb71a4471b460c7f1b965104392a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3333213b5b50a5bc689fd4d49ee42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe17b79afcf0a01b47a26f840ef94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336db76cf57650aac254b309051972f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd190b4bea23a8d6b8f5525d34f6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a80b8489978d86727a6e490e6ea53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7587b9652b687b6738d54eb3ae0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1ea6edc754475ddc8f9bcc594c8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e96f508985c82d1214b926dbf1e46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b62c4220a37abcef9b43dcc9a424562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5aee4104f2b50f5dfbffe68dc91f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e8108d1a88eeb3effc731594801a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03fbd758b88f304c329ac2b663e028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65a3d0d4f05ea8e55bae997795cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83841984870b6646cbb4e6bcf7565f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe7f925c64cd1b544f93f3584a9e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e74dfc6a7c586f46f279aaed7a3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d517555986c3a8d40bb1ce19c8adf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0dbb77f27563747ed03f5670dc69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fa981ecf8de0cd24be88f24bdac4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256575e08e564bc25ecabb0c308a954573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c015d58769de0dc6dbc4295d252ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b26f41d2faa58a89db8bd3fa1ab7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692605bb9255047a6e3df85e541e343576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4b0217bfd3927f122db1e92dbb2d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc08fd17adfbb85ada8eead01850ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80cdac93a6f637832e474ca15765e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16ebcaceb2a49808bc9474b355831580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4defd2b36fa2e68961632683552dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ddc853c9493e0bc0bde7ac13f9dd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4eaec4fed56d68b580c4a3bdc03b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83442d91bf92a8907e5fa0bf403be9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c269a60fa386018402b0a96fa4d17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2598afb2cd069a071d58d824faa2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20f69c76b7e068108d8b43587f8e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940f1861fd4e890b71ed1614a680fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256437f180f71f6a36c163a72b69806589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5c0dd74dc8f0661de62844ccdde3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e1e9f66ec98094faea3928d2e544a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c21a0b90424dab49ea6e7696cb6df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438e199b629066b1d94c7f3a2ae0e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71515b424e6f8a8f6c962a749d3fe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935508a33a9ed009ecf8d73e697c75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de818ff34af931b0a9ff817ce2f1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55f00461cb46f608b2ff27faed77e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff315583d76176c08da75e950ae93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ded14a899555686fe378523a077ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e457368b92aef9fcb1297c87ade5924600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1214e350ba4bbbd0f0119151307ba2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b2befdac451ad849c922ea98b7be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0c529cc4de2540ed30eb1593eeec0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf8bb106a9f5f21ade31231a4bf96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce2f0b9e790018ac730549e6e8c89a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc8f13a621db9da85af000de04d908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9211578cd282c280dfb6f13b896c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0730379b08cc8ef28eaaeef6651f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8bd304a6ea0a1f1b2d2416c85d6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed4668fa2fde018b274f95fae49cdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d41fd4bec19ec8d17bb193fcd1a45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7958237bf25066859334313997680612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a743aef37ad32cd31257c0b0a616613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65816e942c636225c9f6f95e5456501614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd13fda514d1aeb25568ba90ae532a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3f3885a5ab613ca2720f22ce9b02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90189b5ad908ee0acebd45b34d2492e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201306d3b0e09ec5fbe41aefcfe860618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69924fb1c1b38470533af235c714032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f0f3210629baece17bd894c8e741620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902249270d55cc85ef7be43dfeb106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dd0dcd1dff904564ebf26a1169f2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb373da83d1e411999e2f70aa287a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ec6c7c35a6717701c13ef17f60c7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e345ee32c3080fcfade1c0d36bc3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d27dbbc60b04d65059589ae11489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034420896074acae7857e249cea38b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44217896ab20954626bd397b1a3f717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b40475ebf451f47054a48d173ec7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38724cebd4b9725515066a4db8b118630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5110181c9e68dd2afcb79cec824f7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd40d8352eafb7c68d6338a33d97a88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d35d710e627b64b78d07999d96d4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4324ec051ff7af72144dd917f1b6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dd0c48cbd2beceeb8aa426afa68c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac5cfda227df0fc65adb92d4e9714636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe3a767287038a06f40f88ab166b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8c0104ab85df4762ad4d0abe54af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862758c8b7286b16931bec2ab64f4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecdbefbf0183cb1abf149951b99f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7dee248a4bf8d5c46a15877479f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e17810b9e8608d0866b62f71ab2f24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36bf2d0bf9f753cd82bfd1403095c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf5c3d8b9997b078be5fe0e603659644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab165f0719ac7b32256044c213a5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127790fab5addd80c07a3990fc68ac2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b91bb5e283335c41e36a657ecd4c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65120945df9417b5ffe5f4f2a44579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707a9791ad4a1e019ad5e3fafc8f64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cccee1fb0802b44439975aa9d1f10b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf98504ed700b19cb4a07983b990ef0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35d2b990d5aa5f13018efc42917ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3c5bce2daf72da685443b00285d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389a4354a8e8e04bd7cd5353b18f584654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcabf8c0fb3bebebd79656898f35f25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f3a1ed307b6b76a4c72be2a5495e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510d3f46991c13316807b9f54d4649657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6043f603fbfa2125dd7040658d639658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c8f4575f5244ede6fb8adc5339da9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19712df98d5af045bcac47020f9d62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410ff955b8883c5c81c719925acc78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7affb30af649179489ae74aa85b06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188405779690a46627ab68c754ee24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b39cbca6a2dd72dbb3765fd7376771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed91aaba6d53dd338819634262d067c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd72abb05dc5ece36b88141ea42ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226f77157764c0808b96740d2c65d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f9db09789a46b8888f7102dd9550668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c117c8453b0038ece37095ec1827e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a00cec715fc0e8b633470d0138c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a383d45ffef4d7ff1f28dbff914f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058228d95608e971c0547300c1e3726672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72730cda0e3e4bb0534f8716ad2b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9300b30af69fc7eb8ad4b01d9782674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e899d3176a5579c4fd8afa886dc3ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f2155676aa7de86af70c7cb438e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc1e4d643e9fc9931e630c2ca8542677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eedec43c27d25d3832cd0ba9d82cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e8a51c0131be0413a6196963aea3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d968eae5c16966bbb3124f942feb5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c9c6d5025b1a018011d88b9a75d04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e361c7cbb82d83c00a931a160aec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b0d685c3d040526bf5aba00acf37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293942be9ebf61b0cfed15722c59de78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7bc912f54ce08c13f326b495566a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970d29dfe19f8987c54850b4e44ea6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e513211906e6ff916b494861d51ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b272efe63679a16a41fbc4942adc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c297870d2dd8de56fb939be2ccf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150b3b59acd6024a678c18042dae422690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769b835d236419278ee1b8ad35c08d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ca92926fdace393496a9f52f59a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478b28ef1f6f4a4906480f4cb74297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25383914a0d5f0f2f1a677487f6cbd97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5a4887a6f0ea8611729bbd13311b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8299b4693410e5a958d22c7d9bac62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d18da0a6a812ba99f9ecb8be476ff0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332fb6b71ffb2d9ea4ae9c69f1fab7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708476111905d4a480a4861d2c844e01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f15b55b1bc0afeb4fe6cba2876155700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6eef7aef2f3167b312672f81db98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d4143db63b389a365f0ad64964da1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d05bd19b4c1d808e12775e8fc770c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641de8edbc8007d6bdd4ced2e6c0f20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2c6f21f85ac3802225aeaea29df1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe43fded5e79514c3b4c29aa1ca6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924395babc024c134a19baf94bd72a3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e784d74aee3a765c76c5ae9be0e4f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c46255ffe47fd29385a9ae2f7114709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810cb2a25031d73ed0e45763727d930710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640ea239abb167e1ec512ba8a17200711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97733081cd6dd89a4029a7e1b771151712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25650574a5059421959c3ddf11c5e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c13954b82272869447450775dec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d21ebf1e90e8ad9b380f131de180715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e20f1c1516af151742fb5f1b953dac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383253adcda4625c92431cea3553ac69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f10def5ebc001ecb249c56859bebc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10113a95c1bdaee6803218f23a96d15d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ce790337f1c587dc3da0cb355a02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc909f3389543a5c57bc03d358c9d2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e60af1ccf2999ca452c8a7e2a8c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791b015515953e8abce5f74002e4ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21ee99233ef085e2dcb7784142bb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf628ff8b35829e4d3ccd311a36594725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b9d9bf490f299d4e26526fb9aa61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5ce2e2a0e2886d68c43788c3a47d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02204c6e7b83b8908f7437c34a9d8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec583c0bf0ec501178fa1557bd344729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004252867a07f198427856a3728bdc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b17c2f3fd9b58780ae58e9ea30306731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a4c33343bf9e9d1606e175858ca4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1db82851ad721f675651242d5507b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738d5a29e2f4a1d14abd2e8e107950734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8830b6fe635808dace6cf38b3956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031cfd07a3af6f35d70399e5058b1de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abddcbb5790b1c37394ecffdc957bb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed898f4faaff9280cb268e49497d93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55547bef57aaa357f0c224d7f195c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfb99af167afea21450ff3ed99ecd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42a09ff243bda6786b1c234639af3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d69926e1c9781bd2f0731b26f4845742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a20e99dc2abd1c10ea97463c54f67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f079f613e855075f6203bd3b917526744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3238fcb5eaa0b4ff4b382d7e92820e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4bd99eb7bde807aae9891cc93f6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d37a8b1521784bb293a3c683f4d468747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>