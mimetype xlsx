--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165183c5c4f8a809e8e4bc226bce041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ae1e1e321a0fb6554fdbae79cf462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb4d278b39d9fcc1b631631b9855f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a75c166c969e079a74de0f70f4654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b33bb4d55b9f7ba6157c291d6fa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d017d2a67e1a6d8aa459096c8dec466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802dcd008013b4f86707d9d7d8714d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1e8eefcd23b5968445b0f8e585f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6106cff20a76988e0980e8db808199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2877cdcf80258f421f76ca26af23410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ac03158a2b5d7c18507280bb922f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c553071444d2d2993080b3d62d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093fe432af77149ad91659ae66605d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d664d4b042dc594a68aec5e783d5e5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366859b599b314f459403f48311c9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdafad334bcd36c5a60d23ceb920cc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7f77d03f997b672ea158981f254f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0dcb64c05cbcfae7b0b18c88ef9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c58aa454e447e03d8835ea54211d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0d9d3f38437366fe79a20761e7e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3e0bb1bb2ea119e0a4114b3c3e8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4d3fcce320fbc44a5c482c985e9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355293342f2963d05aa275d8bbde959523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1368552ba3062351e248f3007babc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b565717dc12ae6d473d450e18f0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a583ca0da6a80038342c85dda7240026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95109dc93516a521481ad63c69e2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da57b767193e53dbaa14863f31acf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0788c0fe8f4dc485fedc5df269b01a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586e6f41709d37e153a3622e4a759430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747deca5bf365560adea0665616092d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe345dcf1d895f3715c017ee77a08732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346e6444932280823076e9783fd78633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746d07aaa7e30b057fbc825d70150d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414e3c954b3cf11eb96fd64b327453d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab522faf113bf01adba2308ef52da1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8fb03657dd4f6ffc733b9116a9c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112858797a795ee5ed943595267fa6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a56691b878970b752e9e7a8e466639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348326d5d96ac9bc9c54da2b56263f0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1acb25021083019fb06a29e8f70ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4ba5246950e6b0afa85a2b38c49e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b504d2dcec1f13e9d5884023c5a20143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d314a0bea453711145d8fc4a0ea7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d5cd8a9a0bc11e1d81e0d72badbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ec4d56c84b5d69041b63eb1f270646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420fcbc632d86c7989559d3d9210cba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912dd5c935a2d8efdebd0b6a0a1c79c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592da601f582ba7c33bdbd0e1e9bd99c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3febf3cb20a224e18b2a1427e77e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878d6bfd40cfb1022197ab374349e5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d58f0b373be6083acb45573c1aa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a5a75501d01a5ea2a537c8e8cc4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543f1734882b0040c9a414c6cedaed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141a620f57e697e94abbb9ea7e452455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92457ca5b2ca85e9643f84be2473e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc58aadbbf579a8826c010c114b00b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756dade5d827c3f0db3f81170cc2d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fa0c3e753cac0442ec3f434d18ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b662915235cb597158c09be6112960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2787fa0081f9fd21b448683668eb0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d7d291232bbe2ee0714f79e9989862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98e9476f8ed1d2cd3291e2786ec9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f0ddc86fb9491f7b208f02c1284064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467964f0e7e469192978c4e4a87bc6be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86c047f1de34a98cf520468de281066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491c6d99d6c4e7795d88db86e5c9d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb128d51fd42d3f1fe33bc5f720bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f916a9654a43ee30014a57507c2a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8aed853746b5f4313579a3458731f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6106ecdf07c7ad3b7d5b702cdcaf3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c8e580743297cbb6ff8a1c11383372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ab112e8c6cd603b799ca1380cc4d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c225f26e72a46b1446e8af97545d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117cbe2423946bdb24dcf4d203f34d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f59f787416545789e92b9283303876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d3abaf41dcf45b3ec8a681d760c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53eee06e9b64a45e4c851ea4612bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a11d05d972b37bf94a4bf21d2c34579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae221a7dcb6a5d2f269379098ee314c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4213203beb0dee49e504e3bf9794081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c19f56b688b1a253738bcd7f1ebc6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88f708b605fa146e0215fba587cb0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfba1b4a06e2eedf5d3aa0fa8fa20584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18a7ce709db292c99b9db9fb5c8ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516e07cf3853bb5a793d14e728f97c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0204af95897a4f21a1b6e0948c333187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc6287e1b8aa138a392d840b06a2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3e79478e5628b12185f246d1d2f4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ed64dd1bf025d6bf381b85bfbe2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39f9c58593f4ffac2fb7670a3ad0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22a72f05b46a9a9146f5584976cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef167114daeed3b8fae56a232bc2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff9e43d49b05e3a5148e3533dad7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a0189bc647fac24521e1d10af5a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab138866cc90dea4e94bfc735f3c9d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3a44cb99c84874112c6b22d7b0d1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262267d9eff961ad313495478243153098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371369bb9e6586a02eb87018727b351699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6491a728e6746344b6aeb5fd3bdde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6fb2d44939d6811501d4a6a868ea2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c0845f052eb1d707b316e8c72083f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb885c86c2ed659408cf9b5dec3da62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fccda9cecafd25e7e9ef74e5ae8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300bb4aaa2459a682ff86360f5a147105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642afde368d2e41947f90bbb700635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b295df3f6c1e83df0625b7fba378107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b996bb778b6117c91dcfe0821e41c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b470d698936477f28badc57653f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46bd95dcbed3047812923c6ccc26f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3970b14993a5899d6a17d5a2eb121111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86970e1acc8b193ca466fed5cf229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c11d60ca890663a18131412e7729113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d21419197333e32876fb193ac90bcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e9a01beb9d8e6f59c92459d160a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70012b6571566fb484fb721776b69fcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd45e090e21c46075db324636ec640117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015dcb1ef44badab6c90f98182d2bed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede82aa9327d1ce59779bf17a8c7b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084694a93d0143480f33a9b55c5fa110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea1f39491c0891d3c68f6c1e94892121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47be780b081c78af26d267e124b01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d61f4b6239044d51ab064dd3d1a55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643993c144e6af59dedf228e5002358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64851777774a5351347c3b36819f33e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6db3f5e610f2eb65a3aec3a3020bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef80a30065931f191ccc7e8d4ab7d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c15a5a6dcb55f7707b6223f90d24e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787a16ec437a366ab5c696e2d36350129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a2f58c44c98a0e0b5d7fb65dbc25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd75e53f63c7fcbd94dd6e0015ae56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9e8bfac77b20be3e4dc724bbc28b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ffa7072a2762ddf2ff25f29d0b55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d956b4c0b6dc42f4f8d32dfab641c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcabfdcd3e55b7d57736765b93205d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fbf70eb087bfc589a8893eb314a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeabd6a083fda72b7284a4b93236b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca22e120608c291dc61a0a1f266728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3610e7e27e8eaa537ce40aedbafdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c886e55447161902c557be73423a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe05fbe48cff8c060e0ee3dac6b0c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1605ff2ad096c7c4183167baf66e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03622f93913254af44b2011e85e344f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca5751389348114fd69bc2d14f326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d95d6eaeeb5d80a4b8dcfdf12bed8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9ab13806506912812fa891cda726c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47693a211a07219e574d1bc3dd674bf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed652cfa7d8b029db4efe825a2a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba3385a9f761641fcb5426f7676bbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c89a8b33b4ad437d3fbb444e8c1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fe1afe8864d695431cb50a1e53b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849ff82dce407885627c03cac2e099152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e22332e19cb05c1d2b680c35ea30f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f333edba3e26469977f099b1a472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e52ed818420f1ddeb4ef66d412d598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752785985f454f11dc67ebc8baf1973a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc2c071bfb79b13e2818b1fba5ba7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b136f5d949e75afd19d7d71de9219e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d3b6fe6302c6e5f2027e82cdec3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460335d14c0c55ec4ea57ea800a13d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8d19916c19ac83acffedc81288ccb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a614d66f0e4b3b25f00ad19d2affab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ddce50d5cdd7865023c6fb984b171163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd369ae204de7efc7a09e3ba32041a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def39a99ad78991837e8a1b7b606462b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcab89622d8c0341156173c5d018a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b77917fc63bc05d7addeee1adc6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f20523f89681667d2281ecb51b8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb778cd1cc9a3f0fa41c137627a7a606169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc949de0ca4159f6bd087ea119dac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8010e6a8792e93d474f74cd5c1e9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3452213ba42cc9a27d0515bfc05ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab2c1fbdcf11966c8f3bfcfe7e361c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048361ce4ef8959593bad5f6043500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325abc07015675726278aebc5dc96222175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56160c1b5d537607e0d8934097412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627e5fa1816859dc4d0d950f336e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086093955f7da04fbf25d64511e3143178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e40d8e0a64d9b63e033a6eec3cd0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e36d38fd2cd0ca61c45d79995a5020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829416b47f2839474d8595b28789e62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f493f318c880b35eab35894bd83b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db863017504a50e4abed99cd412881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8454bd4e04eaad87dc5ad866ab8d3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d11500eee743dbfed3aef4294b52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46459a115d6a910b0efabf6ab0228465186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad540cc4f8e0f6513356240397430187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182b5918db57ff687a71d440a5afeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575012d1fe6e508359cd9766c59b569189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb1204ed60827a1b55e53874b511bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1366f12b68584e3aa096054cc4a879191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de7a63cb812f0f7ee14a23504ed53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7c3b4f41d79e1bb02c9f7c948316193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119bfcc834fa7a7d8d2736df339e68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e4e7cd9352fe66cc90104b1fb21b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeff5d681d9a702dff2fc01e520c39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa0b0fa91bf6e7a055b758ca4206f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb8e3b3dc65791df55bc17e2d77b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4f41b4ffdf038182dcddcec4de05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f5b9c25c3b2b58f5715861ece11c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fcafb40fbc6867ec6bffac5f6d15f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4c478f4706b238d0a3f1e22e7257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4da5d1b489594c3b45428c3958223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea0b5dfc1912f63171c01315733ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311aa13962c4a3446773a845848a7a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bede02bfdba818f8fae4065006794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a7dc3e1e0e91418512de247b8d36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53528ed1b9b32559460cb89da4505c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62ce5261c11a6c2c0a0b9537edf29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397122b224a40056bb9432650a68775210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520719fffb031b064615643a48d46341211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9408553693c3e65c44f5a85e5af9e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6951ba6da948beb4257c817535c6de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f250dd50146c333fad9e40f3bb562b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d524482285753b1b6a3a953e62cc0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0347329f140c7d69140ee9ec8c125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68845a36a7e6186c9ff9c010b85e3575217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67aa9432c77dfa93fd8bb361264684218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a78946aa1f2d4a1af6f21722926919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c0897a41d1154fffb020450fc228220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f38f89ee9c44f81bc89f4d93d836e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e691571a2a7e20fdc447c1b619d1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7202a75b2693e17439e67180fe00a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2289c50f85d7abffe0f0339ed1dc46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1319bda5f9715258873f8cbd3a23be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a3e3772c3c47077523fd10a96c43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7421f8142badbe568ccc27fcddcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221059169dcbe5e00d6d9938377840ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15ac039d27df25ae036f6c24cc05f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd7d63b0d07423916f761db907b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50407948c035aeacaf3136044f687b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aebfca4d115e24dca78e9b46b3f5d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066ca418a092b00a901b27edc23d16b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac80be7577fd0b626a0297ebd53cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b7985c76b710345ba14bf2412ef62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6515c824c7b6ddba080221b8738cd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b930153e12a34c2bf14901b40468237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e83d0ca63828608ffbbfc54b75781238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69620003fd9f820f2f09ed538c0f613239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d9927a97fcd315c2a322e056a599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffc22c66ca4a8f07efd16c54b18251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66b39f844cc6f29d0666ec9edcc69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad82b1d85e53f451e15aa4fbda97dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa884a9900c39ca01f1224ce92a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee48b8be40b548deb59769b4efec92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9a879fe9f63c565200d3b20f8117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15137b00ba9bfe02581a1c28410cea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc69269250eae2acd2a4fffd4a785248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e284607c49d1a8bc2e983b9cf9bc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c3d8181f19a4e0cddc5f582fe123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cfef3f78ba482593abbb6828b678e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a703b0809879b67944510c9fba420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e4f5a54d1abac1b29ef5a304921a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0813c854cfcffd6d2b6e282bcc3bd92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624a6bd8fa53e342d91b027ca4a605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623237e9a5f6826f79757c9a14486c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68b0cac226ea28ee2989ed74f9fe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e55efaffe2381b6a7127a3a42494a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffcda94c3573e65b463ebf34aa582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab12cac747a45cc6d6dc5a605357c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d204eebeab9c3e6f29c2c67f8b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33a0ac44e6f0c8bbb83942cce9621262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae145792999b4885c7129739232d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b70cb89d1a958e76d5fae5c8452d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6866d1d649609703227f4ad7a6af49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e63dc37f01c4fcb90b6152a65c0ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f733484bec72238e0589375ee644b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018b6972ad96a16afc68eb16845a8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04a14e97b8d097a5f7b1d8b67a5d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e1a79d03aaad4cb810a127a4e4133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494eb0dcfc803f431a98a5fe5811b27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423f491013421f431800ab4adca6ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4fe28dfd51f3e43c07ff053e9c3db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bfd671928bddbcf3f60c852d0152274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ea957cba77030b85270fa00a410c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be614c8c573239750da76c46cdebe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c24f1a3527300aaf62df41ab098cc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a66c2c25eddcb253c3ef51b5b6b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908792ca1073c5cf5a7aebe686ceb15d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48828e152c24d712b46ec86531483ba6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025beec42d691f7b4f93e4a0b9ce323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2b04107fc9eafc354117e8948ac3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2817d38743f04b65bc284529b145d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de81bde66c07308dee2434ef3950a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103f086b76b8c9417304f1632afefa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cec28ef5fcfcbc1b19e074d7c9c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c08524c7874758a9d4c11a7e5654287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb18b3a74a8b1e39e2b7bebede3746288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583da7b099cb99bdd22ae09420a497289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e559d29d90c653ddf999523fdb044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c078da1d7994ee6394f314923f1b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3eea32ba5968e78928c8392ebaa77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223957dde45b21d4d021afa946096faa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ebcf9510cbb2e8ab7334210e0f9ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873179bfc64790638536a34700977cc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750acc21ecfdd7d2bf9828da5bfbd4f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d678bcfc0bcf7c28145817c4a297c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940f7b387c1d937fe6a8fc0b36ff36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d43c25943ad6e0ba34d906d068b60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794fd7f59ec48cbef56fe945c18d0f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d8214eeee9d671c66a7d4cbd1b13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eaeaae696f5261fec83d5153cc3fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c691fb443fa2c106af3d80b990dd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561b4a283abb5871bdfe60001677bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d7e7ddfb0883a856c84b248a761b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f7f1b4756b1e30bd0e3f0bdef123306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a08edcf283108fb0723c763b604de5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21c588f35740d47a6bc52044b7178d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb891aab169d45605446c17bae83e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5bd4481f88675171233e58e5d2ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e6970be0bcfe1846e639872a0e20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9cb5b98c4119c27ee77680de47fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d064b0e0f2c36815dccc2c6ef0a94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e387e24e0c4eedc80dda688bb0bb47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff7ce42089c7e9f8ce418e93ddeca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c415b5a8df810f995359166010c276316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d645d0366a66ab5fbd9d4ddc3543e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8018bdd9f67d33b77840d9689670318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d746117171e4836aacb3aa677f40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124ea0fd7185b57fda8f9176b1efccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e1191c390e8e230a3750b8541095321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a811f4f0ebee5838a1f82bb98aeb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2ee95ad24f8bdae269a0331fc291323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a69833a4e010ef5e94796948d0bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d35643a6e111d0f4472b2a081289325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45e5afc5bf6645658a12c73baef1ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444515e6abe4160014927a4e21acb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b36bbc7d477db31a4d939c9d04a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e8e2687de20540448f6fcb994c26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e47403f21b08822eeb805cb147632330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deb127cbf60a2f0404e003c2199830331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a150c0684cbe218995644b385659b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010fd5be951d6baf0db796614a9ef48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc7932516b625b0dc3e9a59da23fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c46c979bb7a23ef1dd7d271eb96f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8bbbf26018f280d990ee11851f53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af79f1694b572a4f446dab547e15b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ed2394bfd582ba911c8fbfe126c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23eaae599d43474a53e34a7f75e784339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286fcf9e2598fd44d551eea19c65d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100179527d04e2d2a387689a9c02e3f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ef4aa88c4d98084fdbe1abdf8599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b82d70a1957e4d9d6c7f1f6e985dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426cca064f27d252f80e0473071435344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be879bf0c9b78febb31d328d52a0d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292532f2e8874a02ce96cb39db096edc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe044c40a99cb6922f5cbf3ac3462c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce7a648dcef2453f36e373f7826bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b54f7eabbe64d2d7de04eba3ddfb8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1225807ffd21fb3224fe97517dd0e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6189dea3a30fc00d134b2d1882f892351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac632009f71c5cd459bc3da746a7e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a93bb96c1fa30f0b90bb18c90c4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a28b7e05db6c871b7eac92adb4acee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696588f6c737499accff0757aad02304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd92dc984f761d81869a68c805269ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e47d02bdea926645f6ab05384c20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633892be5c4002fe6d6a4379746f1059358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90423b26bf495fa5c2075d609c07b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77d6b511fffd2bf9ed7eecdf56716360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374792563afc4a2c492ec17c5c96ae73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd729dbc905957218ca1e2d98568211362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706647489f490a430f8fef456d85fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2f90d594c0c45577ab5e188034aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c00cf46d6d26e459b7ee33168ca2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193153ff11573cf4e415347ece2e4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626a9ca70765615842f017c4e836fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17e7a0aac504acc59d31e22734d13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a05111454fd5c13a5793b0a67bd2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbd07187b47935d2216eb53ea013d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb584d52f2292767996d42d5c2084371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53494bc595e8986552a00b66068f90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addcf68ec142b2ec3e5c4d7ebbd4a96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112c9349096f1dba2397a893e70fb9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd0ee9a108bc08dc72455b6ea19e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1697a117f3a767a98b14ceddb8e19c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13b78e6852a2d1abe80f05f4c11b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7173909f324af0f2fe16b83ebc3a858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50deb25f76176b4450708a2c6d56a53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142511072073b2edbf7b8199bbc6bcf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4953b73a2b629c0dc7f354366e71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fd0c834e41fa31d2d68cadeaf2f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7146ada0e46f96bc46cb8bbc484c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2c38da8a83189b6aa3a9e61ef355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091115be86ee120b40ef982bc2b6854385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a58378333147ba8c232709655b69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642deb2f60a4d8f2ad987fdac04e596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29f6248ae7877477f108e44cc787a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fada455af245552d58d60611d1cc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dcee29e6b90a87d18138a08a47621390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa471c229247e20c0e58f8605b2d06c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf1dce632066d566016190a64dde7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bbff6a99699242952244ab42faf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eaebee186b4dc97e5e6cf9819d9f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01395f12e205e2c55ac9bd08700442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4583c1518ab957af664ed9a43b06c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f6ea9988a3ddaab46a1e893562d54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642e7b6824bf1200f0191b4db12120398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a5ee8a8a6aa4f143e20e6a20aacf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051a99a233e31b68cef63b6c77dd1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04e04708f1c4e0e5d50a19d3ff654401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a574184716d5f89e4ae6e6c6c42e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1e52e59eaecfffcb4e19672dda8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04915edf0e8df4a2823368ef90da6fd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a85e94f2414795f2696f4af5504fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38daff2a6be6f8b9d4ea76b2b5573b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587470d65f562fa0275413fb0fcce26f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75d06c6f735a4aa7999d463dc962d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044359254a2f5afc5341ec300c5342a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f4cae63859b70d33184fc138394c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce281000dfb85f9366ec7110f7a9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4a2721de1391c4bdb6e314ed3110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c7ad5e5a7cbcd6a89e05231cda6fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059677b49470afa4b9fcad35596cc537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebda95942e556cbe5dc1683589bf2a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac627cff1e757efb36f50247d387f96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04150e47fa776ce1080402072bd2b339417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e98b0c4734537387d646bbf14513418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34de6e946aa4b35cba173738a2631419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59164fc5ca9ba0c51bc6cdb105c7f0d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa07b5b6bdf2fcd52bf37517525b8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce060abf5e222415b0ec5bcd7653bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093710489d8bb0eb6a7d0e2078b6f8cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce7eab5ecfa2351423661ff51b75c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff98b5e3a9a6914b5a41940814e3cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372f243e8787ae7e0d3e7fd9119923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c1efad2bef8745c0337138a7d8b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f33a2c9966753deb56a21022c82a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d06d3c68ad18793b93ffb8e78767429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478457769208d376c438ca8fed6851c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f9c61fa1e35d070936a9ab817322431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37b765e4f837b6d2974ae4a02cd3c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c85fc28af4246ab9691806ac2710433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ea9c7f0cc8aa23008abf3df3f82b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd88ad6f4a9d9dd678bf481cfd881435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c8ab6db69159cc19146276fda49e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c0303c8274849c0c37721258a0f02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb940be1e32d743c0501344c654f6ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044ff4afa7146cb789a9c42d3cde3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf68419ef48ca8e7af837fa83fa11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65195b8bd5f5e6ae9f2ef8571b2d09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eeefd70a860b98267a6cecb65dc2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9320b3a2a4416753f505280ffaef9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a922425d9787438ba3cf8115e57a8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3b573f64ef85e8a4850d8c464d73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e12419eebdbc093f2546a040a7f9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a1b1ea1923c9e42d2ca323634793447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738853020015647ad93f25b197d76a82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007397131aa665222fa94387d5a7763d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902860c516269adcc7b1436f1f3e70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb552bfa9fdf861fb94f1d86fcf4e29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a6d7cef330308f2347f1dd0a9d83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d4310a8707e0bdafda330ba72d39b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61458da7a32e8bf798eebf17b12a38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f99f126111c57669ded3105574237455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3f5cb152daf30d67397544340fc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d23667ad6da9a5a6146ad18be9964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b40b659cd37774ed8026a5946687458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c59445ee0df8052c0a1cddc17835459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0dcb1212e5488d18f0b456761d241460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543efaa5079660e9f9b626b0501646f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d019111d3aef77b5579be6c085842462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784e066d753bbd3a348e78f6089d60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fe92e6ce72992bdca7793fce030b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93fb0e4b81422823e0695edf4a82b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f51afb58b8f40633081322a99d1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e403f2d0cf01ab3c0613c8654001c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7067e15438f2e6546aeb8fbe208d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31220c69b44f391e0f159e9e09bd0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cc5222023bf085c3545eedb7f769470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e7300e5b7e5e14652a304ccb5d320471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acfd6789b3dc637d9e0bdc134612e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad06eaadc30f16583784735cacc50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4287a031933ced267a35dc46872e67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd377c6a0612dc427022a73f3708c86c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69f8977130c3ed2f676ed3344150b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd076d2ee4b9472e644936f02212f48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eaf6e7f7f3f6530bd612651e74afd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae17e23e79b2abe33b249e61b7199479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751aeafe5c98ca5260537839df60e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106319327bacfe262efce881707ab7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de68c3c1a44cfbf14e612d5b06a4d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce3e1c8e972cc5fc5517a169719e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f98717a7b8f6a1687317e4c5ba95d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b04975c1823a4072dbc73dac07d74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7245840e4290947c1ad601d9d3ffce0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973455e9dcd0fb3747644b5b7af735487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc681f13b9040db207960b0d2a97412488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeef116b352eebfa5811619c876dcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a667d0ed4092bc18be8388dfe913ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77b7a688507cae7bacf36ffff82b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677528944f45efb5b38a2bed252f54d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b0a5893ecb4e2247fa64af3b7268493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f99d0ef907a444f55ebc7ab52d96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99870e77ce17590cf7cdcffbb77c942e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be6fe3ff5289681cfaabd1e03fdab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879c1d464bdc141150b7eefaa56a8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca079a7ca827aab1215bbd365a35929a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecb2e267d090f6cad8ee6fb08a8753499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821b9cbe4e78ab6926ec68bfad38e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01066c5210f9de9169e6484f13a81ca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ee48dc96951455b208b5818fc9a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ebee3310db68bedd0d5e65a259d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e926433c7ecad4e533259bff777082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6974e5efd7a16c4c92a15b9eca1d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97019b86182e2ba9a02a833965fc8d82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475d4078cc36df76077ad56de902c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545075d65da0d00d621e82aeb7e0138508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e19da8491c18dc65a0160f56d3827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abfe265314cbef714978b25618453510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0b4f8337657225d2291db7291280e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ffc749cecaa4307ff6eed5801df1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e869f105b11f39da914195ed763fe8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f45ab7fc1e8783fec6e6a6a909437514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7bbe7b21ac95cb383892d21f1f859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de57dd74295600e48e0aa4c968091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb5c40ef92c769dce3e9e41622845517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef0ad69319c03a02c0d1c30f1ca3b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c1fc48607da8194107e710d7c3e34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db71950168acb9354b3737f1d39e89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65222441ddffd43f4340189eb0a05bb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69995c7b15cf55db26988fcd17c403f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bac2318f7eba6b0ea7d8000e11659523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bae6f5ed5c09e78868e76ff962a90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424335d0ff7e9586db53835f93bcc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed0463914d5f8f05b8b9b387e6dc0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286840a451d528655e00cd731ebda81d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd303859d2fe363b92633099a9e8ead528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631508f56ba15e59ed047c2a3086e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146805070691c301c3d8a70bd337975530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37460d99cb489728b0ed9f6d7e84987531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfb2be8f0d7940ed3652608d6ac62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a23d4bda9c640a1545512150b3f56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb9db8a92f84139f38bd5a276251b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918e4f808287122293d21cba372b27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc5bcbd102e020aadbe5ada47ed0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c61a944e72a88ac93b8d142d8f472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff253d4eeac065393ddc035b53ab630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5831812926d97e1bda2aba8912753539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01dd59dc35ad2b145e69555f36ee1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497a9e0ef5d973cab43b7e1956a247541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1c853225986dbca0d0e01ee5fff78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bb38910576fb0353ddb0e23f0c436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b53dfb14062bbd31dd8d8a56c4164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9048802ba23e84a64d36eae673a14fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac571f9baec4fc81352e6bdc2be1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff0d207cd71dd018614070c8fbc453547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b35b71432e48386fdbed2765d022b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af651d7b93d35d508c555b65c68f71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476f6b8dd393726e005c80ffcd664f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7081925eeb32d9b4e607732dde364b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf361b1e8efca07411b74d2be1c908d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c574544150f261b59e52772206acc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba67d361d678f5436f3f900b07335554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c286844db49d472f41cfb3a6a49a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339072bb97d0299d42e2166b18c251556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175f5b1bca2b76e889525a49b29a833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869b102b016148178b9cea79f148b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828aa5715b2a96aeb9be71dfbb5a4bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43116a229beea6eae12d49ca1e3c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd453ad0dfdc3d1a289c44a19eb03e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d05a35049d00f8ce90f3595d359c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d5cd2c014decef25d7a54276e8e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1503ee63fe20f1d7852dd5750ec29e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe5c5de2ed0224376b715410778c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a5782a11e5dbd6182e7ff584fb27d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0614e084f1ee9fff7109429b1672da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e497b99f23a1305718c7512250f27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3ef84dcb6324a7a704ff2c2383c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc248610e718809e72e675cf3b799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d3cc4fb92af56b50b52c8eee6577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc779d469b6e6c9c843861715aa08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f72d55e581ac6411f22466ef790e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cbee50bd695c2c6305e10fcddb9aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8408e1f5b9043a2f29f58dbed41336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555fbed3d6546ecb1f1a039cf22efe2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dd936ead05a7aa37f037b8e114179577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af0b8271ac9f4640b0343baa953888578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7872c628790c819fbe68619c477b14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b942835ad998a163efe9b9fb460136580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e96be1ac0aaeda5b156ce47e7fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a823d035a96ff3e3f0e53fe9798bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699fa22fc33230739c721d02e7b13af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86672a79bef9ce44969ed349600c5d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e4470f4183b9e8ef5882e3d99897585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc39a3c2d3b5ac67b5c9fff8c50007586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd695b25b28a23cf5b016bde196a66f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf115b79ad1239f4eb8111bcfa39879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fbdb0374828967b7aac4bd7c4b20e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a290bf826850a2a87cd6ab14f1774c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9452e05395b54f5b7bfb4490ac36ae6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089444763bd143801ea30441f89b41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ba5a20e552b773579f89c76adb2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900fef33f253261ae69b21f3501044e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f125b60aa8e1424b5dd72c8a14c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d38f835921db535b6234875f2f449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3bc8354d521c49c51aaaea4db97c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619baa059ebba5bf4b751e320eaacbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2291158a7bae87fda9a6dd3f13eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af9c702f3d7352ad6f6e3f8311e7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c96a371c49737428276f2c54c2a03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b990c1a3329a1d119d8d99c6b0ad0a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b1d473857c56d3823925e0dc4b30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206b646456693c24d4c461a6b7c4cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb3ef797c184050a2e97b438f19de3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d3891cd48d83100cfa579a26b2a2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0d4a66e648838c22bc80560ed7e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280fced48ba8e4eca9691398c1c8ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b00bf9c716d58546b5db5870092f2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3936ded8a5e812ecba0480e776e7b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09621f2d8c7bebbc08c88b80075ea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4613c0550ea7f4cf8d63c0095c2f6d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a293531f1235f8d66af20aa9bc7d19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b0538a4089f3ffae0a2f7a37f8ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16b058fbdeb3100f1ff7424054a7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1656aca735b32248315d41f7afdf93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25d025ef6d1c9ac07348a772d18ab8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71a802030dc7a680617fd1c37a7ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df732de06bda812d469f4608b1493a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a03b19a80b0419b0ebe592323dfbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311cf0219bf541a979689c255994b31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b10ef6f95ee93219826fe0862d34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34681cc6d70386f832226a34764b7cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2354ab4017335e437c3dcb144a230e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e922503e48e608170c030e0df3e4d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c51e7f35a1a6c71b2cf4d46f5ae9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dea36db20920544dcd09f04cc9016627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708ee5a392f94405e83489a35e32e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3bd44614bc3dece70ef763af48dce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0706c8fa4638ac388853c7de84d0d7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2fa088bf32da9684cff42fd1c184631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84c58587a3a38cc07fe4ff991fd7ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a27ef411ae1b35c859783a0b94d59f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364cacb0b6b830c8f41ee09f49205be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62fa68b9ad1954d9c4519089fd82a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b6f0d2b60fed7ece522d4e4a37cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a976ab774de4c07ffdf570f28be5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d85bdb58fffaf2e17ab56fb6294581638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e8c92b31dcde40a8af106e4f1713639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae082810861d68d7ee098da97de7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755962bb743be5e19c90d74081240d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a734bd2c2ed2624013df1b5ed3ecb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101253c8a0b23d035fd376ede67bdde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5a7ae638a4dc3b48b876c33f17450644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5880d9308357b10509f0e35daaf5be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5449e2e1ad4e31c3cf42eb0fc521fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38ba38530cf2dca5cd329c875ae3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0706b4efbe00b9a5b7084da3fbbef0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa32669f89c07f7cc50ac1b2b9434ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707672e5a9edf45fbe12c3b380c4a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb946e8b1ed6499ce7260e7e5c88be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995c1a6a8740282b0a0966675a992a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214909dae185b2f9737ff54d79827d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093739769983c082155b6939e7f466654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d88bd2ca4fe4771f7a2c79991a6ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0487322975d4d8e4d4ebfaa99e9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fb4d5021bbd13c6090e92e9f98fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb780f3bedf451d5ad49c8710753c94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc1d9f84cc47fb671588bf6e058cde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed207a5c7b3c6075bc98d39b9f9d079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603089ab19da1727866c7bc26ba2e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf2f9c26ac3d01e17df1579b4244c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6108912fcbd1411f0e6cd168bdc2fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f8e223ac319f70c60ec6e32cf25f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d257ab08d8b66e1095f7a1e34523665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b77fd9451c0c2b86ccc22c758d1dde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05677760813b5881087ed28bc4c89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dd0fc866a326a9aa92f083d2c2b19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61cbfd1a7c304888d405d72c146e2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ce0c68133845a22e738e65f1d688670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae939c49acd82409192e523c0e6c58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74dfdad43ccc1276374304358ab42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49056380a0005118a080665582e87ff7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d5a198af16e1f9204d71c0ee12bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf7204964699ee90ed59c0d5345c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c33e0e4b2df5f7e5ef9d09f86695676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352df6f783e89238c17d653def102f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a035c44a8be20fc12db3464f946ebb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8099d4e761d6742a0acd8df6154f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e511b06580e5f81c5342705d370b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1aaabe1213eb5aff4a162f498774681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294c5c61dbb071468f3307ab46ea2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d5a95cce42b3d8d01f582df90525d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50dbb16edc89162e49c10b8c656a61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba762a8d1e25733aa59635d4e05b3ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89b7b76629a4e1b00efb25c9e93181686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc963261fd0f1a0cd9773c8577a4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39565c54bcd270c627c50c206c607d50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0b557a775eddf3968c39ee5ddd14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb05aca901b7bc196aa62eb969edb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f650906daf7a57dacc3d356f1d2af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c1503abbb7637a6e0aad56af0a7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310846cde7251087e093ebe48587e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca2ffc09bed2da21ab44cb933c8bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b814afef6f35ce79608c5f81c37f3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c72824d6b0bd0e33ddb105dcfda2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180dc638a57dfd63ad410e2a15c2030697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f00ae7f06f354a3e8fdad3f393141c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f006d0226aa1258a8b8f107603f71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fbac2036704b176df58ff726b553700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b53494df80b3efa16c21afbe6080a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2969f3ab70d04830d4949eee4415702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0285dc9abff4835057907d7d31ea67f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e748e5179d34f6b9c8dea85c4cd19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e570d68c14a7153b4e344e24a156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6938ff9a2639fb20a6f27782f4a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbedab737d21e0678259fc9352c2b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4e5cebd41c100c79dd188161ee9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087eb36c2f63d19119e5597cedf3b68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9536021d8c1ef859926f404a9cb0b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89146e76aac61f4c7a6dc609c0f061d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb4758d1ecfc43aae17085ea84da39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8ee9ba5133d25f8affa2fdd51f0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493f73c3155d9d02e48ba0a52d3a8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b31e756249745e4288ce9fdcd358715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592b612f2322873eedaa6671952e87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739bb97e943fa4a60b9dacb60e24ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380c39bdc4532e1a83aeb15ffa5101718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a3350a87fe8b47c75847f0ab6b97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97aaa677460f27423293b002f89ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6e67befa0a8d0e7c827530f7b7d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ff921ea624f15ca8688bf06423db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a35bb79a9883c1fb31ce490f02be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa046a75ba95b7782f29e77d38c339a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf5f751410706c4760b53666ebbe6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cabb9c24373d1b2efd74cb9ccc0d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892dd6fff625a5689728829c5910554727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972238ba876fcb52271d68f0264efa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0efc132fa4e70913daf76af22730e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5070ef1d400c3ef3d609868dcab4d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5663e1641df13fa84efe190ee3ae3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a783a9a971be7a0d4dad93e0f413e14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d857a92b67ba502cc29c75e1551103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8317a791d47f0e8ff15d121818cf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2623703eed7465b14fee5a2fb43d560735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1b86a8bb42e204076c71bb2cb31c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3de8c2ea77d3b8507a04868523e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c584357ee3b105e3a5973ade60effd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8707958583c64af8e9d20e0b3c1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137283251658fd744805330affac055740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57cecee401265624e523e5733dce4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec883ea97cba104b2e3b100acc4fc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8ddb04f198d1fe258a162a71e16a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7e02820bc577ed01b8735d2214b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0321b515d298aed56c512e0b071b1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6359fc18cb03a4066d289a8ade2c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34d8a9b263f47d8ea3ada557bc361747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d887316c3e527e63ad5aef820e5fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d3ce910ded2016a6b22ebc62a210f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b48b97c409b8449488f69789a4c613750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d6968d7a3e225bb0990fce582a34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f3e6e9b4f4d54d0cda6fd3526432752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45ab88674d8d91ea1eccbe2a97625a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4c84cb3aad0873acf6e57d130c7e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ebdd66f0eef53c6f48a190b51caef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac895865a8c5ecca5155884bb4169e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed10ef409002b61d42d430c8e8168757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed8079e1dfccc29e7de21f231df9b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e616d08ca24d6a79e77aefe4f89e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922b349a0c8e8c0b053f1cff36fb79760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074932b86393c493bc988b3c18e88e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f904e0b57d223187a939afe56877aa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9d0638984cd2cdd036ceb208030c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82efc890cd824e953f5ec0173f55a98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0d8d67a9cf3d9699bde9ce345ef41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f76403e6953f6d613eafd935b228b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3ae48c965e77491a04eaa28e20ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882030585bbfb95954117fb9cdcfa861768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3bb644e99dcc93e8284b2f37cd59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b17a9c32988da015b0c1065253d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dda9c3a1e920b6959f4bb341c6f1c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e8e337b96ca5d5c3192c327f1ae2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c918aeddd214fb74b0c286d385c5380773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667fe1a934ebe0ab3e7e1469c2100e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4e05c67cc235d0630e0338351a29d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ba4e3125c9658f8aa62de8da0b1b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6accc4a23bc6443168c02c1eb66a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4d4da36f1cc1a99bde5e32285c99778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b402b70560f11033b3e341357b75d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa73953f1f870f058004574553e8af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d533ce017b1abfe92dc4069620278bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09748dce314429f37264fe431a91d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4fc9e03552fad80f439a2c2fbdb63783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa63187e10df54855b26e14f2702c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f1acabf3d87afc01857610a92988d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f32145e0a71e88dd59f45c0fe22f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3015270f62c54850427af3208d81e5b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5797fe3298de6b1f7ffc34e619b3f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bc985a51f36666f37122abe14dc6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9aa522b60cd53066a1b543768a13e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b43b070b00310008f7be0499407b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a23ab4e31ba89051792c09e398958792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad8438ef5b7c392f49eda688ff725793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad083af69e5abcd7b7e2eefa08179794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076b4b3e5477cd6ad134b8cdbff3fb9795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2de4eda29856e9f1bd6d795047481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3ac9f4e5fae22d17cc56615b8dde92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866df919dd6d9e435bbf258f51ea303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c705945b33c0d9b875e0083f2426584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8417b696fce38ae2cdac13aa8d20225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1000735058eccfada022eabac7986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519af9c38bf9b1f76a7352414681177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9db7c21cd1f8bb61eff04fbc59e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3a14b2aa6123c9c5f7cb540dda209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c3a6ae6e13ab7f9b4bdc3336c91c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8af7e8f9586d974385eac26426c9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931772b79774b90b21f99d781d0cc4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26f36efa811e2da9c1fe59019205e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476740bd7017b5ede6942f6d672826714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e952875c1219c04d1524971191ff415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db210cf6885fc85c09a3fec5bc1bbba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ae17428a6cd2a934930f9cd7881e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef78d3ac68df9a41eddf858f97e3d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac46aa049f586bbbc9cecbdecd15b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f34ae095384dc1438179391ba308720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b3775091ea97d713f0f1a37398b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce14557199111d036e7abfee28d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e7e88bdc59390077c425c1136c1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5e8f83f23b7567b28930a5efae0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05465179d12a0ed63f2db1e3f37eef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a214b70f6c2385778bce2b11f7e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf54bb8088ef180be3d42e520bd89c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e444432fde6b27ea0c693cc4f5c0a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043a5c34e8cb48a605c35aa434c4f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54513e37bf3a90765b466047a4680f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7511a3c99767f291bdf33fb0c50a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230375e4428fdb3a486779ef58a173b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce64e712d85d7bdfd37c9ea859896933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca188546af004c9dfe964ef4ab0937c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027f4deb96ec572efb877ed173027235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb94c6e9d3d0561db5e0ccaf67665036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f82c553f597c6058c71cb42e1a4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e640a756f0dc6583fa6d7d88984b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4e5264a5cf643021eac8aa262d0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831389b75584ff75412277af9b89bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084e1aedfb9084f0dbf90d7d65cf92b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba94c9014c2ebae37a03738168deee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05afa1b67b0aa6d950d4c651cdc6d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80355a3ee7e0378fb7aa134f6d49f3e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c81857144e0cd96c5fb8db693396945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218a33b72dda602f90b1c0f2c3d89846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b75b12ef54776886463026c308239147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84359030e437f1dee9a16b7dd05f783a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cbf3ee6ecdd05e80c4a442bacc03349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bcf4d2eaa093499f9e07e943dac2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd76cdbeb8acf3f954fdcc7284b95bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874c8860462eec3473b2b04b1c1ba9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aabbca37de788713ffe5632974ec0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121fa246622ce0fa6932c62a5140f4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b42637d3ff52facc91121c2b1dbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55650b4d8c7dac2d5f96d22dc2a3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd8a219f74a04521a7b0473b94e4c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18566ecd7cfafbb8b46368fee4ee38a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e111dc586b0027d18242e5baf23f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463f3b5529c263ae910a64f270360260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace969823d72953497001521db4cd7f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502807d621732fd0931092ca1225522262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492769fdb5b9e86a025db88ad3d48e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc57d3cac1307008726cfb3fad688f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f907065eb2c1b64feec00d222a047565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844f527dc47a11cc1fee9f361aca5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4cd0111b1a267167bf08ead03504367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06a7ba429c41248682092b5c19d1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb00777e6552b404a6893d67d6fd72369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6cd896e1bc6b459c1ad01fb9cad5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e907f52206e872ba724c033c7e31071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404f564dae9d1c04c6cf1afb8c978772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6cc5bdcfbc4e325dc421118df96e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55520f4ed9eeb70b3cc3c6f2721a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ffc6b4e1e4a2362ade147953f28675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865a8942b35709461da13cb9bcd15d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038699c5191767c39d0bc173bc575b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318bd93604d222ae47ab8fc5b3777978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97cb1807a39abe0f577a0d7e87f36e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e717c0280f8ab3c514423e62ffa7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc93e9ff1dec3401fd43d56ecf460381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a6664a03422d7432a43d955fe9ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da9f589a5e4360b9d13ae2d1746e7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7667890d8d1203ca37b891966c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c94a94ecbe2b0a642c07de488db4e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e96b21dd4a4bc2bad81acbdff70f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e24dee2fe92a1fcc24b9bfbf612b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df9a68525efb59cf8f922b3f145f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab13714c8e6205b452c5ad19a352f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f2a431d981644253b3177be95cd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cbf75d2cf5fd1ec7026da6197c19291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb13c690b96855d245d7db4eb5c0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011fd1b53ddde79ec500ea236ad3ad393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61853e4d6629c27ea5d1863af4581694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c058872c1bcf8d0ca379524e5171195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04f2a3100f519c9749a30efa3e28096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab14a3ce59053e864b8cf7acbb666e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada47590ca00a25f0e3bf1b1ab2bebe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa8ee044f4778bc661c2c1b90da4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2a6e803671aebfa8a3658a06f8c46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a14d6503737c8c9c9e5c0fad324e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c0d5d64e2f3236b48478adfc09d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556cf7227cd7a13f4a0209fa47cd13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6a1f26238d8cb298df1df29d32fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5bbd046926322ee5f29ead67c5ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacf8e7c5251d4214c79ab38297833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d100a6472dd7db420086a7f423ada4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c418f342d9d5e2ff9d4253a79ba0c59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb126a297171111ea29625ea8549a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0249040526d3e6f63c71b8cf7cfd66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf76f8e13f6f2aa3e8d0a0fd22f11c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022931a2002746571d2c1e9fd40e7c5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d9186aa402f0286faf221c9244aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62113531f3ccf21b051e210dac3e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2bd6537ef873ed7f73d3ba3b8520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ea4b133bdd61601e644677cc4acb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221400533a7472e7f5862cbbd06d7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903e683307d5b985994349ff8795f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4b4e13a546f0409c04d5209ea358119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799bf6c047f65bff76a7a7994ef977120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffae3d4ffe53fc0bf08334023bfc78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d8de907add49a5733a87ffb6eddf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac19f1e26745e49030c958636dba6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67daeb94defc8daa4f16ed7ceef1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a657de5120fd84a453ac153ce41a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c4cca83a5705e153d8375786c2d73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d175dc8dd34bace4ba22b4f9e1382e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704874ad5aaab912258e175d606c6fa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97901b2592b78d53ffaa58d817daf942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0aed8b2348ae40789d76c81a06f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37cdd06d0f6c277ec241475d1397cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1401ef9ee94d82e32688fc396e2b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9c11546e0bb1550ec5ac8ee62c1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356ee1375cae2d7dd6822d41a6e88e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74190684ddb061cd227ad97442ee008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd285d39d7cb04c5af449ed7e0f13b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f99897038c84afa0154a82e558c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41689cfd58e88434146e5c2518bf32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae79c51cedf56f1387015d4e8cd2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eaa43636987fef988d9a720a22439140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb1971ae9b7852944869f418efe021141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430442680560e3b3a31f603626cc7d7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836eaadd5c6ec44b8271f190436dd11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522c64bc5680f53052133247b4ed31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574e61e0153ca0036d066a16727b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b65d75c67fdce4277e6467e6d8b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144e5a54bd83323ec75e4a0eca2adc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c55f138384d1c4fcd1adbd4118552148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388f95de8d8b4e891089f6cc04f930149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0192c333576988e78553f6372e2a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835aaa98a978ff7504c7b0b17795dea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e038f50f1eecce5f5ea9b8e20df8f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa75d2cf88c8833b7744a0ad6e590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea54f0bb49a3402679b52ab36a15a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19792af984d5176369d84f845ee804be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7159c5d323b1d9fa6b1451430c028e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa644f5937b06c99866d641103220157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425638683b33004af11961c6a6ba8237158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a24ffea9b043bfbeab23b295e3d53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7b5d2f35855b8531401b698d687b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e84c2171d3b7b44d38b810aef96170161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a19113345bc1343afc01ba137c839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed996d0ad86fb7ff703f201b3a67e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f38806df734471d465ffe2ee6d39f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00791337e730c63d4f7e322de66e28a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d35a869ce27037a6472b6ec44085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20970d561b266038680d1c8194ded4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e68d52ca62000424a9d451f762303168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fad2bdc413f858cbee89c2e75454f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c1ece7f891c5ed562374429ac72d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525fcae86bb010f24b3ca5df76e8a33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09549a79bd9008f2591f151d152252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228ba62ab73b97a9ba3f3098156066173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9400f3c5414b309f91e49fc6a865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e90f675dd3eba99b5714280fa7403175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ac5d27e7b13c26793c35cc597a29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3987639b93034f810d4d930c1883f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93f6421ee70988f96463717d53776178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4329848e422db58f9af1c470fb8337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d1ae4173467a5b4b9794aa204c45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a620c1e1a80572b0b470150cbfbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662ab2905c3a082b76efe5b825b6ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0feab74bd5cf74dbc9964eae4d7fcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2c32ff566ed6a9f1baff2b2622d73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31368bada77e5881a3e6f609a9834185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b48a0387d32bf6f9de727ed2600e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e376d9a751c31e096d19ef7451fe7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c694d0a7c57efccf948f153c75f3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f250eaa4f8440e098f2f744bf0f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c055808a66d02c3feb17a41d5dbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaad0587f667e6cf6663564fdf1d33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f40def3bc2ba9765c7df6a162fbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0c960e36a1417146daf3c6ed2979193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df4f09d1ffb00fbee077d3185c00a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cfed4dc8fafd16315aca2379ee5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46986c3fb642166a44830ddca0ad1dc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4027c293debabba2bdbe6dbeb9635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774bd2639463ac177ad342c0f7a427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c97791898c6762729bdb25bc90db9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f023958cf38f55b787ddc51fd6ec8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8579b4ba8f5e4c345a1ef83e07f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67aacef121293a7eae9c72b373e86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d775785fd5e0d48f185de38c1c320203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583d8e6061a986ef859615a577e03f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac088c990eb20924a318ed2b6cc65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd4a7f4c2ca85161f39841069e380206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d07d10b16a685697c10f7ca40966b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574c3108916d0f95a235a91182bf25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d1fc0d9546ff8e5dd7c16f3c31e77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013599ff4ed5deaca902529a122b72f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a35a2190443ff556170bc6f796e74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1974f7603e87d6e4c3131f796d67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121a2a8820feef82eb909d82ef19cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd968e0ed73572480177f44a854bca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad5435b58aa745663e5e443f91ace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe94ecce151e22430d42637e29d4f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43d4524dc7c1ae597beaf4568d70a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85382e8ed09732d8097cc9eb897b0ccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c63afc9331f7d5d5ed651f0264299219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8af376f5f9aff9112f146a21de5059220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117941d471296a8aa2be441e20433036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795648a05f7cff88c842557112d0d49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42383e5675f0fcebc4436486709219223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463fcdefca90adc0fc532df732ec4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e532318e9cc76f9be030221b31b87f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e39fa28252a48d6f207dfebdaff032226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a13748e586d00b452a8de96c1d98b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd02c3da0ab9a5dca47cd45191c100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358748598321393a882be9b172beb17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d810e18c89932abf59956160b2edf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696eb4f16f0821f1955a9d6792b7f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a8630e68f6981ef08e08b4b0b16f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90783f6a89f059a8315ba6b85b46eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca450d3ba88503ec976232ff7c397234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a21045e93c0527e9e9466b1175aeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bb83e8f7dfc47c47e02df15b73863236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a68189d67e789a921dc384212ba49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894467c64e5112835fd9f70809b12019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088a87ed30150ca6779a9bb24949a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b61293b3ca99b88470d17cfb5454240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758765ad771b539f7ed538a48e9ca6af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155de581f90bede16d6172991860705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739beb885cd492132159d9a5c1c57b5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60371e1a936763959d27c2298ec88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8dc5582ed73f47543fb397ab40790245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b30f5b059549281aed41764373c97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a10cda742ac9d83698e3decafffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730347b317e80185bcba5c9e1d936d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8792bd869b2f907394db0de5f85e1f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd363b9da74dca46c5bc75d623682b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e42ac0b43fef99e01071546b5cbcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1377188f5ee1eae7d0b81147d488252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2d6c3f620c17109ad071418902f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c14df86e3c403c4c5fa933d8201e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca76c55451c55c117afea31cc676646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98a0d124175aa5360ae41a55e032d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4317dfd71fa9b00034326d02b367f04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1e523f501b17d19d216dfc3134ed6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ec1ddc104636754a72c29d955433259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd7c731ae8e82d60779119b8535cba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee4dc3f9252658e6681f282a941f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc536f28fb935b71d308fc95065c661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f36e0b207144dc8e1ca93235e72d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c0da7abba2c1f59588e24e546d4aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30450f1fdb8934fc39af08016e17e0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee429004ac3c7fb0fce13bf649297e0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aeb2a5171bd570f88acf5c76b7d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319d580c45a5a9ecec0e160ff829f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9d8373aaa2ca1367ff5adbdb233a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef680912794ff4fd2048408ce330092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39990f586c66f84cf0b7a7560c40e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a0ff64e2a148145d421623d831d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8980729f0a9c035b70768e181b1e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24689e48a3a4a06dddd539a01a09e6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb05211aff2708c5ab4dfccfcac937d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9de18b8dcb665ece236ed1ab938b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d791276ed34706bdfcf99c21398dfcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec2b8e16717bd4a404c7b66427a39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e1ff79f23a3ad4a1e05321b52725e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb6bb5fb4d15aad3c6f115aa8397d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d6d79fae5cc013fe177ef5bb6e5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb118418c665f4e2cbf0d906824c4c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101809ff56a24e0e9f0ad509bec92d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a329c4d33666a122af68666dcccaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa5256b077ed72fc75c7b9b7bb634285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f93ede224163e3139e81343426d77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0a7ca28468b6e6c5c77331376e99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64a6dc1ef1820b5ed5ad6e73199da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5c8753cdfd41160b7253d7657170289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9e62263df434f30b563d24349611290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f58d93f8b8f1b66bec24807e5c98c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fcada4d4ba5954efe494060623bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c00e4e464b868751c5bc00b44618293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ffb4b33854c6e9a02044c254cd48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086019d33634ff8f998c0d0fef24681a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282800d9e51cdabfc5817c94fc2d1927296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64228480754e07808b7bb0c379c822297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c81971904909200a038895dc3168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f4ac56502b4d33e68fec02f1a4aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150424c7354af851a3f39fd57f1ae1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc93e1197be0a7381d2522ae055234301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf913c37953a59eed4f55859a213bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62152d11d0369d6fb0e929fbc1c6d5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687765214c3eed47caa7a9ac5c803b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88017427276829fc1fdd9f3da7efee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966460579ca65e96728e51cc26401b05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a9deefe94bc4e685190ca743fb19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf261a0548b34102b642033aba83d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada338dfae40885ec99461354d79de6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6709f57d74088459c2aa217c82315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3a4e033277730272692e2c7f9fe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293cedef62050a90a06f106d693338312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140581da723ed0c54902df1e935c03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27afd7a6205dbcea67a568315fdcfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb8b4b3e4f01cdd7058801964261f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0338d8b7ba172750edb513be754df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6dabd5d984f92dfb2722d6d8de8b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269395859ed3dca86cbd336f921fe0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860845061e6efd2255691e09d5b0269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f47e19c8eca9ae13126b75c13dfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c274bc14d6d62d044c4f0484ad52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d542d53dc27cfac1323392ba42798f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f6eb56d9e548493cde37497726cee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb096c3b359945f940caeee95c60761a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1fd6954bd9ccae99d2647dd066c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32ac57afce126fe7282c3079c9d8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e29e46fd2fedacae9d71047223a7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6365e4a4d1fbada94c0ef340bbbeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8048fcba4049639549c076e2681dc3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451348b482509c10cb21491820cf9c9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25032dbe95083f7d3dfb30d181277331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956ab58425f1261a5e71039f6eb300332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c4aa4fc8080a0a42f0bfdab7ff4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0194b9bb827cf28db590bd8eb2404334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4d319254889a5b0b0ee2b3d87a93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e001ebd59a243dc25e5adf88e3cfc28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aece942d67b7dc92f4dc23b699f93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34426f9f2c6aafd9a4aa08696d6dd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55430b7e0e54a559e3e9d7599c0c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2806a134966bc55cad9c48762bc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d12e3789a16b41fa28dd51b27d28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aca775933434c2ac4c86dc602d945342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1d81c06d2364745515e6d1c25b76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb064560fc5cbc0fd7351e1cec72b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f9ad1a8d0eb34df437a239a0e773345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef271e8ef3f99829ed56a572fe846346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6ae6589f60d553a7f2ead52a7e06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc604bae874b381a5f1cd702ef316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a5ff28ddeccfb30bff0496b12195349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b48b49f74630bb469b1cc7d819066350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c587ffb7f86f760e223d99385c28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9886317470c7e510a2761417e2055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7686d7895f411a1f03b31cd6a938353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c200352c1fb4c67f0ce39fe1553c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ead150cd926e95fe30aac89d44d5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b68f6058c99300ad7d289679782d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e342c3b9fdc7ea1ab5c80967ffcc6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e16d918c655ae8349bf38e722a371358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b591723445ba14129f502523de0b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3d697b657b8e57831bbb10bf6eef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad1c166285dee47a6495cbaffb2f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d1601040df127876d79ab2ca435d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8116024b5db9650c12004063263904363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d92daa5391c4485de0c66d4d3852e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414390d6657f46d15295ec9b8c2365d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae7b2f7dea73755254837a6953df1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f50a4dc0683c3b460301b3bec916367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff829df1b9f824d45e18286e2611249368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f71f4fccf1c04c3aa3ff640e23c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b92bb4f804122603676ec28005e2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74427fa0dc3217fbc2b389a33aea5f5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef3172dae09e0c5ca992c7a8aef6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2e42dfaf5c1feb30893c3070551c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176fafc7d170a5f7e67f6d5d94b33a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e516439cdeab1ba29848c765d6f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63d00079afbc4d9d5395e624a0869376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410fb0b44edab562d36f1121f941e56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8f9f9199ce4e841532444ff9b244378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfc1999934c1301a3fd565f0a3b065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d6f653b11670923ef1f7850f5da1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28a4c391efbdab2e4f2737423f048c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456f04f3d5c435360f8086f10c00d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a40ba16ef5c8fbe9ef82edbf75e3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbddcfc47142eff88f67e0a815b2e94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b04d54391197f992b6e0739c3c5c41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138b96fb11f4bcedd252089108ee8ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c750498e5b88954719c94f6eea97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5179e55fdf2c71acc16dbb33b1b8320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e90e1afdaeabe7ceefbd4619073d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a738b5a4c9961b654d8bc5eb2873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b109f21f94ca39c4a628fe17964e4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da864daeb05c38aa1b36b45d773f6968392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad654d3350e18661c84f3286e91667b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe071c595d320f47dd132ebb34bbb57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9abc0fc0802f27c22ed4918a38e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fae4caa189d9fabcbdecb10eaa674396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eda5aef9ff4967346a2972a6c5010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a8d8b1d35adca841dc3dd2613eeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ea2f87ae7b21acc9b3b783347e7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac552ad7c936779e95e79e03c23f13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2791688402a89bc69f5c1508df3211f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10190f4acd6b44c651fa18540731dfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d5f5dac9de0cd74650310a7b27b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960767fefac90f6165a90c75c6e368404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bd484e429a240c0c666acb2eaf71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5eb2b8aea28a2acafc5cf8539127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a01333c03f9b31cce505a4a94f7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488ffd04ec9e32c308171e67f1ffc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a366b9c37b95c84a6f212ac467e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097703b57bcbd24734d8a1bb896587410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f85361173db2b0882b2e811d329d32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5664f92f8dfd839eaa24ea656073845412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5a294ff340bc3bd52bf0d05850dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa11fccaffc6709f36cfe52b0bb9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d83ade9146e3d54665f4a5d7068bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b15f92d55753592797b5df9a00a6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efee83ea7155a181eeb03202867ec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ae92fbed19bd8a2a115e856f43b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60928029b67fcbcdb2337d585100f5d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f67db8e740e1031c1258d51a463b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e33b4c3ac595734d8dfc094614b93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c360a5b8c50283294295c2665d16a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0b1bce60e3cc4f4a3ac5b3b73178423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66ced59900f5759e350cf9f5461762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd7c52ff3cb3d062314aca5658144b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1130f89c61461c72f6704ece42629c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be71c5829cfee02f8f6289eb9d99249427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0171d98530eb0a9011fa4357b53e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce33982681d578def18aecf4cd45f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed9b221c3cd72b87a5c0face2669c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791433de3595bbd3e4213c800705e7c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29cb9bd90bcbc82c944dc0cdad4e2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374561f9a4f511bb46f0d9e73b744d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe176e7776b6b597cfe63c1b024f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce5b0aafb38f1fb2ddffb559490af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69ce543d902e9509f1b17c05566c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f8311e71d2f6dd569755e8831098437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33377395f688e17ac94e2f0adcfff04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef957f22a9c73a0ae300b6eeaed6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d93cf063d8466e28b3d7a42fc590440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0805c5d5b1d82a6da895f60157312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733442b8555b4d5df7f5380422b0f11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0706b41ded34fe4bf51e66380b6c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd7935e6a7752a141c54df1f35ef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505f69b49ad6498b57b663d3f74924445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6e2d6fb40f49b54b3c9d7e332b554446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df731152ac0e7262eef2d3d568f3eba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1c26fab895917382181bc514e202448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce84e36e7bc20bfec28fdf368cd712449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad894b40ad6481c6fe8680f2949fad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0eee982d7783573f117d1844451f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764e1e4a45e9aa8d9eb8288dedda62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39d9358ca7699fc9d5671c96066dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1030f1b174f4469b4b940159e911b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7e05c1cf6d52511480db69bcc30a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb3f5b3b965b158528f4614c86d35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3c13a13985adaaf9a39d32cea9dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9e72edcbc2681b6d8a45763f2396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f5d7268d3d483dd3b753feb26219459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7a0aeca827e72c351ed95b6f89502460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2882fa352dd007e975fb31d25f291e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156bf531e0e04ea1ab8b42a5d0d8246462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29543d359a2e2e57ee2caf950377731f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d5192470c5505cc7a825828fbde1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac35a97e465e534b363c4c53324f11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f95c7a0c16bee40281d3c2b397d851466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b16d7a94e07a563030e789bc97b18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63d0110131dd24f2e1096bcbb36c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387104180c26aec75c480fb750c7d01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c694823b0fcd89a022d9da6859e8b1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a257d54207644eaeb1bb853102d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0423c2bc690c71ebbb866e74c785bf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c336ac22f5156eb820e04075b6ef3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd028ac1e6b6a8241d1f552f636674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16972d249db3e978ee541e6084155073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b650de4412cc1ee180524578b7e4e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc96515bd81cc51c31a1513bca13ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c049e7d4f696bf89b5bfbe6d370c73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdabec82e32924e0c1fb58a47b606b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5a191d51564772735ada1abec547f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b5accb745213b6c6bf2d649190c29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2615cdbbb62533fc2af4b446abcbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d8f837d1d908582ad3e02f002c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234bd7bda893cce92867d9ff24d29f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b82b3faed9af83be6659b7a8d4bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fdef29fb70306bba014a1f4ac2146486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549170ac72b8067d6796abb479d156487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8184f20e341d7ec736c71f4021aa95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4300c73c9d9fa434e2ce08fa954285489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25822040ec13ae215a9ac345efda22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcfede3f628b5a79afd5d760518869491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e5b03f0d0a1a71cba4c68d6d793d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883546a0de480ad909f15dbfffab8002493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e83981939b881c9e61eb12f63c580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78dd605dfcfd155506c65468618bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93558540b93db70faceebede6c86b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610cdac7fb2d5a217e48a7948eb647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aed0559c886a95e8ab72d33e5740c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41cbc6386ec00444609a58c859a88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035c3057744268892ca8f94811cb12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c812c6ac7fb3e11ffd7e2ed7467b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463865f4ea31ecd0edd28ac3b50b4f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f62621ade3ac285b9daab21d219a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f250b8d58b47289705162cd9b2c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e712c5b9e5d5527bb4002b3565383a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e9d70a8fdc9d9a3ce6c22f0195108506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b544cb7a8851dc295379702df37ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8876cbca33819bb7fb5821f2404550508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379bd1397aee872612de44083f6959509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84845c4984f7ec6fe48a8b8ae29d0e51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a17ec47c052f53a3758f42c7e3223511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2fab07f31c9f9512fbc116626ab9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14247b6121264ea893c5e82b93c17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7077bba2cfcb0fe4dc7cd78064fe6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c806cfb8ad7d012138d6fad0059028515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6385eb59de1ed335eeb223480a159516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcde921d733d3b0f7d39516ef39b3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46445788dfcbfcb36c7e44026f9183518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2eeed35907bc5f138252dd3d2ba8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ec093f30b57d9424d160de37688d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789377f7d8c4421bd1d6a6ff680552e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af2b89340a7d8de00bc319eb317d65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013aebc6c687d7a92f3942e6ff844c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c256099b776cb78cf9b2e5bea8e0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ddfa2456cde3f732050c474e7cd5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e47aeb94b69c4f0da2d40503bfce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3f8f0176cbbb8227e9d2085cb528527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffed2956f56314a74a4afabba9dc5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c41c932c33a046f110874b74a4e6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1615531e8c189cfba1e5e18a158368530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec2529d1abe4e3570d9750b99f8a4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0534d8cc0e8b9967a34ff88ad233532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79812290577f7b7235ec1995e2e87d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59fde0bf98743680a3565c6de2c15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ac72c826dbe0678c1c3224bdafee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2370bae8a4dfaf3778d0d6262a1be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bdd713828aabff4e61d405e8eb66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed16c1fe0bd727a8f1c201ca62c2768538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351132a664925c0c67e0b5025aa64f65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f6ab9dfb00ddd411edd53448f0aa5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ee2457677f37463698b0a378da36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9285826ae44cba5a3219acb3013cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28d4c054b2b78f0481286247decdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c05441ad98230f94a73ab6493236544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bdb9aeb61aa727c68a51f71c7a342545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3003cb7bb545cf7fff6e32b6d7d06d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24acd6577cd8fa3173c813f626d6456547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ce49dcc24b0fe8743af5e0542e8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb63b08cbfcd150c51441a8064607a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ec9423b87092b6e7051ae5e2854a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1171fe63bbe1ec64083562caca979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41791b716af2cf2ac686621daaf34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173b2f7767a1f76bfd38bc459a7926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4711f3d12dcfda6485c2fd83c090554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9f4a56099ccb942e262e71f9dade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34feaf3f93436911b3efdd9217c75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d949b9a3e331dc39fb1b853a7e9c81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ed9d4eee007b986cefedb0cd95e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb4f97884287ec82a265a73609a32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9727090c193abf12d370a533d2ee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3a3f90c6841667770dc04cecaeae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642409f68d019b87aa49454576e9f9d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d29165494a48626b13b22df3625ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a06ccf4a7984d64c0eeaf07a36bd5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22678cbcf5f345be570dd47012cfd436565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df6c8ebf65b69b52880c26e05bad6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820357cee9318690b758904d0ef039f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f20f05beee4a5f84b3d8a947d43e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555f4ca7515665ef643a5f76a43e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44ffb35cad865c8811888a8da48a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873a09ffdde0843e1d32855dc7f3d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45296624385b6057a29df1dcd44f08d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cebbe5329360b4d3d772686bea31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c887eb2aef37565921b6142cd8c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685b9e5f0e5caeef05dd255740906f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6b6fe7d0d3c1d4d0ffe1abf67016576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993206bff8ede5e22814a944a31da29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f63921961145fc3e0012989392b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1c0696bf0e68f7ce3c5ee8dcc32b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696db2add5ac3ba24af62201e3875bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ced2bc316621256bab7209e63b61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e373b6b2570434ef391a268e38b3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa4a1f7b81dd7058f3701c86547c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea7059bb221dca43afe1e6b0757c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946ce0edc4b801063d15f6dc03db57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68415562df4a422344257f618181b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d158886b90faa02509614c8ee239587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec4b0bceeedfa1916d3eba2527272e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54b47742dbc34142645dff03b3728589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5304c81aaeada46bd8690eb7c8c30a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e261fe14f26c4e8905c3f300df8c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6950462e8a2bf69b031b947d628ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e64ca43178faa2db6218d0d9d038593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5dde72cd154d93a829dcda44499c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7df7a5922e35825b0933c0dbd332595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7dd56c5a5242a599385212656aa01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007aeefe88be3c937901f5d232a51d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a3688c7b128421e23f7962fd182f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b623e572135ca232de4263904332599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6195072e83e017fabc29d177589cf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e020d9c4686b9a5b0606cea82981b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83caed8235ac98abc21b594f4d8f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55139936db64307e67bff7cd76b46f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a22f831018d4d094f9fcc8563ab5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe893ab3e409e61d412719814599f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d5720656043224650fedf25f10c6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dcd5ce2e4fbb9861d41afe89cefde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a545cd4cc5c312bd03eb12cfd879608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383660a62593d45afe82a1dd492c06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c408af0f26e565c92bc35c04dda66cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a190c53e86e459118c2a80d6dc0c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3465de4a51d40e381c9226bbddbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962b2135542703578cfcd6ca97cf08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d08f30992f610cca6fa5cd5c8374614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d32465c20708749f713ed52baab9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfce423daef71ab4b6b9d52d03b827616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da92d90847ef70c656f62eb7648981617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accb835f183ce3ee1b8604a79eaeb3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff044a7c7d3a41c8148c2e690a59dbd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c7a17c55b9827e276c53b9a41b39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d870061a7316515e72f5e43c4b1b2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af6ecb1e14516249af76df5be290b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba698eff9d9199acc80caba3c47e3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530a26f24e11d2ab4cb127d2167816624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcba8c89d8c6a648a1335f8122033e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51bfde33799dd1c02f55b0314977dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf457179071833502934b0b5e8205da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899da144d2da4c86c2c9eff8439a19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424964bfee2ae958d3b9ebab8eb11b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3a719ee597a39cf0eb6a10ba8d71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246b83a3b4ca984e0929820254d70f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121a06b675e35ab56009b1bee6fb9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e4d3d926d9a70205e52761c60e98b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ec75c10231e3ba813c0bd98a8165634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba41aa4c104b3081654bd51c01bdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3566a26fd2cc445e595baf961bd9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df8eb34f0bcddad362f8dac9d8321637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e7b84e005990f126923ea4a105b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0abc33fd59cf027f8f27100d6d77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda430ac393b46c71229edfb81567ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a6212a1cd1bcbbcdacd2feff9e1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e7d5d3194eff66d5e556abb02482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9638e00a2fc27d506a2af1938e4b6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac57907d87b14554dd48876160ccb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579cf6bbfb86a98c3eabdf09375e7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579bcf06c23728a2c3196e87b7855e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c296481114b9e840e953c7601f55fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457681bd675c12ee23ce68f4584059648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b15ed6919ca41c8fc128120d20786649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ffcff66ca77de976ecb85d0a60c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b88793340ec6bbc2980cd60c6740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15ca49b56c2961a00728c52f76553652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2190257b78a9bf728cb3a2b48606653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9f3ac277e611501c6e199875e09a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307ff3a465ec1830d5d0d8abce855f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abaa53308268c6599b532e7d75933e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b489a38b6e3ff4245ea18c51afe7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db06bbe14c156f51355557026a8cb78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2b571f6eaa16a9f1db03e8511397659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c2fc7ccc10b58e546eb2271b2ff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dea58df448d1152b24a34b7fb220f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72b26644a87bc45fa0605c7f1305c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e99628e67a55ebecadebb743f019663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9efd5af0017c20ae5378c6780b3274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27bf894bafc219ce1312e8e592ebe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804bf2b075f1673a0fc31043fc9d8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c85923979e49702dce4376fd00f19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99df37320b1c1c5d2c22957aea112668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177556f30656a08a5e56169981cc21b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df8a32cd3c6b5f35b37f0d59120c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a30585b35a1f320892b4c3544884671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a5248cdb07e1992581d6e152f0dc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a774fd095cd53079ebeb50d66913c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5253f2d11c6d8f9a191f5896b7184674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ad379d133b04a592399307ae78cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fbcef7a10a395c25563f691343c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f3894d71356bb529c7cd9735618c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e643333d196dc604a8a5dfbcaef03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b378a623cbe0c53470c563302395c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c10d7f71a000a7c9dc73d2efddb6b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cacf508e1f092215353717680089e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eac710966cb25782a21a76e632650c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24405b7692cae1ab53cadbdc959fea17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f413ca91f9f9146cc8ffd5246020a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e8c9680c4db340975c4dbabf1fed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f97bc4a021e96d148540492f59ed6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047391727d66c4f781ecce4c3a8acff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5448d529b66da9e48990db7009b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094adab7274ed8351faefc286795e98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c3516114c3e2c96cbe4f4098df12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4f7421577163393298f38e477de3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369ed2c5e57b055c6659166323584f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9602e407d4126b78629aaa89b7447693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb2a290c719d291272f00ad4ae5abf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd922275f9c093659e7fb374a097e94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be644b5d3158e7406d14a80450727f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa808851a41cc4ac1210e5e8728c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4271ae771b3470357b89b08e0c28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d78edd6ef112ab5398f71d1f4b81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ef273784ca2c87321da21daf19399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523089f1519e9afe49038ed603123916701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391f67412b09e23c6c5cb5f8fe90c46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d90a13e734c91a481075d7e5821fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943df7b7dfdc3f82b813b2045186591704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e17c468ed645c48ec12d13726409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8adb6d676ce0f80a16047bcf0f0a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8d02efe09de4485af3d70cf3f9fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9806794a8869d21c983b1ec607987708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70261a41c361e4d7110ba05c32a3b98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa62c29ceefdccf0035472287561496710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a4197174d8940beece1d6e02be9de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e582d4321d9facf2b0ccb8d68219a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17ff57d44f71c38a7fe805fc4c5de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e3def19107a17583b8dc5995e6249714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577af32a1f9c6de299e78cc85902f55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306cfd8c59e67e5891d4bba0598b3de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e0feee7431957197367ef560cab3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fa1c475d521137ac96a008565af4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aedfc2f9fcb1f58d4e702e5a76fe5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328aa9bff04d746de79400c4ed2069720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb79d2486e90ed922b28cb3e86132721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a71672e7298015a1821b25fb507c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a7bd1c70a68fb83cec6c784143d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726470679880a3b93e3388d3c8d1f17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899927760f8df92220e52bc1ec698772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb8a2a61b2840899deae24591d4e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10681cdfc7e14edeaf6ccd7d07ebc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1884f7d909263e55be04c1b8d11c61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae2e71a95067bcefb964ba83ca360729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4513f01ef9ea5430d428a890bb03e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46b1c2c3cb8ebc408518e17f2daf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308ea7767f73f9886ad041e2eb1df19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b500650d8619167071abef1661bbe1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916ca741db12f2d4ed9bb07763451e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068af4396f519e8d33ff81c8971475735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea054c7fb03c80d67d99ba12f288a97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa783c2c1f3bc42a882f3882ba2d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d85464988ca3b1572667f1618cc940738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1193eab8f9fe8dfa48e14cecce1384a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e05cb7992f28dd37da29cd5f2258e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f70527b73841784b0c138726a73e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c6eff9547bff3a5dadeb2416bbfba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883928574ef6f128d71da0ec6b9171a2743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>