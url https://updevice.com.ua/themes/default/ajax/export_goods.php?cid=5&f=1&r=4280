--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debdae3a65e38277e309b9fd36ac951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c497ec5d56d404644abed869c9b62d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564bcbc45d17602d1b655d3c15bbdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656042d1e36111a1c22aa6227a16c12d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64234e0ba87adb2e404153af6c5945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26688958585fa2c51caadbf60eca36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8616070a5a89aa85f6c6b0d2cd487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1389276c5a7650fd6c585e22cbca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df286261e0a95c17af870eb973cc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e661a95984820c6ff4eef8ad102d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d88b85535b886f3476afd563490e2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7977827192a84e9d859a70883d37f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd95fe13eb22c53ecb32e3aae5baa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343acd64c4bf06f5229c7c6edd272e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152f6160d3b52e5a7a2d08b10475e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904fa81755ca78369bc62f37be660c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1744bb9de8026aec24efb13a89a4c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c953abd671085e1d0b94503b5075118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d92638af1018996aee062003e0b1ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b8ba34873af5928ed1aefa872e3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1cb4648f6b0d735e416ccdd9eff3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf84f52e99be1441757cc04f8769822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99a05548bfe0c1bb19e4ec821358f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b28e826540beeb29fbdea0052bfb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87ea514bef3c71e1abba1c3701b6e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1f2e394ce4911092020a165b3b79b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e9cfb00172c519ca0d4c63653e68127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c07748fb982d15a54329d0173ac828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617855310ee9113b640ac18b256ab9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d700e0d98c626cdb1d637d2971e41e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a9d62ff4c4392b75b0559f22788131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88d6277e6f0043b454e3cfd5739dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382129107e248fc8bfae6155abfd3d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f3cbf11e80168a9055aba0aff7b6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59c95a7a9888b9981e48e28b4985735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197c105a93d64e13d34803bae80dc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669668bd7e15988de5f0d834d47eb53d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5638721a6541d6d8498b4bbcdf94d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0695b7c02092aca5dfc987be141939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade975512d4095512719cab2c45be3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7d3067cbae4f3a45d732cf90732a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf526cb00aed01b8d4e4f131b8d1de042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cba6d6c0e579724a036e4695fbae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e5adc1d44276062d71735dfbc84144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3c6710d15902884f317abd8c5b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaba7eaf3096be03e7e77686a3a0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467b56c6b2f4c967b09aaa652ba27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff544741d3043dd1233da16a00293fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5082e2f38266f67c1e2554d941bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048949dc392a199a4b8fc4f8a001ba6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bebf575748ad33dd889a2dc597f89e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f168df8ff9b38cb2ee1d02c43438952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65026d90550020849deaf8fbf18fd3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2c624790319dc3e5b6f4fab746e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f34f91a8a9cd3883b421c27cd0bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05425cee9c948f4315db32d7d80d9dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452befa5d22937dd1c5e67c0ba1d8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029666a9074931be2a32c260e4b914758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85517f8ffd2d3cf0a49114dd83de4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b21948aa38202777489bf9c61b975f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1466e8e969898d248bfe927643dc8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0f8e67eab76723da2c5a4cd6fda962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c282eff20d8cd027bc5029402b0c7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3000f987fee21881d0605bf55fae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd84a31e00ea752d644cd25f0c4e5e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bc4e6c50cc81f3f45b23ccbfaea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af393b167f72e08f4832346cf1523f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c1c73b1f80c34ad16b2baf5d2ba568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53996d1d71cbf1bf425962da3adcbf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fb1aaa66ed68f75b2998c562672970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767072e998e99c56c22cb3d4047eddd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2def3fb37352f70259020f091bf5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e01b3381968f0b5c3de73a4c7cae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195904c69a9946c4695c812244586a8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03509c8bc0d63ab205566d7a0d202e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1b704d630dde04d34b68a6cb425276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0119e73cd0d26647f931912613b19477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac28b3920e0906dbd8b7a7de00863e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020073a183693b0f26369ed3c1598b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80999f882c597995cc670fa843f9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a5eded17ac122c6c586bd47c1fffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967240118792122c0baa604cb35b3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856694ca78bc80abc16188cd663406e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd74c680982548a6976aca25072f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394889bac81fe321db23d935f792e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e28459bfdaf0acf6621dac6f86fff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c15a74752dc0957c896e9bccf586187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc4c52b6d9ae71017ef258f4098b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fdb8e82514377f09a013e0ee5df689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470fbccbe991eccc380d703bd47eb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4e4247f0e81536225bfd645f8cd5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594773394b7ae44e36f5e407e101a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04f577308b255dc488dc86679e45993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9bcbce14a5f14ca76ddddab6f501894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b9a826707a03846d4f6a63a1bdbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c21e224aba1f1241aa3d12bbc1a17396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7af48c46e8665b29ae3fd88fb4b6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f2cd3ebc9212da1f0451e95245a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fddac9f181e68a509746a781b403e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23234915855757450e36b2ee14225cc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff21a387dee47a0e6d3cb498c04e0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb78c9cce78e8e3ae321d5ea1bff61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eefc65ef986a906e8eb0fc175be1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222230b63b8160e911c052145a2c834104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c806e4d504fa85a4545f9a6439f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40092137beb196b122777d5f768f233106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d7ba1bd114f98a1007cadaf57403107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c04e7804e7258c5d1b5d3cac32372108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c5021309c0cca75eed5a1728360a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea3cf89c44d955408be207f80bcb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3725aaee328d114a292fb6b88b331111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34075cbae1c960fc4b0146b7aecd9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4a2c5e7213748baa52d4c7a2b9b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe56a12517bb0a03bf0bdaa419e36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86563560dd34de980059e88af4e4e76b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13b7471f16d96f326442fa5ff12a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db56eb1dfc27f9393b073a2da6ace7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c9d43fc0b8bea94a90d4a184373fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c90a4d1742c3de626671de750e617119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9212f5e028ee03a0a72f636c9a0e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c48966fbe79874f7b452dbe58463121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0eb66b879ec389449db98e9f7484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3939793e9174500e12b1e5a3d90ce0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2485d3867e71b56efcaf0e492645245124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6af957492363edd56bd2e7e8ad2c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210d3d092b299875354cb149911b24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cf3cf840f0794b93f4cdf2bbf1f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef01e36f6f38d2fddf99f0a6a9a7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2483b91a27ea0c1668620ec60130129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9b39009963f384d1b4d76ce8c5f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589339247a6dfc35bb4f181f9daee2b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770cba9c63e5652c20d241bdeb6bb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecba716af9cd1ea3482abf4701e2491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ce521823c11b06ecb857c4356e9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30361850dc1e395b38c45965c048a1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4fff3b7a20eba7ff5c8ba70cbc27c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff87c68edfd9dc7b3fe94c66c3677b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c269c6f96e467779f4ff4716a81f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207ae1a3b59b9f7347f42ea908ad12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed17ac416f642bd6d9c5dd3eabc4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d6683140cc8e0515a504289cef4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda08d80967ea23a4e1d5cd832d8bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5af9a89cfea73c07b582f134a3e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b30382b0490a062bd89512d68caa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff84b0e529ea6ab9e9a219a21d512ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8aee24572b99cd494781ddd9e032f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab0a45dc0f66be9addba8efb331e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac7a0b1e51ca44098ebce4d50f97e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fa8692bf7f1cbe46a32d03209fad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0118c03142659553007bff31dd02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800260a129a4a3de61795bb98c361edc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22c2b8fb993466073ce5b5ab0b043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a4133900fac8b47dd53a6c0fc087153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8d81d16aed6448d571ba9cdd7c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732e047839eec6757ec6b8585dc533155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cedec659d82a04d599c6c0651afe27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5c8cc8b459805a3e6dc8cf1856673157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b48545d9e0d3dd401e6bfb77731b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cff5a1bc5b4cddfa2658b3a2c0964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc23a1098b85de53838941c7815c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63336fe6a2ab7e46a2b12ca27c10e6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cecb8481c671df652e67142a37c4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593070bc157e8b420c8587e3165c9b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab646c3f9d2e268d4794a9fc140087b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b65dfbdc2678d1a139dd6fa92b87a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91c4e7da63509176bbdb51be62a7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2fbd9bc35cc3f674e8d189ebb5dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce724b8e69f918a07cebf2cf743d6ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad750468188934c35e9211721125c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8d5037ed4dac1cb35687f7671340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e7cbfd5b93ee5820f74ec58894f9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390bdd5b622a6db0390cf8581c27ce6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d7ca8c3f1f111245512197159df8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015fd63f0b4b0aba4521827009a5508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42627eabf85267de1555cc7319e0660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a855f834430a660f3f3391a431394d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f312cd905ea186157044884f538d8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155359414590988d24a7851d20d2573178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e141dfe3a1f19c89de6767e9fa614179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14600ae5294f9c14bd873b41bd525700180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1444984d56da86d661ad1101a63575181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507f420888b64ae93644e410e6e31a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d61889c2f1488b88fbad28e1de66d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7b2bd213d8a51dc1a108012a1ea5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e44ea3df84a23135cbe22fbda5a26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff11aad58adabf7de0fba45f56d51d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ab41fe4f82a0a3dceede9ef1309c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839db26d1d7ff4ed2d5c46ae53056e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f3421ce6e4898527395af0aed3667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6bfc85e3fb9bc3f34068e18439dfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bdecdecbcb185bf143e83388ae5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b67a0a3c276a5623fb35c0b0afe041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a4f838ef465f0272d61391b5619e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd03ef2cb4458b3ec7efe5c7cd70ad8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde447bebfe1dec1509077b92b43d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56305c4eef1aa4df951ab7dcb5e506c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a64bc9309980722987e958c7cd257197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fbffba39a2beb2f9820e76de85404198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96953f25832a597a167244a47cb8f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c33990ba648c9b72c5697df2831a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d11d05ff95f0af7ddbfb68780325c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3cad3c06e658ba7f06cf20f5fb4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9974c10d1b937de744cce73a6655aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340117f3ab77f9bf1704cb2fcc90412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18076b2f2fc58c472747f1c27ea3361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6356376497db77431fd4cea01dc3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f46142ed69985e30d0f7719e5cf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776e7706d2fda6cde17ebd7126a31c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1f2b0b770aeba093ae19f192dfdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651023cda6393fcdd9d93be8daf926da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4ce9b63081fba9c2ed74daa8544a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a06a71059dcc6809883024a243b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0eb6943564fb9bc9c605ffa1981c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506472eb4958dea410206bee47ee28a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06978aa287baf51b707617faaae2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ed194c25b080daf92690b62d03a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d96c15ca5d5285ac6b02168efde2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efedc499704c019f2cd0223e4f96ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff9035190d83df7598b42d2745e8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a94c4ac1585858ea41c7565dec55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d116ea8422e123e3d857a130d74de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ecd965424ac32fce50cb9538e393222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922a416a0885fa4fcd0154fb908b4d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5437ccf5deb5b7cf78b4059c7699d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed182b6f5233be8def167402580ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ecf7bbccc69ddca4cb24158705f6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f523da023d6b6accc1e0f08d5346f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1582854c97c38f950294b44ab548ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730527a8b5ec79efa50ba7b30d40ec52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634768765de111bb4ca08f8d906787a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8bbb9ae3ea5d13eabc8aba7f006a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c05e3f78a17b5842efea91d0126f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523d6be8df29ceb02032f4e344d6b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9847d317b86575384443c7d36db4927234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d02cacdad4f64381916e32aa9e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b058e39d3baaaaddb8acb15d8c398f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e19f9008cc63357fca1e7601fc06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e7e05eb7b2057021db8ea1df1d43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226ccde7d4d54e9bfb96f54d7bb27e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0ed215aeb0ff77c6d7238b513305240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27b1e4f4b4044e1898756ef9ce134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3388323cdfabe366c3b6cf62a3cef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5fd854ae726a6d07075a657b16cb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd9f2a86c987c476a97f5964edefb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c6c01d9f751cba0c4bddd28fe63b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea70ca48646d458e99c5ab8028e968246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf415f1984249872032aec6a0057d4a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48670d9ed2586bb1ceec4f559db8e2a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695cf21bb112f9a2348a9091f929dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e00aadebdeff260c0334041635c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f04dda438014d808f07c1316cac19d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4af1ecc0f0920bd0a2d31317a22c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5e981b0e9dac98c70a45d97e30cc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615def8ab86b17a703bd23593c6bf75c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bfccd6addb3e1e59f14f9380eb9f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23819e4a2a6b07ba0026f80f9e9c6f50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f073e91bcecf69fc872e727716650257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b715a06c2e4d72d02109199d66a7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66258065486e1854c86fdfe6c8d10dea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f313dd139b43a2c3035e73a21d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413808ac38fa644102aeb148758b2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe963ecee8737be8c89037ecaf62085262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd5a23e9177985f2dbf8528039bc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d1536024d3d459152527bf3a8682264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f7adede623dbea8e210b7db619c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95d848971afad98d4e5dbc494b4ddf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fb63cf001782229079b2d780203c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bec3a5560a6ab91b6f202d0a482d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcca76766331de2e3467549977195269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e1cdd8810efbad62f4c4d63db049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c2b9856b34b9487f500b06d9164e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a2cc3a8aadc5a2cc7cd3de6c5f71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135c888f90191c01b56119ccfbec1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df1768afd1300ffd6beb2cc366531274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac86fd5519dba3e38257e61e447c0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333fc2b3716b419a98c5811d9f0c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69295d5f136d475fb999262cf54735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc850037a604f05549526ab4d70f959278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464061133fb2b6b07dc2ecededcffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548449bdbc61a508346c69e8aaf4435f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e481ec2ab459fff16058f9e32544281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a77d477d705d160ae18a5e5d843e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db0f636023f31611319f81e6e9aa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66fc9ca949081241f7081797c0bf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b594a55c9ace2bb34cab3a316e1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558902209843a66a13a954351bd3de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daded887b5c8a6ba99617430ac4756287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040734982ac7d688a39e68ef136b7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b431d2b58431ca201b6008a65a530289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f8c4de8b526590fc521e76550d1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb9ff58118dc91fd029acf89bacf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747b2c3b1239a05f0fe23c61e945fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c351f718140731bd3e84a4861d417293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86540cb2870cbe184c8f80a1922c4a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624eb42272dc7f731773a4fe44680a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8313440b8336daa5ab4028d920f99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d1267390caeeec242a92d4b3dd1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b517bfc1fadc2957d1dbebe6827b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5db6720254d51b09c5a07eea690299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4d4c2bb2d87681bf290972ba6726300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bbe30c38f9c73e84f3bf52c6acef4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9500e9fc4133131862c3efb6fbab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfd515768cc9e837a22d6330e0b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fb74aa74a110d26b2b816c2df7990304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e611476d7b5fe0d31e6b4df213a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce28fb94963f51918bb813c1a3be8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89837cdfd27f80ab4118aadf4c8c1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4e748e1a3255a1eef5a0b8c0e503308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26045b6eeec4299ad9ce53a528e3fc8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f29e1a659c611e15acbc00b5f9ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f027fd5923893074a1f4ca1099f9e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de9b28c069753c5de00301a26007b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa5fbb2ca408f073f4f8003fa6c687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9273d58ccb7c324181a5046138e0f54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf4cd7f0aa7965510a22d62e1b2919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911cb563ec4ce457b993b5596b7e64f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d9e28031ef5bf28e1c310925a085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25904c897ff650ee6476f2102ee79c39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0b9a48a22ec77f73bb490402ab16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b40efb07a47bd1a7d94318ed2478a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7359c3b2d62541a27d5537564474a96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1d895ef7f786fba48bd81d9d71fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bfbee7b4105814606a51814b2e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ceb2c02b55160a0a3ea355b72bce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff161174aaa6c6dc3eb609cb300296325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6617599d8a80f3cf29c92b86aa3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02764bf29bc0f63622750e79ae72a9d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4a4f58318f91a2015f9cf93428e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17db1834ade9135334e419cb748f71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da20fb24dd09f7ba0bd2dba34675b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4472f134b77f980807123abff97e80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1854a6139d9639d42522889cdc5f39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a252f5560d8a92a65c004e6938825333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc9cefb402af6f9b1e8f2adb9753ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4628a3411609a01785b8a2009a72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180da14cbd9334a2394a524e8823a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ae3b4330cf874936ccf7c1bef14d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be79c3feff76f572d43eb15765e842338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9bf23c6ef10a48abf02f813ac1b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eeb3af9a0157dba0ba7d4dfc386bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b68776836f0a5185175af0876059d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003c4187ec4552b6ca85bc1e2738a1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a347372bf7bcfe6406df234227c9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e4cdac6bf4f8850be881ecfc3fb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b15aa72d821d056932a94a2e9b7997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e731447c21e242ada5c48dcccc6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0394de12bf9b373c99acc14e76a44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b542e50958c1b32bcf362582c7c32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428cf41ca3aeb7193b680b76ed0117b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b73114bed8615d2d825c97c6ff4bd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7680570201f3aa4cb3b2ea44cc65ac7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff29802707691a8f9502cc7d6e122352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0be1cceca4d5ff1cdd4eb3b52b5da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49f45e5e3633e324f8d3f7ec3c92a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a8eed75823618daa6557d7eb9294355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fc44ccf17c48897ff9e50cc2868c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275eda6c270e93a40b2dff90e5a219d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edba8f9909fbd531bd095689d996547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f4ee568e790bef1f4333aa5920079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f0df4f71bf1f21993ca1fd2d6d79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccc1b658c3e89d073f4a206daffc61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc30862818cf7d9e7249b57662b6c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ca69d361eb065f289d7f85501978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f4ec2723d8b5aa2683ef289a990d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57544e43e921f578e48ef6ac04b48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fadfee59098c486b10b836302ade3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482df7b426952cc2f9a85250d4976e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841928b585816f8f165fed5cf50fc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f703f903176a05d2c0825e39ee649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d30c74ab9d160bbc65bfc477ae5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389dd9d9e163249c2332ac7282402b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53142049aa68ece0faf74f9e12ff61cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ddee5a56ccd5df651a7ccf065a6e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3d02814c8028ab2cd22503f2b3d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7549eaa8d7fce61d7f577b6cedb23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a255e88d52781b384450a983c88c4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a804fcac7332be6c7e5db3e0abbcc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d52790d12479147f2461b994f54ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542287c5d744ce9ef75a0c8e2ec9cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292dad3bb6a876f97334ca2067e4960380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c702a17bcfd7f78cb124dc2bd8451381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d67ba14cff1448964f259b740c9f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749760351634bd690dec8bb18cfc39e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780d67271c8a59aebc99eb7543fcdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345d486609ce7df66fb99081f42490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783da530ac46d77bc87b0f7e0a2fc34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8eaccf09bc93941b3ea4391807017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44b85adf2b907c2573d0c940fcf37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad71eeef55aae1df0bd5cb92ea08e06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c4d29a3f106b9a1f20fc09e38e784390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51043c845606354c0c8c11bb5d0d2c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408018984846fb1059364db2983b3b25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9490a85b8f6dfc1fa8b8b1bba73ddbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd602b55a70c6af441bc94fb52d822c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5a41e72de07c81f455ae81007775395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e2275a02ba2758084bed5b49aa52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a6f1d5e7d51c28a8e0d9088ed3e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c68e51e4ce97694e44abe3f1cfc1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42608a5388ed563938f29155b33c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577cec0513dc6ee89a6450f84941dda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13477555bbbadefe4f29f72b03305401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672819f7f9c240afd31e4e6e62abde70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88feefc41dbb937db30562a27b3f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492d130b8f40e35d36c3b15a94a2c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc541be6086b6a77472e939e61e7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303e137bf4b6a066fff5c4a39f3ad6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca5e15212b0d29151d8d327a3af2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff5b995eb335e4183426c870bf12e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69cb44c4b32d87c8bec6cf52d46cc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585baf41a94c28d1e73db143314aff05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe93a81783707a963ff4886c700af5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecfae01299a37389c75b457d08a7f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5754b79038d39ad4634e9654845ff9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d5f7cea22414e6253fd22b37543c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88ba7f1e9d83932ce98aa8cb95d75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb336957260b41a62179394e3a76ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2306f20f049b73498ade6cc99b302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b47a1dc7063673ba34b2d58406ba5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba07d8d22d369fbd00c922771f395419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536bd2e5d7220de4f4cea99de623708420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881311fbb9cb574cf16c5b288cf2ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16881a9e0118b1adb380c8167a941422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2994974e79abc3de32662f044329c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4f83aa62e9e7bd93ca0fcf9aa15f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d076967c4edc4020d197d63d0e1bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069afc1a4cea43140249522a6765b385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588322b60b262f05698df8a93f4d3a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736796629a45a887fe832d7334721ca2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a9f5736510f28acf93beb03b35a25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c69e556123357b186e7e7e69de89f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2512338fee23f75e4eff06a468e920431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc5d7a33796972a56a49b0cbea1fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f985e17755b94d348866f81bc6ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a3f1bfc236c19f558606155a0d69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d6a24672103c82921b106244260b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3ff75b1024d8ae75e162c49ebe8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73595c0f9e72cf321b7a62b7d3d44d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04e141acc8a41772e397425f1b4957438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73756d1ef63a6aae845a1a9365f28d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712725e693203ee990a975e5d8165db3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1393e19359302f485138bccdd717d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b9792cf33d9d2a195bdaa5827bb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebf7c5b76bb7e171fe84443ecc3ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14699bae6fc42e0ba6507f8854a2706444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0dcf473f9b1e677ad0701b3f803b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b995bb566e21fba3ea3a4c1355860c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb61ff7d41d29dbbdaf61affe4ce91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718246aa79fd8ebfb34f0f005a52c46e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb009dc8225194121b550a9cddd07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963665b4274e35e77a750377952c50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a08d61fe7372023d743a114afcead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40821f4c5d67cecf6dbe61af40b39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed292413addcb4c441aacc83c4c541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae826c88a45205364b9b396eb4d2be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227664f2ccfcb411810a8a24de17a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e9e6a80b0ef84affd0a57afa1cc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca1b8c36ae8161d0d9f6a418b02e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9c0fd82bf68dc1fe0ad5baae6e07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65cb7b8d13610c15eefb958e6883f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba60219527091d7be49c9a6a3c8f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09322278ea4b673baf6a254ae7d951461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe55996ae2879fc431a5e40d719c42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75515ee325d45f49713af1e50d848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d13bcc45f9da825cdd277a25f0fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc050f6abd5643d8bdda014093cc7d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e33218bb12edbc0d0008c56f0c42c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aded83ee4e5a62251424ab5b4e008467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978103c12eacb6289091e625275182c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b68800a57c8ae394581fa565ba6a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef95ceb440397c2411008fc25d25b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4760b361cae811ce3f146be424ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feed40cb7ad8c3d443822f74e0f782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9746115ab45ab9e69ceeb036b68f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898a97b5d4d7f48f097e14e697f78b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1a72345d1cb71532f227b88f4e897475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186b9c1dd647174687d7b246d1be93b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da9c1e1b84c8c154b7e3bece70ad8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c1196accc6ed2ca82cf7bbe0ea8fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43069b03eae28ce83220bf96e975455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2798d091c84e458b731c6c63da3c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb040eafc4f29d7687c8506680f623d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc51249fd0a6af555125cfbe1943f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56cf2a81098644b918ec7f023782f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b139095bc663a26d8e799f6b01a9126484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66a0f7eda88e591deb6ff5a8be198485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242cf0ac9280d7cc47421fccb8df06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35423415e4de5f6edce6500aa251a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f8f434206531eb5caeb212ba46282488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c52210c29552463a0dff62da036af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f0f414a1f6a5e609eba270b38a42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638815c5a17d7602643249f51fd957a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36043cb0523de200405e53c6530e6e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787bbba9ff0c192ca449e6d7b0c1c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563265203c6613ae18ee1d8b22163e9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45e4b6653732aee1f05b49d0709b35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3003d45a2bfa5ae49dc6bad1cfd6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa65f7550869d296a640527f3e630497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8726a4be34513ec81f1502537a2b81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281505ea9aeec75dde35fb18f8790958499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc6a844933cb630e0731731fb538c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacbb38caf4579c159f47be83b12bcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc480cfb9fcbe73c682396d1db2fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2473f09d0e306e3998b6846c4a0441d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91160a19066fca93585dafb1be7584504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977412589f6e38f1458f3e63ee2e21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf0231b2cb90d11fc4dfe3bedd4a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7076556253a3564b5e5d40a187b9de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458c9eb5051b31d77dcc647306d003508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc944401918fd46c4a72fabf37949ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46e896538d886ac39d9b32667caf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd193400f1396a961ca4424029a065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc3a772e04a58ab2ba1be5eca4df5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3338eccfa66cc420e4e49b2ebaa056513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e61aa7f28eda6837d24d8f06c7509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bcc31f5d457a6bff4b714d4641c7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e2e33861213f92b10a7929bb584fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae096871ae1c62f814c67aa7c27c508517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35952c24bfd1f36ad9e21b10826e32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36ab47e52e9815e4891ac99220a73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1766041dc9e173bc459a1da70841520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9740496180725dcf7398ab319a4a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad1eb2e39cb8229b608871261eb4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf880b3d3dc248b8bf74bffb13fe448523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff34de947db1e4f771f57af01e8a07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3082117b4449bbabcb269e5d94a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93094c72768e1710f7e698c2b9e4de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c6351b907639bf2fea4a4d024ca3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e3cc364c4cf465f55e3871fbfb41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cea9cb6d26c8020bee714ec48dc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920da222011daaf6dd1a4d748b10c3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8e64a5db014d6cb3c39d87596a98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14870bc0a64e01608f009a0a56431532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc102c4caffd4b1da258e1a95b742a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d24581fc4f9021a62bcc61238b10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46525cf131e979bc1bda24bd04b9a7d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e916456d0117f17e26592368781a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e80d20d654db2379f7c9b97caa8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2c2c017dfbe93c438b7e3e429d01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165b5b54ef7ad6b118be82f9a0153b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2e9885367f1e75b9dc95f181b0078540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14bee125b564b926ab65b7ed6c7cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f961cf159e0b3174e6ed65d5bd07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a368eab6d9fffaf09e8ae9e81e9d715543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c330b424f071fcc65dc1d54ffedf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a69119cdbf5ea940b459e424f1c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91825c240e63174d4e297bf59f900f21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de97b439ea04e3ed64a88355dcb8b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7058c9d4a7580bf42be25ecd8003b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d55ecc6e2a6dbb71c82785c534304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca7c953f3ef6e9e9add752f92d87a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a65dc82e6a80a60662a23e48622100551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81c1a279a6483f57faaf7d9baf76d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ab9949b5bf5f6e468449dd29bf266553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30b4af21c2b1fecf475fe741cca67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30928fca25e77741c073e8831ee54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc8e8a8d0ea121f9cd6df78ee192b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d36239b0bba49ddbd6a5b0d2e0bb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b2e7a315f301925f19efcaf6f0e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02f4154fdf6e17ed2b3c57e9ee1c05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8cbc086397ee13138941908dcf3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814eac725361b485c47e13580ea8db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319362d29a09dd295c7b6b0b77fea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9f9f458bf742cba0fbcec79ef304c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2bba3646fec6f1ae981ff4d1f649564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0875a807ba786613d55991382c1ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396cae20b2c89116abadc23370e9263566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65de4619dc3a30545071ff8df3a103567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56bad8551136ff4821082fee07e29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551de4836c3e08618a8c95705ad412f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced01ed938b849df0aa0978e668343c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3ad291a158805e21ef4a4f4be384571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b73eb31b52791c45f97b92c39ff6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3132dc8f2477f39b746c54ab2a47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02883f05840c763c03324dff9056c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf5d9fe8d833cef1138f2eaeb9b66c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8326ed433fd449bbd96c74a01079d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef172385a5fd48edd8c78ad3a67039b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d598bc9ce9edee04be9653c9c7ef13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab02d09e9ad5211ef10ac889cbb36e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06265793e203d381a26c948bc6ca79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a0ca976a76c3914d1dbadb06b488581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd79d549b3d823a5d56bdc91a4f27e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923e494a86246f6f6c0c9710d7a5f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d68ec49b22793cc50735fcc25c31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1aefb95b049a76d0f3a519747549585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67e504f6e3d6c42dc6307a295cfa0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b222e96b0b5e6e52b13755a138b547587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913561db47a8b06ffba7ae19ca20c7ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e0a29faf347503660d79dca1f402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca79b92b1cd263096b2968c8939945f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7cd0c6dfe9f8f0e1d3f2cc5c333c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d3e6562ab10c32096e9ce9eddd0fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49681201f9ea04334a4b5939fc5def09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1c1eb1fb8ba013ec24f8c29e68f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93a03016cdd1b35a4309744ea8906595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef893d5f095f1f81c8d6581b1517cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f8c1cbf4f1b8dcf89ae3c4e15a7c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688176997a5ee48d6341be31f80a14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340b2f4fba83c870d37b53bc71d7ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d3260c1b33e0a20127b76787174e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677456a0e703d7cab975bc57cd3330b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394371e0ad642ed94a439823745b830c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd2b837e35288339f6fc8ba3854bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307530048aeb1660252bf448039ccc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050643ad40f1ffe810e88322c5f8b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2bfdf2c325680e69a32315c619b02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3106ab17149d7ba2dc2eb6137f0db0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cec8f5a4a9002dbbba0cae37a9ff8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb44645a04d30cda78ccf6655774e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567361747973183cb9c80552aafee285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ac6cb4ae6c175a68a3c34e0765bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b97ccea58167604714947e87cc0b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30de9c9b59b7c0bb2889692f049a17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc6a175269a8c202a7416a3a44244614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a0cc392ce668908261eee8fcdec6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d014db946cd303e3cb030e3cb06c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aee758777eb09870565b0f30a7db2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e659b2353adcf664c513866d9ad53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7fdb6d4eff1cae9a73932fbf2fca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30483347ed34799ae3d648504b108f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff97ae49843275f140c1bc34949f67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c485c1345ddceb2997c807b7196dea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc2bc144c1b726ae87cf46c1842336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc7bd2734223068904d5b131ea30e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05674016327f6ff9ed134061f512c3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d588d8131eb1784efab757a26f95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c67b205e7b1550007e2445a1359d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c719ae460ff4a7535ecab9402359628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362b1fd970e6a7236d8d978bd27266629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d7360c4a324731d1d805e94b6f5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a05c0e21e6c776aef89ad3d86835631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4e11d78c888cdf82f5bc64bada30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa348eac26eee623d5e1874edf41092633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98421b53bfadaab1009bedec9f0c0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9fd321164d9012c4eb1ae38f93c09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c03cbd9c690da384e73ec40f9fd82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d16115383980bddae212307b17386637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f9e2dbf7f2007940715a38d550ee0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943690ef5ac9a840cfd62e0b2e4890639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b96409191468df69d0cbf3f42e05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea0ceefab9ff15aa746549cc168d3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cff2048c9ebe43e7dec52e498f49d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a4721da053d52fc002bbcbea110e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c412745f798ee0a3377db713af568644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa9024d2d17cb7f7079471255606c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661cf58c5409c9d9df5e5ea8e8edb52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425702f36bbb78baebf07baf472e4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132058f9047be48be516e9786f2b94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193b7c049fcafcbb66e369275a5ec6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f5a882001e1190f1cedc9fc2b8d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c17a9fd03e3fcf6dc38ced90670756651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760f1f6523762b064c2eead18dbf7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d137a83dada6d0c12b5ff32a710fe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e672decdbd15e43359c95ece83b3cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2c4389d6ebef7f3c3935b6fa6f73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32bc55b979a4e4ba03cab834fb2ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af4344a45d4663308331c03df8804657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e57e4088724b17cf369ae3ad1a24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ece4e7aacb1214364b5c60c41fb9e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad204783ac4e786156277acdeecb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b458cde564bd5a07c9eb9e2f950ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ca2cdd329913011edf0f6ae79703662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b9f6a5ed117130cb7ab328470084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c424dcdb3b8950dfde1f19bfd5fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd46d74e4dda711045075203a9fb4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c60ab2e43ad2d349f64a272b4b21d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ee1310873611d5c9cf04827434f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30d36bebcf3b06dd63896a3d602ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0736c0c346ba3791c545d488cecf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5983f476889fa4fd4e7d44f7b0c08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282078ef1a5117558ce8f3ba7414554671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad648f6d61d21a94377040e81f2fd0a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de684824b77ef920f5cfa5882afb301673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9993c7dea2f29cbf09b2b39d6702674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d1d4fd1884bd8e064ed70e0191a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad7d5b5f879cf9b2309de03ff81a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de325597a198003964e2d8640be256677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb7be04cbeb2fd792814d5ae5e57ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea707b1bc5dd50a6a6135650b1f439679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac0f899d9d6677feba6d6e6e2c9dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff59d722314db86a1f1ed4b55c997681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8a36d30ad447d22c09c79dfa3df7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a2a01947e715b12995d3b5bec697683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1053584c240072fa00d68b36824ea9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb24d9290d6b1da59adfbf18d8a917685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628959fdc67516771067c832d62ad8e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca0886fba725696949783de9eda2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115939f05819a3556df50eeced51f69d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500cf5492399c0d0bd8ba72477eeb0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd0cfa75d367476469d04fd7c1080690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde704b8dcecb168341358b608924b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106f2b7f60939e9d80e6ab077dbdfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbe02abaf8f807422d6ae71d5a963693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495bcb6a8fdf06380a50ce7c558b3be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab1213ddf902c2a45856e06ebf64de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174356f32809a2540a56530f6ff28fe6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd675a933d8db5c3bc7cf57cfe011f1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc10554dcf6a5d432c8e9880489ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e248f913a70644dcc71e33f66b3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3076a67b5c4a1b1096367f6a533eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d313523f92a1d71375bebeb533ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee443202d327fa4fbf7793b62ad80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb211a02c06c37e283f92ca1c23879a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d37ce7390c6bde7de33235c63e04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ab3acb889865c7ab01301fd5af37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eacc2a508eb4726e5253c8ebe7be7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49161f45434d2f3518bb8ee2413ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329989b217af891cb8a661178bbd5f19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce182e862a4f39511ab19f96c7520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7bcc6cf23ada1308bda8ea51f88b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701beb7f6a11db61f5efdeca9a4545a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd973b90532dda32c79be7a7bdcdc22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d6f2d86ec3acf4c5e6f5dfcf8f77c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e198afdbe7c9687fd6ca87d06ae10ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b844a72a463f137aae51e597d18c10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c14336c20edde63c53c3e4193e9bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbdfd783ecac81113d1073b72ce4cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6e4eb766d1b03aeb5b87de246662718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2d3dfc1c412a53cddd0698796b24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10719013c33391306c6cce8b994ef440720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f4d978934ab1407b7304d483b127f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ec9940f0696b3671e5fabc6a1a2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7705d5875bf141b2680c27672a0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092796511da18c24603646d701053213724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5431e833b39d9516d108cecc1096e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188c69794caf7ab2a655626341414a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6e6d661612d26d3093423fd531d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a072970034e4b4f872ac2d2c3fb4c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b10fc79ae638054b9f040b435af14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99af8f903d1efa1ba983091972135f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745951ecfaf88c01b76c700cff5f15c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c387a742448b77a6e1789758aa8dd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c06f11f73c18c3fdda9b43c053d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c992779172fcc8ab10a2efafa21dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becc3e2c51b763209dee3a19cd1aa50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff54fd03164278ef69a2017c4ede4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32865f67abaa131b847a1b05991603737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53724d10ed70a601e3a0987158e5171738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c5e8245fb2851c2d03748d3b00f65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d57a124903102fb966eb5fd8f169740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220d7e4b8089e763b2a2a2f61bf9d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791156844632532cb0646b548a23548a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae18a1004d5de24a3538af4274b0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5803cb7a217e36b113a9722c26d18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee8677a18a9f64f898b8abc3f3f06e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5fe4d4c97617e8be7d8bac17a1a3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e955063239630e5f6b78931e8109b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366b3c4f38306d0f081bbf0744526b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45eeaabd62be66580a777792a27f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb3d1b8fa377ed34c7f9ecd91dd9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6dd15a867fe2970d31342c266d149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d949b6176386d68dea5ec6f151fe61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387a83a839161d40a1a32cbe42dd6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375d55d9f65c6f71f1d522b36f01f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca640d1e27006193921c9e6e23eb7c23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c8d63d0bef0046044c1a1e2af5b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c43ff723e4247cf099e7f48c83f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759046a2791a140160ab773e811c5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354371bd5cf337347704f8b93ffc510759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b18596c6613c484bfcd228572286760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50a3762ca14f5f75db53c59075ecd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e7f6ed21251f2c86f5cf3448fb0b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7980f9e50fb714a8547fad8e620a67763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317912a534815ce6805d95cb02b36e84764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e049aaad41c188bef441386b68426765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d6f9515100a0e5c6b433cc168d7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c59d93f76a72f476f79f289551678767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82775cf2bb56d5fdb932f2bd24e2dba0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f739bacb985bdf7ed255960bdf176769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354110d6813569a54bd25f9626aee768770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ffd3151219bc000b9fffb3ebf405771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1b73ca1258583243dddd6dc9936ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ebfee670288f1f41965bd40d9301773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841f325b96780c30d27a9ed99d252a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889cf789229bbc146d4de96228b5a2c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b894bf728340dc24f0277575567adc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59a99066e4314c26657bcd02b1feb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9087674ab7e06fdd9d6e39f97c221778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aeff2f955a4e9f687608ed893909f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c3f9390da38bfca6eea1bbf841a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed0a80158aac5e62d0774e81f91a49781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ec60db4c5d626eddb156d741e331782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02765df9906dfa7e0b5d750fffde81783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038e2ce5c5fc1014bf06293a94adfd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda97b7e6e52858bf7b80b3d9050e2f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c689838f9d053e5089336cd5a8690786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d28320bd98cdb17ef92691b8c9c382787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ae8464d65b4bee1f361b3eed3de0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9b854e055a3e56d614d7b54a9d63789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7311ec8e42bbfdb6936f40c5276dd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c5191f0c507450d9f82121b54aad2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7a30db84be4e4dac2525a009e6d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349a2029043f1192e8843b4b96361e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0bbc3633d2854c5f8442d5a759465794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8a067025e6a3a3f4b6bc4a243dd6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38050e5eb8d14c13a76465ba95ee06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6771630df11ce6d1a4112b81ade08797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62270a100c83a7e0e9bd8f572f66c38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280b217e275199b06d369c2d38901f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c99b5ed8c9fb964cae4571d3b93ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a637ff7a7d129460c26fa266e84556801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b105014cbf4d228eb20eb88c6b1ce5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e40de85c25fda4f8052bfef6de5c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1121558b5e70ce84b6c4fe8d265546804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7e096df147b6993af65383a364cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962aa31850042f41d90da46c5ae469806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0d95957f846364a62c927c90fa71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dee4df98de8a9c39f1154a1d90ae4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b42dfdfe593f46ca15b9d7ce157b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2360525f8ce1abaa16480defadf10a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd15210793d7a6db5691cc3e64a4a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd74d93e2b77b332eef676ebfad18a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9398a7f88da55deeaeb8fc8b61ba813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fc411a486e1de4ed35ffd0f4a0920814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e662c40307163f2a828847eb0a4042815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d7821cef7b221db3256e33d8357d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40139dd8f3513e0fc94f7e4be373e149817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9fbaae6b182d644a4987ddca0b8dd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c4a20207643dd4b7055108e05ee5819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab447248089c6e02b0819b4672c29e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de7249e420e98fe055fa6004860872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c540578a683965afae32885d3011a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb2e5159ad2116b629bcd35d87e82c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa64fb0045e632d38e1a55779a9dc0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bdda4b74a52b6beaa21350f94921f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371cc75c6d7da3584353c7abd55fc127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f5b3a3996c5d73099c655c22ed68a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f5bfc3737786fe0d3c3b3995316ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870ac13b3cd4d6b568c6db09d5c3ee310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbaf25a69fbcbb502c3d95bf2535f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba50b464d1ae96e479a89baf16b31912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d12dfbd99b971a98ddeb9765ced8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf10668f32b34ededfe027695074fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc0d18c7a42ff968fc18c3486511915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f40307643138a925abf079bacad816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0259b54d293e8af9fca00052fdb5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357277ec661c202ffdd92b8b2912d9fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc1229b8a01f0f18fabbe21f1f8f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba40415d792b38ec974384a4df76220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdff799b6a8b9a1bedd0399fe5d68321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d688353032a0c27114c513b09b57b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae0753e07a0cb19481d83db106fa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035bcbe38350f5fbf9b52966810647524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5336b07d6326b99b277e4e762bb41e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9854fb3dbc4eb64d6a63008d880926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76c1231f3112a008dd3d6ffbd9d9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ccb0c21bcbda89a6e766afecba3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138167e8019475a399d2d3bc37b4a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b476daee92ab1869e62d04577e8a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f41866330181fd0303b2549b5a5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630677a80dd0a459cc58d28cfb3b153932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e5c5303fa572473a8a098ca86f9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5675bc13f7ea531596077fc76107534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839458ce5f259d6b58ddc7edc5c702135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602993f7ea288b3e7c51991d7a156e1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a25824faf5a72a7ef1257dd4b67d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f811ceeb01fdd85790f763b6b9d0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57207ce25e70ac102f3753184b64f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101947b13b1d7c3c6fe8e48767e50440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c83345bccbe975db357294d0be643841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f2cc2bbec327a13bf930d5893d5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb6fb9e2209d6cb126f75463a64a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83779a54cd6b74767a158cf88f6ca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41a88ef8b542fe5ca841b3fcc68d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d10fe11062a7039ba19ffa039a0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfc60489744266324ab527f6e915c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5ed43c866a43afaa36a8a43e16e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147f0b91fae122d91b45474e2c3f4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df85153470a9e87e05da18c788f23a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d7edb90ce0ab26da111c31b2689a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840ae16846ffeb5385ce51d32b0a3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f9bbbaef10d89760dc50d0b79d4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9a2bdd3969cbb4dd3f3c4491718f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7b797734449c83df2c211a93f9ddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92214749258d572c2173b7aabc0910b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5e46b93200d6f0cb86fd66234c8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3644d23a21133df84f3104d95b17e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2cceac61b5c0eb71718becab0f9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec21644947a8b57b0613067cebd0b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260a01c91600fbaa4e970eb3f35f4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608d82b62b5d98b15316941f463e1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f578df82250e996a6015e63518393a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3be9cd710e7d22a269d41c90e53464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2edeee644e9218bafd6820e05251b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f7432038694184f18992fac63fe3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78869109ef6f7ddd2aa4aa6d787b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5afe08292b534e4a230192d8dba36168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af43a3d773f91b57e3bfde38712fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85601c338fd16f3a46beaef54383ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed474d83a87785d819502bd9adde9fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9ec29dba0534af938e26a13d114b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4556faa407b0751aec614e155c1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3256ec700f7baf1e4a6da5c514da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b8f095d798d64192e6ded6d4e64075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7284065d70516e8530404727d0cbae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714befe1cf31a19c8c1b0bfa75cdae177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98693e560d27933dddcd1f2dc685a9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d553a7bb1457ab712160223c3190a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff689718c441dd538eb13392a7e493080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e68fe2ae4f7665b2abc5f7f216f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317e6840bd88debbca2563ae7d32ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572fc38f39d1e7935e353d426ba24083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cc7331f8fdf43e3e1a64ec24153c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae98475e18a7b7f48e86c9e1c8ae985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088f63f1e5f03967b257f31da3742386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a8734e1763ab7b9088562cf4613687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b58331869c78f582fce4f3595be788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aecde926191413d1184116f9fd8ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065ea472a67cfefe2d33c15c43f07290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0b80cede858a3f30dbc8738f977391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b9958311c4ab6c6e901307126c4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ebfe2b5fca5f8fba5768c075b76d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764978d3da7f6fcb060ee781cffbb22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf837f9f82af59bde653922b99aec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9d2bf23c8466000550414c3d4596c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2ed03df8ee7a006a6c7fafcdf2c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe4f967d04f13483a301faacf79c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff2b580ff5b9285192ce4fb21ecd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d8306355515382d06148a866409f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04dc720210e0cb0e1cde1dc216ea49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77527e09272fb96c797fc796d7c8c6c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d4dac4086b8cb9532eee48456b07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4451bb7393f470104aa49778f7652c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c261550a262c56200f6412f99d218105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf7daa16ccb24d23dc7743b1a85cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450041884729514d5b98b8625d95f615107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808e9a91e147bc508212e587cc8367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a2a172b4f33e4ee69a3ca7b9b134d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce8d4c6d0193b65c28ad84de6acde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce4c71050821fa4dc5af0ab21ae8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f43f7b83ccc1b1df0dae3459426cc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631395b65ea3a90e8ad947aaa0d9d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0c448e4cd89739b0b64b5bec5721114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e33fc6b8529c7864967908bc93db61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030368ab440dee48efcb07df55429e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0bdeba89377b07bc33147e34efdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0ca889f281b4350bb8669722fdcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d5be44a74ff5be8bb92cf2ad8955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca44f720df9ba923cda70d70184dbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe2c5e2667df35c31baa7a5c1bd600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00237806762308885b170f0b18f8775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cacb144e0acf507f41143feba4ada123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8625819589424dffc61534a0efa53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6b67484d76c047beef79207d329e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ab0adfdda703028fe1783b9b1332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029804ac9757793d4a3121bdd15bea4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389158f2dfc5061f638506c929b4e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539203a477839724aeeee864e917610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d811aee50dc6b584f95b8a5cc59f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3a148aed67a8389db7f72f2e37fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b64228db72932150ef212561d04e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e048ce05584192bf90a51ddf42c220133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb16b48de8ee1050014e15764cb5f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855acaaab92da2194e2b7241cf163a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890eb25a5e0a605cf90a1c5f7ecf543136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec4655e0afa9d351a398abbd4ea3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d9f0d6f045e7f117a07d0420134a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea87b732feb4afcc15473d473db62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f37de00827da0c8d2cd52d65f50f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b2255661da6c55769d92636249945141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3c31ff3b50e7d5f6bfee227c3c5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a55898c4cee5ad4bda8783d858da6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d6c71ef630e80e53b2c046d7acee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634920af60ede0b2498b0bb0850dc11d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af849131b6b0602476ce3f1dedac8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b738d85cfc2e642e45e6a55f3d228b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005873aef892f877893f665e7ed59585148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb145c36a7cae2a0ce3839918261825e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6bbbe42213a55cc5100f047d32045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b74993ac17cb5a9738349336eb104151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc2d794b5c08f250d5346b62ac9421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c3c9de417e54f9f0472b9cc3bdf47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84078f10f78f3045752a115d2284b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb704d7becad9b25ab592ec9bfacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf25222e191cff231cdcb37f7f779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f952543352f0c88596b8def3ea31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e562b6bc791f06fb8e7de0cc722b790158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faa860b9fd4e0571159857d695ddef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30726ecd1a870013d718afebc4b1fbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89613a425befa3693e6e65a78c2de6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d42e4e42fc1e4c267cb7f2a5049b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8661055492057c22e578235cee3dba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5b01f07943c77bd44ea4e8316618164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f162a12debb2b5ecae097f82725ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f123ccdaf77d7f5f2678291720363166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830fb8665761cb9f71d7196622c1bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a50e22e0103ad7a754afca06caad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9957d772224f41673e2c042a4fb61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3863c0f7059409f07768a5c00118d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587bec8e4263d60ba3eff29292b8ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0f4a6fda8890e9856cdab7fd8a58d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655bcebec6e5dc26d5c294561ee6c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718df4da45263d13f652aab7f42dfd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9dbcc97b35c922c680a123b6f98c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8372d7f8ba537eb07bfbaa92b305a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19067ac4230889dd765cb77244dea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aa2928165f8257f8689f6eb7c1f9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b1dfe635590d068b423d51ed061a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f643fb13d053ed3132bd3e9f7c125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e664c91e72a77ebed46cbdc5ca3cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e20ab7df3300c7ca04288dd468d2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b1499e49248682f5fd154bc30a7eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f0729142c8d39a637d16eed5ed2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded6dbc7dee2d0dffd113b03856ac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88558caae4b936f309c311d6d183d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6109d4ffc55c91160298e2b00b4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25b1ed9203f2f2c2874f290baaca7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aaa64e72cbca87a1fe72ca9f340ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581648b954063d774c40b9f87ff87590190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e7df6302d05782789098309484965191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12322513afbc876e40d1582b9b2d28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a843c74738c44210814315a740743193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567c4dea24882fbd3f8f6b70879e68e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711ce45e05df831b8a6a5b95f14c3b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ec9536b041768991de795be1723d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63034b1bd25d1901c529499d6b580197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a668d22caca6ef2a1ff9b1442aae3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d4988debd7bc90ba8d18010f978f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9d70abc729a7c4dfe33bf53a1b83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7346692ee8aeb9f29ea47fda29d875201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043248eea728eb354035f30f6481b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84d74b7af5d67db0acf59a834b55e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d60ec4fc7cab793678220ea825fe9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00556fa8c100145d980abec9904f947b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ea823a25aa3ef57ca2907d3a2093206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7db9bb1af7ba452b98ef12b7a0a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9762a953810f163699332f96c929b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ee02c31e8e96fe0fef2253d138bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3760ed99e87097ff07832d734b5eeee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a29df7f2a6ec5c95af114a6060d22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d1814f6c6d6f2e2613a58a4ee667212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76762fb51b811597c0d33ee817dd48a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ced46fb45bc9af8082453a6914d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e3a1a2d82c6846d79ac1729a526e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd26d2fda5f32fff67618f4c0f2479d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee31b7447163a49a682c7786914c7fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfd20b8e6e37309f6ba9a3fed5aa6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaaeb6289e91ab9e050e6667a005c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689281e5328500f34c81ab81d536ec3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9882a8ca758a5d8f78561c5348b527221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffb9fddb155c2e582f8dfbb7ec360222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3156b77f69ac1b741fd2dabea28d64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b29af3a7eca15b0c5d208fd1fd2540224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5c06cd92845b19ae5cd4afea97b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fbf65ebb9a017a92dcfe35720727226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd7595b8f8b12c73ece414358850c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbf1e06c01e597b7568bf6309e23e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34987aae9ba12cbb7ab8028ea8ca5c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e157388c51fd768016eb4b8cd0e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d130275115974c2d644a2e5a660d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861bc6a8a567a0fde75ea0ac5ac2e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e175d45bc77341704f8bfdd58aa4e15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0508beb269453f27581e4509631268c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d356b32a3742ca903945e80173823f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c17f75067247c59cc480acb884403236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f4cafad7b4c4a3201dd4596a37c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9336f3404a244cc97344f75d24115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77132ece5f9fb595980ecac81b330909239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9e6963a213c7d79e60fcd1c14592240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04ab41a10f82660a49422d736a00a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbcfa5b4986e551db30627df8d9770242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbdba16e8e55374bae2b5439b5d679243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42496c5b4c297cc445d22031018fd15a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18382f1334f190b9ef2db807ea8ccc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29d5b8c6b0c488f99dfcabfcf70a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aac78f91a9ea789c4a650140e3784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64312f12b146bc9f55411d9bf35da475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b0fbe00af3f9b5cd03733a08012f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586e6b1a7571998c21498e17b74d172250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454817c4fbb35077aa8361ccec5a0857251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5255f1e66edaa1d111e653d5591b3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86a8c97927ad603b137997e66a84f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd614be9fe6e1f859a58371690fa48a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9505eb94bdb05b4f9d62eaa5a02797d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f433703c51177ca6d41d04bb22fdf4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c78779c708c17d2d65c4cc05152912257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d167d5edfb4f6aadbbcf4641f27ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718d134da56059f5520238cf51a37c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e933cd7d9377dab48824b4e6ddc78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097dd679413dc1b09a00666cd57ff98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9573efba980cc45773dc591b508056262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a43127ee5f46c7d208ddb9c26ccaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e468c16a39f1a5448610eb25c0f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd592253d5fff3666fbedc801e9736265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4291d0e478f9b1d30242f3b21822266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dfba7f68934feb46a1f89304830c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee117f818bbe238e5fce276522ef0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d924eba4eece52fb8ab504af4089a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efaebc2ed2a706a79d548000a07f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22db175f3f616990589ee5fc5c2606271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8846bb4193a5be15803e2ecf52670d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf326823c5d7ecc1045c6982ccfd409273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012414acb7a1342da68c15dafb049f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e003d1d8131f74b6404e1dea28949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512824f2813fee27bd38d894e60056fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7cfaebd785479819b3ba3345ed8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0e27139b72f46b6ab0244a816c37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49406aea4cca4bac71862c4c60ebe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31302bca088fc18cf5b9df1696c707280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da671280718d05ceb4e7aa33c397723281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c9a759b2c23d92ff6cd7bb4758b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b414ad6c8d8eefbc75c6c89ea08a3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676241159a089daa08d87ca39632865e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ff0f3e6f1d8e9911eaa010e9233ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72193bca6c914431ea9b46ff6723f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf752098f06c1759b4eca6197739431287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b76bab3c7165d865ee629cba8f8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1beee46798292c61a28eda8e8f6487289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266c2ce494d4340f78e144d3f9b24b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364342f632a273449c82a68edf4409f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ad1526809ef0dfd422b16283d1c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea18346bbc3bace563ecd2b954327d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da01fbae4785095b2f94078519dab2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b294f7107643b6262c6c6c71f2bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb4d355a6a05a0ddf69ab3444f66d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae432eff3a03df30eefe63eb6dc55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff23a62c39c1ec58fd246ed7299487298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d66ef1f8c2308b9f639f0a25e4bcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad2040864b9186c3e54b72f445a01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108914511c24e75d6bcb3d6c06acb37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e53742e2c3b06aa70f990c763c73b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40457128b69fa42fccba3d9e5d3a31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dadcb2a13f50b71b403f55ecaa07e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c49eb0b3005b821bf15e4c8d22a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e2cb04eea98e6d8a8fe0aeeec18f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d52930bd05f2078642774723fd9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989268008282cf3dd5362c0bcbc799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29dff2db087c62a6238467ed8d93a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca29158d76668f6c68f9b434fb7111310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834924fbbd61fda6688ab18e70da6eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68cd8946ab51c15de9850b6e3118fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7083e520f87f4b93a35464c63e528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796ab6e9a4e8207dd76b8579102487e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf84eaf6b54b632d9cb6c903ff738c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1a708b68a53bf7b0b92d4c30999b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e3a42a65967fb3f4bc0e389d2f9af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622148defa5e24664aeffd691288376318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7724fdac5bf1cc4cd34b59583792f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2b7e569bd102069f19159cf2e622320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609ea3226b0b2ac6336dacd228054f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d5c1f2051503b9bcc97159e48801322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefba547f777069cce3d13fae2add91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288679331efc242ecb24699933e131bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81624d435ff815a1d9cbd1ef12a2350d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747774446ecfd46d5bb8cf23bf63d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b99afa8d262b702ac4aa1f6f56e832327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776df10843d9bd57d5462bfc1699511328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9ce521d094cde21b205c02c905fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb49174a2e6cd968ec57568ea64bb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d4037164399bd54cf5cf5f5d6b0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d29405bbc654f2cf8758961900c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50e7398796239c46575a3066d56ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dcf4287618be45773c01ec0a38e7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d5f94d706056a6986df800032dc5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703ec2fbda100beb13792825b40d345336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a008e42b68d937dd8dbe6ca1e157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40952353b699fdf5efd5eb856b582fd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a308b4e2684a5d4c76df601a97055339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ee981528db47a963779f1348defc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936372849886c3495ff6c55b0b16af98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958775aafe22c6c2b4174e63c7a1d5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd0ca8d6c02a356d504f7dfa0f29b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919e96017cfaee2c54df838f1446ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e2ce88767901e73268496199c644d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf90c01f4142f62c723feff6122df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391cf1a1acaececb0f7d4794bed1d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7cdc5834fa08f6e10a17ecc56cf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad4ff9420b4e69326e787df8f7790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc7400faff7775b43708a1782b5b8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ddd9a3e89e1f76eb81eac766ceb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077cfb584c1765fe7ad4f7b7aa567ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564621effb11b0999700918054068ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4387a718226616c631e3b832ca66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf099ec41d45977a0a19863d5e57e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71d4504c6b04644103180f14817985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d87c35092dc2e7ef7beee275af77a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b89b1bb308a0beef2b5678dbc3626358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479313aeef8828bf33a25506cabfdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e6825c07be5223c69bc9728dd83ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a45ddcb110b166791185e99b7078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633155b6a46b5a3dbfd41c9f9c0921362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff36c2691d60e0a493af693e02a9e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5f7ce9cb4ddf185245c0800c8ff79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af80aa1111e1fff44ab657eff7f39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44a267b1529deb996ab464cb7afef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16b3dba49587d64755a9bc5b40bcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189954346d443cc2f4ea91e2d7ee40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943f432bfd9729b44326ef5f76d895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7679d6147089aa8563bd5a264cb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8f7edc30b3bc75c25c04e97d94d4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666848a73790c2d78dfb654e9c1d45a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602620cce967d20e7a7cd61b669f31b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1898b061beb4711042490863e25e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd88ddb1d57b0ecd6c38b2c531779375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60630215dad4bc7abac04eef949e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5970d05dab0ab8e61f657bac4b45aa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5219954e64b08d0fcd9a533d2ac20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ccf7250530f9284b487e72f55757379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d66db69751c9b5683d7a65e35f8b56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad804279d781066b8aef6fbc5a61381381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a321222d258d6ad637192b204a08a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a542d2e8d7fb3660725a45f6763e89e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd2ab356b86128e0fb53e80e96c276384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6d924364c1a9b65e610addc35f75f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83865fa1c1a5b72c0a865f81fd7ffd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9daa4fdb549f3793b19958f180cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087084f3ce64b38a980f56fe6a89b41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf8d1d3ef284117a44d0556618fa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4dccd8829b04fbde4d2e70420ff85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cfeb8eb7897993e2ecfa67daaa271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be9b6534541d6282e2339bb0791d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa15d39eebdb035c95da71afd5c5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b099e2f165869d097adbbe3c4735394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef450c87e7cea96f7f3a35466b7fcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5faef877200ce8a29d98800e8cd8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1d691d2471b2661695733f63ae9a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0423ffb7dd713e08d82f86d269a098f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807114d61caeb14b74eb4c842597cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b68a364ad5ae32baf57ae47f1a29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52f03c755af84474d05ec6bb0986d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51147479c11d02c8b8a56b9fcc3dcfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bae26140aa0481dcb879796ad22dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa3ed8e98e26695744d04b726e56bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63040cb9cec6ea00d04fc2a9c1d829405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e107ec333da5fb55ce3a2b481276037406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40aa25e90375a912abe1e7a6b45cc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c03b3e9a1ce67cc9e2501d605393c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2203c9cf7fa412681797d60bc65edf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566bd9b7042b2da167e9f593ba5a2da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d5f362af4a6699d096490c311476411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b4586a4fbf986329cbcabe618155412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523e2d5b7bc1bdf619d263cbe3932e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb9878f04d510fedba454307754893414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f65dd642cc051b671268732537b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac93c85d1e8228a660a2c355b19879416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4322125a43e571ff50ce823742f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae4e299f4f914ebdbfd8649de7e5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea46aabc7b79184b40cb952f6df1a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cbafe8714ec69d3d69c86582f831d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d312cb5d3ca8aacefa7cd94a9fcc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6fbd77bf2d762024c2e70f981919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16674fa479065096a43d361427ce7ea5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60f8f3e0b1111b341980e735e89d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7d5b60f5656330573ac3c63d2d17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf24eb1f0730b30a4b51824cfc439b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f048a82c623126faadc61f27b4877a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8714df9c341d8eb1fc8570f608729c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13061f29b4d8726768ca89049c3acd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb38a80e3a0e47a512925e3660589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd114714f9479d9ff81d5782cafa2e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7188c50c79bef2ac4d32e38158b0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044287c6444ebbe5279f281a6635b25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9de036846559ba37fb89bd3e1c2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64dd819f7d70370b4cd174e0df624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854a0776eb4f7e07d2f30e4b4e534f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623a6055855a88024bf048b1cddaff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0908a14503f33a123d766e6d4c388438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9bae403e74a2d9fd67f4566f459d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b1c272145232224c0596eeae5d7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db8f1a3b19898e680ae5c5998ae8e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff7e5b3738d1cf6f9b6eaf5ca28f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeafe00c08214c02ba5aaa4bad3129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c5f441344b18ef9db46ffa05c22a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7855d6d0183bf83654de4496e0be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d025218aa364ad823bc62e036f521446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b10dea81396be1fbb45b17590d2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8036a4210869898d95594763b2083448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09803fe1587d2e6fac3bf03929841449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4270d9a7ab9dfc038b6abbd9f3fbd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc4ffebd730fe883e30c433b5d8aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d644f28e452adebad670bf013b69dda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7405fd443130da494056c1017a1e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c78718a7c1f32a2927f6f3b8d36aee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d074d654f0b94bf2d5bb962e5edde4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21d9fe7a13c25f50830f7a6c153c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e93cef4fa6a15abf1e9dd7030891b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139fae137e377ffd7ad813cbe8feca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0beaf12b4f67088023da8bd77fba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac0f81f1f5b9880505f735dffd7c17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9605a0e09b78789e11dd5fb6a3c2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09826939ea29ab66636b021fe66b07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645760c7a315fbf84a14b02b732dbd61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46af4826ebff60bbff78aaab75fd1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63746a655992009ebb3cd4b8ed25ede465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d776b373266f56384b324355161e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951afaf83cc6ce6ca44346ff26e8d7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed444f697a81107ed92ee4c14acf51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b35393a85df5b00a64176ff953fb0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87986fa7991f2b24044d43ef28213db9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85063b0f8930f41c43f0376f0eec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a994e33eb9a0356a564e482eb3753fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f4cd9dcc19303395c91410886588473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86026f7bbd5bce3fc60f26bfc78d8a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849317779906811be2a15501f1c195475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e5fe6b5c4c62fe6de636eb5464abf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ad82c99f19d913d635eb986333653477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ca08ea62e80e9a1d71daf511d5d0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9ff41240ebc3802fd0b089ca457bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cc1a6923a39363c47a438d718440480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6c307513a56cb000fbba6b1729d08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507664e41b3cec0d3a701c0d24bda0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef2ffa2263abcb9718493c9ae98bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7085a23d3d8109802c644960e108b3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69708c0d333fd2372cfb6780dcdd93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ca951e619079c21ff43109f649b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f585f7ab3716d819e4f67758ce9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b08bb4d5aea922988dad1b18809d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0e89fe27ec56bdc3262253dd473e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5907320cdb76c777232442442e4b5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515fa5253302160741fe7a843417fc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdbc75889219b60b30b2c83e2bc662492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c969911d872ad57bb225c67c031a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b938018482e02883f44f33de4e4b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a07d55dacf528d33067bda09f4e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbca9ade9258490308d8926c46a8515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf4e4107f14bc881c9b1278e083fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332c9965514a9f5fa56021b519b5e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8335e3ff3e42592cc01dbd81908b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713864cb181c93d8e47b1948d0d58707500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7775379159c09254e01ea41ba3bd6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38f81c1b3fb619bae66b248523181502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b0385f541827a88187399a56a993503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7e7528f50a2cb284aab636a27514504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3d795827ce053dd880d088dda22e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80a69978eff3987d7655f8acef02e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192e1fc6cd46f47a0e67ae1af6a5f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fdb8b4bb1afff69ed141a869a1c61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eeec63a060164f0cbc95a800f0e96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be16dcd1defbe8186d164ffe2c8ecf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4496bd2e4fd6510f5a2fee0f52ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90efa85b41fd55533df0184db442ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93672bf6ab873702023680ba4fec0af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dec8a314479fa2dcfc3817718b345514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af2ba94df324ca37f639a5ce74b4e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf0ebaf680836b039e635bfb209c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4d3015e1f25c52ee89956e5d907b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6409b613f5fdb73bc9b5ba09775aa1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8a17a0859f75e0637ccff72f4c81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857b8c01add89016ea1c1538f29fd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f1b281b99ba395424791468be7e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a989ede2dd9ed06ff8db2bed43070522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4c71011dbe9d5c5468b2b8c60d38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c7d3441ca7ace2a3972b444a2fa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5994f6b997229138f3d0faacad9a02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202ec0880c551981fb41d81473506b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd74ff027bb79ed95ea4fe396fa64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7727fd03bb296b5f29dd5948c8f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb989974dbfc80b19c5f93454237adf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27ccaa9c96307a684adb5aa6a94e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5264f10c29f4a15bb56e798c5e8b54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf87f7f517a82a6fb7edc482c614d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b28e19bdcd355f74a8ff4723212a99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45260f273efbbda189404e844a4fb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff151de8fd3ecf6e35dec8bd8d2a482535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e1d63fa01a489dd74640f74f24eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617de28bf963970e2e8598f5af42229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb3ed3fda5b86776669852ead5fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfab150f68845e58757bcac8a7b6a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e972c56c4d095283430529d984762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762eede0275aa58ffc2528b56fadecd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7ff894087ca833d1d2b65f8efc7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fec579dfa9dfa98955daa1c38efb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d17345024584b88cc8c1ac2839345544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521b4d9e9b3719d91a72b122a6827bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80a98eb876f4937ab1e05170eb132e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3618097920d4b9d8e1a14840f1c41f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28c1402559f0aacb888063aab1978548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d964af0a4c4c5087e963a609b1b23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032afe3a68fcd9cdb6e1fda167bee5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5c31b7e7a3b8e9ff4c94f9f1e4c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031471853e9937d498f10b8791c4bd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f591988f7c3943b8bd9d4200885969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895eddc8e769bb92257ac7bce948da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5440617b58943710d7c4fe2239c8a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19bca99616ad23159efcd9096d6714556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ec2acb9e248eed4ff3edfe1370ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9835cc0f3ce060d2e98575ba4b37cc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89214fb27bd31c8278f89d8fa62b255559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6071760b8bdded9b977b57a36ba03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dfe427e306bf316e8a6a4ee0d23d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a307edfd719d8dc2eadef0852ff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457c74f783fd338f29a99424753403563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc47868a218b22e45e40705749f73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b43661638210854775197194e5d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccfc15fc739cb4e8e632281c2945e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb09c9dd2daad471e6a1a36900a7ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6f0c40eaff59cd4c067aecfc210b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478ea924c848eb032dd084ff50d500569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427ec1f4b04eae78bf635c98b7d1478570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17c8ac7e15e3483c68b6485b735278571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6bc97f0e4b95d6e21c5a02b19ab5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3bad88c0fa3e6cde1243d659db998573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63899ea5a08dc4a3bff22d4374dc892b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc72b3196ba101123f93201dfaa3b20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc88080138a1f90beb8b53297fddeae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf9c8311fc21bc1a91087ce0ecc869577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079fc3aaca71b1102a0a527fe46fd88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b73f0c00ecefe7ced8cd96026762d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57d6a274f5fb55fbbe03b4dbf57d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b7f712d029e8eb0c238f2daed3c97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458878921faa0e9aedfa678bdb79f8c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a0be5bd15bea9d02be0c89c90ee3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88203a4cf9b976b30b4fde7c1b78309584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234113556eb4a79aae05ade706c369585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a5461884fcf05f1a8ef74077af54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06644ec6222be10aebdbf6bb831ece587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe9a93ec36f7ddf36cf76ff95bc3d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8399f5715f53e9feed48fae1cb96f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2394cd08108fd0e81925861c57ff5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6449f8063149ef931f22a70713b50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270674fc1729083334843a40d8bf883592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78911707e01064a598362b95431d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220225ab49a0a9812f4d2b93b906b79c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb32813d4474b22204b874325402dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3fd07de761954593301094986d11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a6398f044df1f0ef3ac9110b59c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084859ca3c578910e53b41bb143d0dec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a1fffc4fb3377da0812b8111adc4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159df0c3bab01f479ca5dd9764c9376600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca24872209ef3950bf2eb98f0700c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec32be384e273b2722b8ecd83242e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652e10c82b105bb6e4980155338a42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f102a896b0adbd7c8b79d36de375604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d9bb04a59bf043d9d602f1342211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb01324e9e8d29dd3b021721efa03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dae0b76e052bac68c5e00351f497a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae47ed8253d8d6769876cc046d48d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b6248fcdefb2f14fc5ec9b444ce44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb381216a8058cccef554ba6faf6d865610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08701ed48fb4384fc461cf84212fff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590964ebad8684360b55c5bd5d82ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe47ad7d9d8a6e8e75fcc5707aa63ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c1b27654afc879a22e8e948eceba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62272607adb877d94882d87eaf8b23d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5ab3d7c8e9ef31e28237fa1d2ede0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2874914c1f1a440ca4e51f9ef8a72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9657f4a6a1235db150950ca1be67ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea57c0f8fdf332666ff71b0a05620619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff445e6f3cf95d30d33fea0d501ba99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0c70926f2337e0c3cee97d91eec9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e03a2d7c30117b0a4b94c6c9a570c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b55f7b04684a257b7149d46e951fe5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8f8755f0ee947110306c3ccdfab7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a34c3f2af5c861ba2eb4bd8d42aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a22c11030c4c5aa87841fcc77c99c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09118ae160811981b0863c45bc0f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adeb11ac8105f1d28c10b7506c744a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74b0b5d11aad38c34cd3ac1d9bf7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803c50e47d5581d33b88e81e0dd7f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a01e5812f712af7fbe0a5c827c795631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892c5ae66cdbb5b9cc3f721385e6795632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648841d5c1bb8b34d52e726aa378654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad07326f60030769ef0c49fc410df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1fdfcd0ad1289ede74d42ddd7866635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23480764ac00d72a1fcd71f57e854636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76347218ff27f82fc8d2a73a77e081637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad48c718e370adf79582f2025b353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb7de7135445a4faf401ae595ef35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868323a3ea537e0d606e2bae7f52a6e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc272dcc1c65c6d7ccd6175a000e875b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0dc8bfd9f5fc0db16d16e9ff3ff0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3c68a378866939103c49a804defc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a044b8534c44075b4150edbfb59b6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299506a10bcf334921dbe1a870f817645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37246201d31505bf8c2ed14b6077ecbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a96cedd99f1f62e1d52bddf99bca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efa236ce079511d1d1daabcba6c9fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bee6a71b4f51c0906e016c0ccdd04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d088ce35f243409abea85c46d561650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0401cb13c0d6dc1af007e17478442f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8822cf12d9f9e360646a1221612d96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16cfcd36320d87ff00c9c19f84e57b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f4adbb051f6248ea79869208e1d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec72c71235dc30023705b450354ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817559df9754a5353ea81b496ed46fc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d5c0f44c5e9739b9a21367292c7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354318ffdcd5e3af0a30eab48d67e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39c457fb9d16b1bdaed80cbfd38e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222f2654933eb25b9efec93b710f64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8c2bbce66f627f00681deb8a753b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa88f089f9865a9d229273dc43a04e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69fe184435c1e34341a662ac7b7071663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df9cab16c3af90de4b08947200e49a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac642e381206da5278eb75750eca9cb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b4e6ebd927a5be212b6c9397437e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48b85a366b4b342034cbb5e7e4c7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3a433526c7383b7a26e73062b95c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f81ce841c89054fbe83e9584fff538669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e61e5b60f7c58ec06c426878a426670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9154aa8d81a1fd8140a37a195813f71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced83b9bc82314279a99164c92b877672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbeac37cfa36833cb45b9b79313bbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b88448156cfa026af1b513b26270674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134679a04574735b16b9064dde566e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3184b6f501991c020f3597cda31482676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062d5ce97dd6e1164d11bc89a509b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1c5f1c7b829e1a4967ce2033e325678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e7da58ac95c1d6a11e1c75577b6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1eebabf6adbc9778bed7e265c3b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c009ff20154abc42aecb038bd889681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357d4f73fbf0de0006f0472a8fd1b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057758020acf468173f8740ca266196683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe54aba061c312cee85115e95b6f02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a06830402f248b8023501b15bd3be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11093bd2d17b0279eb636c58a31f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7790d3ccb1954ef3802bcfed6cf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736191940b30a8fa584b8ab2b76bfcb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ecd6ad40e783edafa30d51e708c25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d923df67235cc41586768b71a44a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687dd95643e69fc742d25ea819a876691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523204aa5978df90eae2d6cddb48cbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c74ca70836246054d83166779f23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41452579c84ba349057067d980175000694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307864e1ef3eda6cf65f4028a997b31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adeac3bd658c240e905ce1edffd10c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c9257bd868e5e1913bb06923fbb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798d74c693852cfa742f8f46f43f13b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8b47205ce6939453bad8c83afca4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018c6048852a5b9886dfa8345d6f36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55c138aaae82cf48a76addd24941c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fdfca3643e30f541a3cfee076591702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92076fa39629dbab0176789f23f6479703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642bf4bba8d2f587d833722405ec78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63281d44e1975cd0e3124ae18e9f6916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224da932ae09fb37cafe65dc351890706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687563c32d56561403c749e2e2684a65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444fc3f85cf281101f8ca959eda361d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4468d265fb040e4ea7ef6232d84af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f38cb02fdf414b01635ea63c39a4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1739be539c9230a2e9aa2df8617b36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cee0d9514f9249b4fc4475ab64353712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5e0585754399eb0325786b4995b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095a24c7248f76141e34e9960d670d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60230c6dcee20d64d5737cfee617c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933b0e7e3c207e1e9869cb383142e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a07d4ea24c1330c9c8293106f524d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0822f80a039704279be2d898d6bdd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45ef71e036f408cea7409ea020def719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468bdefa65dcda55b2652ca21fd2980720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341480ddb685b8b8894d2659326d89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a908593600e2d31470530eb453777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375bf2836677e7045e35055a98b70d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285760f2bcf8c31bfd5678f300277b86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf0f9654034169caad09a979a110a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0750f58088d4f958aa7c540e1dfb53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d183c6019eb9c0be935960973786dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4781a4da835101730c2d59d62e250b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5eed8a0c0cc716ec61560a489b62c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c1a52ae105a26a515386f751f301730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b873e432310539897ca76aa804e3821731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d425327d1964a5223392b2dfeafc085732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a455e8da4b8c2b881b2c02a87db115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2515ebac6f9424a78d8846dd7dfe48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c85064a85327f6ce5b6e1500603a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0769a606d27f93f6cbfe1d27ab42d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511defc3b12610b6c1c4143fbd796e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f18ad32188d649a7394bc7a240fc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a57aaba9fad2ceff2c80a761b8c26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04333919b213d9aa21f32f80e1117669740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec26c2cdbf2bfaaee0c515d790f32b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5428b64fa7f3c38ac339ece21813c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea17f80a6356f6c2482782e9431234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e250c0042a2cf30d2d536d49d610744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f5da945d3bbb43792faaa5b11be5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62a73fc646f7e6eb60666bf9e2a03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250f18e689e0bead25ed8bda25227f747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>