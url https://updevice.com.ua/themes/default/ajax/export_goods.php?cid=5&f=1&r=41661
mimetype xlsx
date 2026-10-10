--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8eb84eafafe157e6275503a982e6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816381512129835d76f62b8b3be99c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45238dbfe45de488fe05ae176fc803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa821052c0413fbbe2b0d9b9ddf70c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a24c950b8174a971ebc399c81f6b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a049a5ac004e2079828f2655c7c53e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc71ffd2dc108c403edb0b02619aca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4224de9e71cf7af539faf64ad737138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470121cc90111b926d6a699b2e5ef1d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058bc40070a562b47c89a5909b9a3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560500ca3fc5c4d1d4d4003937f35aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f7b6ef99f20b422c7ffb8c15fc1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf4111f227fd29f961aada7e4a5d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41cdf8008f7b6c44c7aed89ca696814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c10bb52eb473fa8823738505266f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e082c2706c0f7ba27f57513f35e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3635055599aa4472401a6651b2ea8c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088149a05691af93d11a7bf40685cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a37190c121083e1a2e422ebd033c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd46923ef2b6ab30d8340b75fe689520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f043333a54d49f0f0af63a7f8cee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ec4b6b9c0f71623b54e4e876c265722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05df907434a1506425405fcd0ae0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a12951ddc292b3f29ee16757d67c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151ee2cf1e2583f55da57f0ab6063925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8708390e9e7864265be43dce1ab0c5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120309d2b424c0f53d3dac413a12ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a067e45a015f4e975420fbb36fcf9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91f86edcf202d129b4042dcb1c03329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a63d828fdf05f82b2dccc59faf9e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e452504194b764fdd8c0f27e63f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa934d80d76173abb7cadbd6e552b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b1c86f35a0719e228984be90aefa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793abb88c107bf95cb2a8d48e6d9c6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d856098bff2d20181751d302aa2749d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb45a67dfe29de61092ed8393fc51736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32de76e1724ddc9a31a4e9a854ba4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525eaa70b42d5744232c9d4b24559a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20669ed346dacc25c33416164da02e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1130bf416892405ff39dc0134faf7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848523945c5d173208e2fa718aec8fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcfe06cb47af1555832bc2e0d2c59e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e445fd7c581e4330c68e5c4b75e67e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040272f2437a718c62fb18d00c256344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b855b84438d5537729d950b82794545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5ff385e2ea92ba1d3045cd85ab0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd283c18c272ad89a7987f4fc028f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e273c4f0bb39f154e24dd1b495a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1514fd5a117b41b4bef3a5193bd51949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992ac6932fb7d8710742723359b1b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40215ec54ce6a810367596822930eb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb2e47a70fb93524fdbe37152f6c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663f8d8118956aba44280eee200c6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62910aeaea5a2d51ee54ab8eed7b7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016398d9c364ed8ac5947f75e0c69fa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b567996a3d78f4d4c81f317f406def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881c81b9ad98d1807e953e5c4dc7cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2cd3dca1bf5749970314eabffc1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1322e1d5618773472d67aadffdf06459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bb66c220c2469c6bb49d002ac35a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb263e9ecbef3ad536ac29ccb4bf6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e4d7382fd9aa04449ad8f4cbb1cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a562611cb2e21ceaac3635ad85065063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c4b346b69685ec83891cdbb634aa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34b4bd5253a1f0bd6afedcdb50e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaea97097b820868ec6664ed8635ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1341c19f0eb6772bb95f7b44187439b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc71a3cdb025db7e3bb720f5040c35868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa11553b839f2a1c0a0af924a1a2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fdd52b21767a87a3509468b01a0c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d22b349bf4365de801325b11a72d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79ba9f4e7021280e4a5d85788302b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b37057beeeb786ed4adbec32c5ddb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a859a38c0ad0f16527b9dcfb18a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd68739953241717c55c4d7fe12e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109acaddc73a5daaa0a0f497d4642c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f275462594b6561c8c719587b7d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2386eee485afd3543229037861a540478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3cfe08dfe631b4de00246d0529a5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cde96ef5db7a83d92d2e9c71d869980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3b84ca67c6b6145f6f2b617ba44481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd93743a234330e6bc6bbf6b0db9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d101b4d0e93bf477e77a4564f096a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b63e2912de0353b9d31015c44996484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4615597978cc7966b0bd96826b59b4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c3dfff8da8649ab7e01c80d9e49086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cf7b9a4c78cf52b0e2f4ad283c9cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007dc3e2cb30447b2d3ca3a6752857588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bfe4f2305d5f821a288258721f9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8825ed17e620d59dce38b9b46da53f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c3114ae9adc9a83b993d8a9e344c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e045c5bbbffe0852ab07d9e0c47561f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad48e01369993d2ef315cb14178a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491ba2a38828f04de40f2928c8162c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d258d671a2b4bab2f1eec1ee5151e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea794e18c3f60eb1ca1df7e61b6d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a98ca2b2ac0336e76b02cd3ebc0ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63058767126a8588980789c81551f2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6ebc9fff92111b2706fdf1247e7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306426a3aa97af56a8a1a2d02d7ce411100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64c8978bdc25e0106534c3a93a3a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96306469917b390bd96b144bab99c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556164f33197f09d4fa8b061c791a0d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26bcbf9191a458f1c0b16bff36e0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b066612d5b58980864490c34fd2427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106da49c836c2b4e1a8dc3ab7955d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311d39a741f04f98fa60dfaacb1882c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af430407df19b511830699f4196447a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191423bbec7e166ac0a4f2447f445ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ede213f10b3ceaaf2399954bef14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86061a1d5bc96b97bc80312bee79238b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0108cc409be7de16bdbaae91c886c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59fb2f70693538c061f9953073e2da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296902f243e55af35e55b96c5915096114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f1785202df2c83cd48684f096566115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8822660c1b81096d4784d793d4a869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd6fb23cbd3a136f4786001fe1feb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d53279395daa0bd083dbb836a4beb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d25e4c795ed4ca14d1977955b11fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8562116d2ed59c1f82922949df1bf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb7b710c31bc2bd977d7bf26275fec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19809933eda0c43333dd869ce71768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514d911de5987cbf39a305a99dd70dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cafb8305fd778f2df46b5e4610c87e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ee6d4cec98e30e001d18cee83296125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1939e403ef30ea9c04b1a58221185126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ab82d13a5f67eb1e072285d5c714127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763de1bd33ce920fdae928bbaa1d728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4bc619b16930433ca8c672a1f39d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfdd22d2b446bd1339bfcb8dc3382c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deec6589be172ea5ecd129232e6014131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962257f4be28a8002be698e68a9e477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179df8f788a1b725d1bf5f9ccc29253133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb67eba6ffa55a194d26ebe8e70f326134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339131f9f7fa0c6944def41811b1d98f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64cbc66f12c1921f0b503f3e7f4e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284dcc53e0071c64cd6b26152435e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ad3d3cb83235e6f74b8f25aa0571138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67562ef13d876654d1f19c03cf198838139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ae13ec50e095f82e814cd569d2a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04292c1b0dce57ea619826c26f49d0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa2e87a981d7c4a2c2b3a93ec1717142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0856d6ca9d05bb33f0cea4cc0032143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ea022b57a8fb7c51d55def90e00d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e66a05e6020aca695c243fc0fabe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db9fee6833c038ec0679ba220ecf1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9fb445f3f9ddd361a65b69f0429f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048d53393313def8623d2d4c76a3fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f831c937c79888239d7b9287a1e570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa39323681e158b8ab92ebdbe4e72f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576012ebc87d548ca4f7be5e2aedb152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d25c8e2665d3cf81a9e21e1d6b37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5dc50f3162b3738f5deb1d35179e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700c21726f308b9253804070856142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab34ec2b7a727168ef65c548a31ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e03f63cece4577b69dfb4fd773e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5de4cae6f26c687765a4ee68ef3d5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25831f1802ee373cb90bdfe2ece80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1392df14a943bfceb49a6baedd15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9e9de8ae657735fb7df96df197799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e6cf7f524e2d687d5cfe9a21c822161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f3365047c72aecd69efaf512cf7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c60aefc99668b8ad2042f6e82d20d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f8234dee8fce58ab035a629979d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56980316a4419d1b1e22f9b818d903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c3f3620bae6c56502b9af6d4bd2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9647ac186bdf16f197c2103a96d486f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79153b54ec9c4bd38721ea572fc0a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffce42dd5864a7c3669a5e265e76f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52902c60124f191ed4fe6ed607ce8a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a8dd139c02457904ea6ce835baa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d90ebd856bb4847d267d846436b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8ea1e59bdb2ce52e2576298a513c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1808d1969b37a7e28dd499362424eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66d88dc70789f49f027328824e77b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1be5aa5163428310b9dae77e31211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a448f3bbbb2197dd5c5c830c2f43d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24496af1f136aa118c1efa3f23279178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddcaa66491d078b916dbdf0c13b196179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d5eb7b1b943a36c3d6b69762635d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7555b882c323d2841f68a8bfb1f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516afcd0dd3471cb643a01c0a5ba1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d9e5be35628fce45017df4127bdde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bb4522c8e85f081c5368b578075f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794597157190e406e90442ea5f58d8df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934434efb1d699196d37759b4bea9c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6059e37d310c84b3abbc9303651176187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792da5cf6466304afca2ee20ee6e55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd01e7d44a57ffe6396640ef64ae1e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596f8f7b7c37cbe884cf113449520f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec8cbb38da8adf364f28507f543c20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21102b6cff681fd426bc97ced2ed564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d66226a50f07c2ed1d1be78b0bcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf3592845246e021bbe94d8a46113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988403c4b7a07138baa0215856c09ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84821b7100e8e026e1fdb58ea89ff74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5e2660fdc5669f97b39c58e3c2d5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705963677b775310a9b9ecec1fabd268198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9612ca632a45a161f862b9836c9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062afbafb34779be7443f50daca1ec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf5d9e42ef8ad4058dc9305ab0a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc587145a2ce7d74ad2a5c8ddb31673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b809d50c9192643c8aa0a26e10c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e7622085bc3475b7bf7aab321c83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627829a36b8caf8981f3adab3ad5a56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe9ff3f502844a03c8266c4449bd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5b267a71e5170a60838fd5f504ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb425651631598c410d24a81ca31a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009de3851c291421764c29a0759f5b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83047084b009e1b8e6392f27b631e7a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d058b90fa492d18f083e2af40f416d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7687480393ee68cfdeca384868f90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5125cb3efa642cd38c023663dba52c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfb09dbd320d53d11dc6e92be2cca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525783523fc5ab7bce5a7a07b7618b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475466bd79f375fa18cc240aad538dd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae419594332ca438bbc9a672474c6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a6a521ab42b87967839343df62cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de9b9f9f0d71655af3933fd5f7dfe7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a2b0172f486cda00c785dc538dbce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a18ab9ff09c7ad8cb47c79a664f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040eec06753a855fa6fa86a6fc2a749222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afe5f733b6d533ac8a8c4df577ce2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beacd0c96e8d5d51fa523e10fda9f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0cfa423e6a6675465551c7bc24a47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc76dd679bced52aa47c72ba7e575226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f549dca6d7fec0647ae2517214adb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4cfa113d8d61384f3e46dd278deb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a02576b533142b5bc5c0c2372e33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68b932c05c72b7fc455f7d922e075230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086ad00e7c48a219942ff821d50df4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a51c1224d3636deac7af397564664f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bac015e5cb6e969805281cc279e76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198731a944d778351c68531e88731c0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445dcdb95260244e7b4d680def13ba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b312198a36a83b18e1cb6ed516132236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4207af68b88ba87de7099d87855aae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccdb0bf0c7b8276e055bbd96bbb2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d0a5a6b9fdba5e788123027eceaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afb466f1457745d167f2f0e4657f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478603ccf8c78d4b117bf659f22ce6a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f73deb3a34820349c30e8baff96ecb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791e5e739889fb906cbf36be2bc2c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a4e80e20e3c056a764120296f985244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397b738e6b372e8ea2f23411c542c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2f04c2cc4c6b7ec17d88f28ae7b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496f789846821e97e890892d4f4ad0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b61745cf69a1b8b697528a0768c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a0259892ae37e2654fa4efbc9cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae599b371b2952a0be9bb456ff91667250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053d0fc46877a02f19060c07931d37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28177d7047ed2a78604dbab7566e9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b6a88377e6511e8684d2f7ee6057253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9fb91fbb36d49458730005b0fc1d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757048b68554645960fae90b034da74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84e1a591dcb17db3444599e5669a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9b0d374a7fcb4379ee658760045f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc877f2f15709a9313a467ba816112258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a00fc17a6472adf123ac67583eda7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230ee6c199c6a16c05c37ed771c1f70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba265c9d59e218619df8959218624c84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca54bab0c1fa7e502240d67ff3f859d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e92ec63245e83abf88e933796fb58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811a41ddfc2edb82a5fdd4038e8306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633756ea116a4cfbe03eac9cc67079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010437c9c018b1ff393e5374197dca26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781044df720e73a6a40380753ed588c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad26e0aacf0d91a7137df28d350d70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790d113d5b6ef53241575296a7a733269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5a993e86a072f9261a42e194352f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc07ce5e93b0ff04e82c95a568120e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f767bb1cc3e3e4e36d86deaa9bbc89a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7fbfc196e14eb0da20f1e8a8353ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b81bf63369759bdcfe44101e3023274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea3b95c784d5f82a3eb5590301cd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18727ffc74341dd346ba8c8ac853d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b5d0a479891a30566ca02fb2cc7cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a41564b1bb65e4afb840accfc06a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614c399dc94be922b8a03a2fcd8d05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cda026d26c14e2121e7f1b4bf20c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919abfc94fb3404d9d8e168ca06f8c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a325ecbbd4799514188410e956f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e4e8f23857be937922e552446816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ce8ea2bf5441a6f22e58fabb2ea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5b225ddf17e1afbdd7d651807e63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b928f046e9eb48761d220c482857065286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e8e4d28ef32ef1122a96c094c57fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a3c7c3947713b15282f9c718c93d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854afb35649b819b07cc6502053c3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba5f2d2f49911497eeff7ae39a7ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e8275d488f6e892658a4366720aac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c23191d97dd947561a439650ab644292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4a3b95f06d4ff234e96f510df687f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa5a168e82a0fb85435fe0f159f689294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990811779f3b7b9c70165ae003a851295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2694b58fcb00ee0063a46098db60513296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f35d6c3b98ac8715d5c63a1b1a153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e556648cd5457de8bda04baa6034b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2981bf5f7dba189fc4969a3d02de4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a16a402b825eb7f8c862bab3f18c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371669ca87947f9ab9fd19026b958c2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94016b32696e048c7832b26ef9ca29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb400addfc7d80015effb9d0cddf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589143558025ca456ea27fe232ab7d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e8e63a25498be98e17abdf919bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f403666b83f31d25dfefdac51a211d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b040f6db9eeed95010931e8da1da0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc816839014ade9bfb97ae708efe7d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6fe857191f762b5afbfafb96ee829309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299c2ccf83080d5245630f3cebfb48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472777ed1c0e5ab4a4f964082156115311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45e841cd837ecbf6dd84e03943b35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f3f03fcf490ca0c048c2988d058d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b826b16fb5c9321e45800688329a59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b06334ac995f20f93ed7d2221821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ddf2a41c07c90302eac19193d1c9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51369c5bb7c7f9f98ad9432a8f9f92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287829b762d9a922293bd19af6e5e739318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28599ad66d9a69526d41a304e838c77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e9906193d409bc6e6c4feeb99a7a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03a26d29b00aeaf034bf1ecea0745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896d9975a326df3705baecefe7d179322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b9f46459aaa8922f4a31200ecc80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd7fa1268520108b70f061bc41a52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302e4d7408725f7f90e36705bf190b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658ad5c71444c2d29745316c31058f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f0e9b9af1a75d88f147be29fce36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f72327c096b13b9e9468b1a194d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd06dbe26230498f883b9602d13e0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8136e95f358817eb1d5f498367f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3dcc0343bfc063029eb8258db5c57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1a19b1ee16c1508ff7ec5379f9dda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e823439d8dd55675aec5bf3e2531333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd76642b269206e7d88aa5cbbb5fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d566047f1314b8a8114d8ef7f8f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aecc1510aaaf829c61f972b4b3f11e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff48fed195abfcf446bd4f6bf763d07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f4126c6b0c3ff368424f9e45bf72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc960dcaec041e3870abc0a2bc0463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962c50638dfe2b751a4c3a62801a59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7fbfaa101276d9fd8f96f34c573d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f4125fda6184e305e65c889bef7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5818d305a70975a17edc65bc2ada343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc748199a9f48c74b6db25c026df0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4d85097c8a3d34d922f4842703ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0430844d90f61017bc713d138f59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b7d659765b8ef3604e5f8b6b56b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01748b518da6c0111c909de1d2c698e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c51d27efb7216c3858f30699a929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc831eefea54f0564535ceede6b87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58ade32f6dfafecab851761765e86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735584ef9a9c3c5727f4efbe8223dc85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6866e1802cbcc74355d14bd16f1957353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbd353ed0e461138eea6d6029d033d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab65756e7e85cdf9b693bf8d6f3042355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f699c846d13db5a60b504ee2608a9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d01c1c934b35bd27346f1773b2f97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3caf2a041f38ab803a4b5643363f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b13d8dee57d3a89782b877b694207359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f980c99f7af767e682d85fdb9313360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e2f1785da8a63a5d505a2974072b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c7acbde8d9d7ac14f17e337f4e0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed158413be9df446f3f1fd473d2e5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328b1f5fdf6f3bf40cb412132eb9523364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a271364740bb9f31c4d550b76e8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84db2818ffec8735aac848a8aeae1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af090a1d2e9aa2f0106b779785d6e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83711491af432b1c69138e9d8052d1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edb77b1b3b19369930e7a065a8211369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fddcb3c381cb1f3619813cda2e05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0245851d9d7e66fc1f1d4dad66a0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607059b84a44f2ed39a3f06f2fd5b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf6caf37aaad1f06990c2deb080b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349c8a6baaef9b9f9e8accd76ecc8b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c273602204aeba424ab4d0e9666d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d14eb881e0e8ed8fe0fb9f7f0c7ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeaecadbc3fbf0db41b1ecfcec37ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db3745e704f51d6de1ad2ae5bac3fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c47be0cd559412c6abefd810801a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4a6aea4f86bcad28d1ecb1a481bd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e928c5de354586260b75a9355b000c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a014cfe6e0c942e1e412f64386883382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea362e814b82b4583698748f170da00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844862823a13efd603a0a187f1902d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b0de8a4c28406e80aa23f22e46b7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fdb2e436784a01dadbd2308612035386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e7e550d3cc027a0da1981bc1fc8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8bcdf17fa35a62eaea085abe25b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22472df44c236cfba9921ea641cc44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29736cfa9fb8946cb3f536a67d480ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba61e71598e5497f8ed800c6ea891391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8609cb83018a5a5a354243347cb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f74f394ebc11daa92929f86aefea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090cd7d613bebc6a2716f2c7b8ae922394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576740d45f9ba11b17fac4baaf7985395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5385eb6532ba48640412d521b9283e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39d687d6e16d09b7c5810a8440859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00361c04fd626bc1a49142974d24ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce5da87149d4218ace3c0b6929046c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f18c316ffdfa8ce1cc28a500a9c15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c57be1ba5f884e4434be0aa6ffa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a109778dc144c4c823553957b857402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df520b06d7d703e6acf4b9d18720d69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168049726135a14a45a25a23c25a829b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb650716b860ac7b5db179b33efb6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba638c359f4bbb8d85ca72c67cc826406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3319aacd8bf4e8a8e4b79961c043407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b5bcf3f18540891c7e0b270f8a07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382018d8da5ddd6993df6b0c22ec9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca966f272f430e2abac309abb0cc0105410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f2dded8d20964b10b533a4ff58269411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a0cdf574bf1119d967bfbef9016e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a36fd54f5508571e596d2111c4ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac51d164c12d608fc2a0f07a892acb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424046047804869204d86c3e0cba4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50081a42f6a54e578ee05d18afa98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b21a30992ceb338ac40d09fec9cc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291dd0a60e2139e0963c43b612aafb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db1a545746e39e3bc40b9f5b1a1ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2f49a727a96f710fcccc886bc713420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189429acfa07ee2e53147550dcd6bfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e99b7575e51eb3b5d41d3fedc91c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026415ecd8090cf360caa80339328e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22d01cc4f852e8084ce24f241b158424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15297da30c5a1fa3b5f82894f13968ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c8371d66e3c3273ad37709c31799426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20b3b49e9d2d217478f9562b8e3dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18190c7cf8ba465db37283cb2ddaeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b22188e4a31c687937715f50d04cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3070840afbd7f84768281e467c274c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dacc28f81f41249c0efe6b7ae6d0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc538c1083759e1c3c01bf64f4e950432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada18d3239eed938d9260042e1e797433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acff33938e6e0ed2f27c604693c864434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a431bc2a12d0378dd13fd1085671e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c60775c823b4fe10683dcb0bf0b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17b00c10b71519e904b2a3e5869eb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d64f396868c9b422d3822353c5303438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17057c0b0e4b0c977923f00b6113b45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd3d74f56150d8dba14588791ed1e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a684eea5b842276120c1b8b6a7280f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a33cb69829402692b4521dbb19126442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56187b56b83180501495729e25b050443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff419e7d22e420319677f5310abb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0684f062b2aab71a5e740c69f068445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315ee7d07cca8e08f98b3af0cc4f35b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee8b3a7feff510e883320b329dca6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903be615fa46f3964b9ce614073d260448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b33eb29ff545edd2389a05cdce1563449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba31413271ddd44556654a97a33fb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1f2137f59f4d0c17870edfa67fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802703e9a48ee37e271d51c525071c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552866f5e773f74f01664223fb8ff9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8337d18a73bb549ae1e122aa0b542454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d528d8b31b0071474d5fe7ad187128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b850eea68a757dfcd52adc22e039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdeae74213a2eaf17502a19631bb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384947ea9d5cdb84e63127350968dc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104d419820d1d3611f495eccb971ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8017817e13294599c9d6cadbc4b42a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd6bf561f3bbd28a40b3eca953e73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0a2f82dc6823467e2edaab68534df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b0c742d4ef07ae226656a0629ebf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194135ba41aa64660fa4833c8cb8fb40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35749d89c971ca44c2737fc402094602465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc1570024f8e99e0429ca86b18679e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef6364eaf5e9c8b853b3d91cf19ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39628b196b2d4e39affc2cd6d1c3c82a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acfaeb11dd0e76f3be066d4dde975a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09307be2391e25df6e218ce34114033470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45158017fee3527cb35e40394c425471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbb5798357217971c09f1388e9873b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868088409712b98fac376460cb49a53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6189e1625297e8b1a79aacd568e73c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde782d7095c76503cf5f608c93997e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e77e0da9e96628e0025791549027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b851e1ca6a58814180eea034293f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a92ce1db28a020dcb5799d2a6379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312d5e10511725ace7420df27d5bd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ba71113d60160cd58b320aaf743d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bf72a4e5e6640d4f8a6a0a8cc66b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb415333c69b291c94fd3f64dc3e379482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2381be918356d79c382c07ce1754483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf62a7b1bdb6366bb46e1bb490c0fcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181064b5f41ca40b40c42cc81adfbf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bcdca2662fd2fec750d763cf82839486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb3c9a18e5d335cc4665b64a2ab9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3bc372914b4a9d0794bd20473581f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e13b0e991a5ad0825da95a0aeef3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c6d2256cb2ba96fdc088541e4ac78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa35c406152bbdb321e09c9e08e55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db19f87810fcc0505de506757be9e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887dae3b1f029804ab6e69ba31a9839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212bc7b8af16e390fefe259036f2de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03ecdc604c09da673fb3642be3cac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ac665b3060c4714b1af9d77b3ae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3f39b690cc236d7f4ff186a98761497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef4e3f4d54f7d3ae0d0b1dd9d8dfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8178fce9eb95b1a98a52cc4eed4feae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e840397861a622dc7d1f44a075b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7bd87a1f42150b7c4b5a480f9090501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44556f7caa56fa463799689284febbd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd55e8dc4cb9f7a5aaab9665c36812503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da80de900c8f6f6f813e6bbde6fac9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c749cc96ca9a5162037bd0065acd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6317eb448e4a962e752af3e4505384506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd9ef14d3effcdcac9e711356608b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0db9bacf782215e8c7f3321d853d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a698c8a8fab7202c3da78a1ce6e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbeff7dfbff9b387f5ec40c6be3d06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fc52de61a33c0aae9cc2fc37dba75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acabf75a13c7ef96b3eee18b0063f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334133c4fdfb0bd28efa8361451a307513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a26a65cc8395e50de8b4bd5ba969514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fea34e693c2b288958d36911653254515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2c4887aeee196e1c554c8b0d8cee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8499b7ea7642d358120787afe6777a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299439d50ba76110b8f1973db002b47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f15c1761e9bed3be3af3ba744c6a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a9449afbc1c1d19c8784b7ac6690f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d41b9bbfe049f800e33bc5baeb0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128abc12606efc698c7adaa2f73430b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492182266b1485b12abe6578779d1c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854125a9aba274b2221d6a16d28aaea8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a678b4cef4a791787813c663b9d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc94844ce5df0dce4b87ac37861a74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0c8864a80c3a6f01d8af8ae42f0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf92487860fba4daf577ad9421b8491528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230edfef8c84571eba0cf4d7b90f2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851a825c69a36e11347c0e13c9d428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed64feb49ef99aeafe2c863f44a38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d805bb7d0ed2cd1445c05b3b2e5eb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c2e3c367e20db991ec93ccde8ace533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1299457dd81d2f27a7941c2dc31e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabfcb373466bcc3e74cd8bb5f052d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858d7eca4dcd439fb0db74538cb1db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412cf26ac216457b0557311e78fccfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd010769a3af13d781e64ef969ea752538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a35465e222614faeb126ef9a63804539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993a7ff9c2c75bd5d2f1a26ee2c07f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ce8f4f58da3cd73f17f7b45a0b602541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd3db822022ca6607fcc8687609ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adfd1320327d1a88f792d0ba5f5279543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f7e84ccfee891df7441d1c0afbbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf223fceab3428a21689be6cc31434b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753c9ae1c7bc10bcfc78ce2a4b4816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d652c99f504669dc64afada1e8556547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56846cd99ec482b9b1fff26e28d696548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf8ab2f26c7f7c50b7cd4cca2b47e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a68366f2dbf8677e23498f4e12dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b10e75d9f92b5e89463cba7e1476551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74140da481187184a58cd69502c855552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbc1c1d36f31b89f30cf3a5227f19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67706318937fabb4d40ce289226bc19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aed0c33acbf8858f3cbeeac1bb37e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe4a77c92eea183f6c9267961062e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09faa8ab9f6ac3100de4acba419b65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ce99226793804458bb7a7b866ff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e96785b329834c1fd993ff566de7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd9e9c4419c6144ba052c52a782db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f8b2548ddae18ccd94fc94e8cb23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a46c4b6ce70b9e474cf510a9b2bd0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2c661dae932bc92e6e9e3de3582f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9bdb36902cf236ca89e7b95a671f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dae3e1476c474fddcb65abbef9ba1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3118542afe2113a666774224d15ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43851e3431e50045d9c9c3e6f88e74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde9330b026577c2deb61f1354495d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd9269cd24b2d45e3cf277a162e66c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a003af4ff2e17fc17527c2e647e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed133741c1fd3f8bfadb87fe4b13a3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3cb25f34414add136b6a91d072bad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b5426a7541f6995b9a6badb5e2f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e272cef3c93c71b1d326cdbda072a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e540265511a1d08ab606952474e06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b57f50920c654573b8105b2e2b7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a73f4c8307ac225757fa055048377577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb63376de9e0b811e8e57e23f15729578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc854028b25a5199e0357d10f059eb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be205fcaebd7dae946ac0045b01a5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3acd155293474440475004eccbc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeead828e1fe8931cd4817c28481a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9948b6d914e484d9267eca6608e1e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97565609fe1166c295f594958c27b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f02130b86dc8cd0847ec4abfeff9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e137b2c834af840585b5ce21080b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141620d8110f0740d396da5033b8435d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cd87d602439b66f7edc7b6c5f2f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c89385170b8eb9842d06dba13e087589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb350d583b6d338ded2578d353318590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6389df3ce2ace11d2363bec39f001e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e8c6f4ba453be98de251addb0284592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f60c8e297d8a1a80ba195246ba0e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b654d5cf06886113308fd35dda6ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991492b628f6249683e02c71d52657595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af509ed9c9d3a8fad09c2f6837c759596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f1c3795ad37c0b4a2616d28f0d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced85f8d7f5cf4309c62fde8000c4e15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dfa2a72725e72d8a823eb26cd4046599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b2c590387fd1dfe674a1cded9e5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd6454624fc4768e9efa69675f8e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55110ba54162e24fd1d1373b0df92dce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5573bdedeb5818df477ddda9e6a5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a5020ccd825c48be70a5b864f8b5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50479fa2989cf9d2564fb0e0e3642605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b5592713f3db964975fab40d46237606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505d51fc7c513bf067907945e719fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea803112b3a3fbe9f1670efc127da4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd84678833fc0280e2125d0b9bc9f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4a3137fb94a3ef7f7f70d9b93a53c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70effd69cb9219f1a6daf730f7ac76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6181a9c6486f797b4e73ccf8a03c08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108b29cde2c1f29f406a665de4d63e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229bd07efbfacbe1a0111f500d63089614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b487f9e6049a5ba28055f0567264d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde944bac11f642bcbb4823261b4f68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ffe02e907cbc127b497aa445fa4f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b1f1fc889b0bf1211c3a33e674100618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d21a2e2b992e645a0f0a6ba5dcee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f0313b552521c91a804a380789de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d20bfe0735c4143ad5bce0a1c0f54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30720af1ddfd29adbc4500986ff33a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ccd92085c01e4eb07fcdfd0117f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09501991da157d1ff57c6ee6dd30f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aeb332906aea6e4d4c2c82d4684a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951727103b30eb20f0a57f4d4019d4cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a65e106a4c61751c7b95ff60b7c7b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081377437b6971443b6c316626bf0b9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7d5f7006563828eb123d1f08aa31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0189f6b20f67849b7198e5edb6ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e8c8693ca108577182a94d4c1562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c8cdf844dd69394ab0bd9e25d1af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3282210bf50f02b70ae0f9b11ae6b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb833e2e05b4f4993bf3db27efc0c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509c83a8e41f5b28968922542f4025c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b908c80dba8dcabca84f5b63668e18a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3251a3b71ce18e3c2c1275982345a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15073cd89fb79626060d25ab272fb364638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ee3f14433f3cc19eb963dfcdfcb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51badd53adb68ea3e26750d5faa10ccc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5d6ff306237108ab9a94be0cb09f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c8c4c0cb4562a47f5eda32c08da2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450e44c51af149dd740a35ea7d13e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261c3fecc53c2e7ffc7b91731cf522644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f086fb22a4b63f53a1f86802032c44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85908ed92455f899120c1232e1b8e50b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e739833588359a0bcad90cec1422bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b0e021c92470c08204b25ccf4fd1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674a8ae3b011c2636ccf913afa54fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383554f6506522a9c64759528c967646650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077efd7d26c1166cc17ebc60e677cee8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde7acb19a736dadc0c1d512a5383f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d6c7852ce1c00f895529f30b01c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ead592cf2a89dcbd94fa869ca037654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb908e4a08416a5f767f1b3ca1fc48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d993f54215dbeaaa2cdd3980338740656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3422071b1c2e234e7544a52811d625657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f3d8094ccc66043df3bffa9d843b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5384bd97d4815b1933736c7bd7b06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b977393d4d68915757da7815ef249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84cc0589e31dd5143fe848c1e30c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211897ed8392f7e2a4a23ecb20a3470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097f7ce4d7b6d66a4dee3ddcb1d408663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd920e4c3f9a57dbe91a32a7dda130a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ef6ba733287e37973723ace47e41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709baf656fa3742a8dbcde8e12274163666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f5c1b4166fc95f67c6797429b53f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23bbe7579284da73407f453669b05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59136382ab9261e8fbc6d07164f2dcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68ecdf14719bdd911a03aa5087dda4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c79117a48d876b34f329a27b2104a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467c517839b3c359a085d239126044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec74f7722e5ef4a0ae2bc255e0291673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7dd9732c0c693e14cdcdca7fdc54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e023b0859f90cf12ec3d39952cf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361718d97385c76317b8edba6dbaee3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a9a68e36623d66f8f265a599d689a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5f059377e90f06bd6b296a74a6ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966cc82bd736f46c6fd34cfbfd13435679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c635ed64cf848959300a3089feb6414680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de1c46174af016c3cc886b7104393e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec244c483bfeab2fa3a3de502d615e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d2d81f47891934d685f03df46b7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b9beddbb23b9b460a5217f9cec01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698ae39960647c763fe22c3a26118b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06eee967de2ba80f07bdac5af0f5e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbfe5e1d8f91e145b0878ca5932dfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901bc38db6c14e2ddb1cde917028fb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79ac2c3f62405a8b775f45f8ca3a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413d80a220c1613d8bc338ae7d1c7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8455f9838ac474df055bd4bb652a8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb004fd99dc8fa6826e94a4b4a60a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034462002f8935cf707b8e0d7c1d00b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809260bb890a99b57e79cdb84eb9d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37399c2b52bcff462d37d4f71b52570695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7fd6d701645b87a96c0f1bb3cd72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713849251e44af89de3d50adcf56b9a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f96aad3db591961350bb150eb8990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab055000454c4506d620f5ac2eb8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b24d04657db84899d5375d1dd44ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4e89f0a3f08b3b49ce59ebfc5f54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c4fedbc9df7345dcf0b24a2539e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875f38598de8393331fd4d640189f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb98624ab2add8faa9194aa7ebc7a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e79e9f3aadc57773d76be9443b203705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c652a4d8a61221ea8b55ec60fb35fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579699617c632d88044794771055ea7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f65529ce2d08f9ade18d11c541446708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4a224929434c546f298f8c8f9677709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11683f22492fd7a3c431d175142e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce18faf5e44af8342116137408cba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1595619262ec37aab2159522888d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807457f66a25358ebbb26276f3c653a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8b9efe1a1652afb9378a70cd149e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b528dfa17432a59240426f65eca319b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16766d4154db768d33611ebba2db647716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d46cf807a42500bc94f51b3f7d743f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703067966e08e5961562c7821e3968a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9efffb415719264e7c98311c1036719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0245d8e1ab8a0b7963349fea36623720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e23317db193bad1b0bd6773aa25f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cfdeaf953bf7bc5ec5ed29b08f0ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb9491915326174e4bdcfda185844723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e6da14e295b01b7f2c5be7aafaaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e7511c6984fec5fb06bfa3fece86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556a69c7fc3051e0670faab9d59504726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf9d93577faf6fcc6ef302c8b02968727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd4821a3cfa80c96a66f334017dd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd4e433d156f680c4f421c94cc66a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01f7b3364bfeb591678b9149fe2415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3566e7696312d965fdd0c15037524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5df2cc976d9ee2c5d07c652bc7e21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903f1c4e1707db8482db1fbf856593b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb2f7886a0edb21b0dce16c270253734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173ece4b0a09b0a6c86ecd7fd6ec96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348bdd940f6499a464a9ab6b8eaf274736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b6e395ec3e59e840585cf6085f34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8ab7da70768d550519d4767fb98b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d4f43880fbb5414f75a2b46c96d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6107e034447964a04317409a33e0c70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c6d31fae52094fc7154ceaf73481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8bcdbeae9f18b0547abc83a5625c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b61f3bb8b1d7b06bc2696b6bd09e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437d184ba0286752ea9aeff536abe2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190a150a594001b48df8851264d454745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ac10c6518bda51bc48b6fdcc4736c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2a511188ce7b1f8ae194790e1eb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d2569bef1be6f2bce6b197b9c3f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2391c9a3a7bde34800d44747c8b58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610731bd3bc58f99c8c3dab4f2c45f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69410aa7b4e2f9bc04d78077b010452751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb419fd605bdad5d52b13b1950eb9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258ba05423d63aea8be30fb589bfb1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29da102cde9cf8713d02ccb8805480754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bebf1a81bd62cb0f6f4a3e2f9fdd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90905cd68cf9f9ddb86896410469b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af26a201c008867991dd6780514631f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee449dac54c63fc12ebab61acc980758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda6ff2a0ab5f5ab90632e9d3ea1aef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133870307cdc5c82604bcf078f0c18760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb670da5b0dfeac5091d6ec804149a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd86c315fd56710857fbcce227aaa9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f04e12ae2976985929886b904393763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0618c741ae453202ff5cbd9e53677764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5069212f646032d9a0a084d3c4962765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097aa5fc8f66487bfd5676de8ac91aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fefb45f95a4594d46aa0c5a6d657767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eaa336a32270a2607d468e69b2c09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e40e1044e2c548de97faacb36b1b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408576e0f38c21ece7e18a39724ca6f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f766d1235f64167bdf96b2257834771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89344561d29eb008db17264d5cbfe956772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ce4d193607b7931ea95f838460ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b84f080a92ba638da650c7d80fb0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc40654d87321f85fb7fad45ab068775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83398fbff881656d56c45eb4a91c5e2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfb520bf700e477e673965f5f06092777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd5b4101f68463a2efbd2f9e0c2b8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df19d2c4aa2e6f28f805ba3b1ecd3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdde9b64ac7d8340d548ebc7678d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7251648baa41adc4a36d5f4174a0b0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c207d73a70677dc0f8a9d90e239a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8709e40b189ba40e3717fbc18501783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7fd6f7c9572fafec61df534bd8c7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a9a4c4f3f2d2bc7e2407e19be79f3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c0054957a8339bf400e696aff9463786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56038d7a6a3dec9963a854ec5e86b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597deb6a613ac2758bcd83c504f30eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1845ed16993255776dc8d37acf6b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbcc698a46fba8537d2b106f28432790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ea214cf917e6240d8fa38f3b581e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04133d0590ad72ac5dea1920fae51295792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab60cd53e255c266a492244a661ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9061f1f1eb2c3f575a03a6b1497a78794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26933d8c323cc45bfabaa31048bf6c21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4bb35e6c9ced50cd8d7dbf332478796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239efb0c4bc2f742a4cce3901e79e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f275458afd3558748ad722837e4e3dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f775a0d7ec53c849a8580060b5fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da169ec6eb5c71294c1535131c65e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c60371c99d84e63ce35125bac4fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2465aad3003bfaba58ef4bc3d219802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901fd48804b6d811689667d6f08b507803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e201bf8c4127c63e5e45ade68998c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ee294fcd5ceb70a6e82304504859805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578c81bb55c62ebbc621622195ecbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a27f53ebd8d347d7cd8dece1bcaa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ed32f20737670aa6ed6afa16d11e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de570eae1a333d53f0afb9856bc27f2e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad8ba4717cef0c08651034634113f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4202a62527c610e9da41c5a6db20d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996b01140ebe1e3b55dfe086eb220e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df4799cdf1ed9df4c75886a47d9ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70406d7e63b457454143c21974db58b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dde3f147d119d050ad023de0d207a8815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486b390be6636e62519cb0255470cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66517de398b52687760fc5454242e4162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137226ce5f8589b6b27ecf8bba8f76893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99b9c01399075f0c4da171baf66ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf192f3f961737ae8d5c675917ec2685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f3a5a4d24351a1a705959e00de336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5f2123eec32e2bfcfba89f94cd9fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151af6645689c06673ec523668f24a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff513d713f7dc1e8faec0639d08c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fe8bc71952466cb5ac17e5b1d63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa7a9b597dda359f34f8a21439f4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4b93df040dbb1658c2ced895bab612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b4e314e2764a92e6c687cd34f7c9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad40b8a3337d1f2ceb6a465c0a970ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211477b3736af88f1de5fb3ac9a146915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1f3d8ca18967f684527ce599102e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d03ea9e4e412f2079d3b4f3f3daec017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71149f5fbc2431897ae95d6023599e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963603942d7f1170cfdaab3d9333c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6995407c8d796dfe65811ab9c3ec920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7489a16b1d5f405479f4341129cde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd67120916ef094d6b98e86074972f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71afa8e57fa4351b348f98209a954a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb836b81c8259c49e47b4f75f13734b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b61cb97cbca7f420379c35c9e94ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c757d6dba0190afcc17dac7656309126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca31985e0740eb4c503277e2e6448327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6bfc0c755f2aa3fadd6d6b5cb75528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae28117b5cf9671353b0ee4c6f357329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edf654b3c1c11815d35fd506ec06ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dbec901852d2de8faa00ed308b8a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d221ec396655cd963c26754b61931532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50140da2e76f176c4469433665be6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164d4ef3194862ccfa2fe23772221334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668fb3e36fcedae905d9dbcaee9085435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c409c3190316758bcd56e5ac28f17236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f89374bafe2012f8b1d6edc6bcfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad73c2a340d0fb3b3063bf5a4f4ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b32e8c5d86c23aec434ce7f905cfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd217c8c4e64eec4cad489402339a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583263e9bb5460f23e49e8566fc127f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347cd3928bdc978d534582cbd54ea6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da101626d4bc99f7fc6ba58dc3705643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab08b469814cfde02eb4473d63108644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2688df8cc3850f338e12809dc301bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0bc7b11d7ee760d0d7de0e43ab88046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d30063418fa7661c9ae783436e88ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0d0f1c298e7a91251c7b20fea71848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27950f82096e5e3dcedcf09886498c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91673a158bf010078e1edd67d4ff79f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26b1d2e5fa942bce94fe7794754be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c25befe6578aeff588a7fe622fc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621e9d6dc70a8d51a8bb94ceb3d9f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a043162f4b76088c674a13698ce98d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a084839abd44685d01912e7d50de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b52099b6297ca31b1434add3e9c5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b422b3d9227f050058d822b1111c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67955c2163aa43be4e5e9cce742d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893ab48409f4f31fca0a81d7f8674f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9282f6fa023e857d2491d8f2e61c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe83e7559fc192a2d1d788f3e21f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac186083c76402ec772916dd7660abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83034bbd44d25ba58e555cd4a7e35b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747559919e0e1bdf6e9213e3e14fc58d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdca7651183218ce1e012054eb5fe965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1809b3227020b09872ce9da0f5d3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569598e7dc6b825e9ae05fb2d25b3d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e1ae66e21c51525a303f9b3dbec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d314ece7a740ab80dabd7343d318d0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69fd738d16547bf3a216042c6ea6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586dac57b56dbda64fa2dc7655920e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb45ff5c343675cc8224880b890bd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26334196aa425c875f5592eebb032473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969587b3e0166407936249439715e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d82f3b32a5c5e90d6c6219c3243475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc854dd41e54fa0e282b94cd4c6ad776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d7406dc09c9b58571c8d7f4baedf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f748ef8176d87e660e2e3d0169a33878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87638794fb4ae338f7569d0faa44c8b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6672d7b593fa8441394f172fb12e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fecbc4d1bb8778aa43276d1d911b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a653eab536530bef3217f57d78499d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f41ca4b2a324d0222cdeb9379451583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398df2bcca6e5f4560098d2bda27f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d535a1f548236f694f0fc3e94c4d4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4de1d9d408a48c745b360edb00bd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4005437a7f14e4a7029ca99e64469a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25da7e29d09a492fee9232d7ef592fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b225705bf443a21faf90435b86e0a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf97b9db5d26428875966768ef01390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f25e75d4a8d3f2ef34cbfb678f14491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f9ba13fdc80e0681f9aeb3bfcfe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a2b2020cb3acfda5babae3fd100593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f6728d488611915ec416b254bc6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ae8481177bba25cd294ff1afe90b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ad626345cdb6885b0e07fb1f97abc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465589afe14dede45de1ce1c7234ddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a5e1aebe2d8839f00abd75baa55e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d438804e57ea51a9a8f3d2b87349399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a43f57bbc349ba59cbdda2860ffe92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981998393464fa13bb6c501ff05ea587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee641021c3759480318ca9a092a50b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db81c6bea4591a8ec912c24e438515103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc40616c387d664af923d9758a3480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f9de9f18e424c55495153caa7440c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c8e357e5726aa073302bb4c95d89d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225c6ba8c8550b861efe9ab287cf47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d100905c150924590e37839932ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0f66f30cf4f39f3c1dc7c6ce5aeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452b580831913819aac2abf7ae2d56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368a9bff557ac5cb686669346cfd80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017399e5c475735f8a20993fe956796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db69e2ba1fe066aca7b18e6fb6f569c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3251e7d14675ec5edfd8fc4011fce0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb4ebe8a45839fe9169370ee837e2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9a8225a01f5ec5cbe57f829b149c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b745874081ac50ed29b4caeebce8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202fe3f31222e9dca8be9a9245d346d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e61b547ff655564e789910294f9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77101516a21869645bd9e8087d088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45bbbe979ae8b180b7c327b67a857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348018ed58f5e9aba885cecf25cf3a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff4ca37a7e16d2259ecf25050c30f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277c121820f94332cb6897e0b447537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5117584231462f144a02148664d1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d743f04c057c36522b1fd57ffbf607126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e8649080d304f793ad14b5542c33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb086af890beb76619d814b3faa648128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221e075edf2f7e2527929bef990e6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc239c6e86a5da3aa2c9e488ec9ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df7229e98ded28999932c6de2fe6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc07cf01292efb7e88cfdb7e7285a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422c408946d5943e2939a46d36279b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d71f94696c9104bde29d348fccb25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2504415677e25f68b14ea369aaf4f77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1659efac9de94abba533bdc8e7b6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405130d81655335c9a06975ea43a1e87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e73a63dc4b5f3f22d40283eaf0043138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e282099e2cd02bb9dbdd4b6d7a11ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d316766d15337e518f657fbd1cca3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874ca0b047d41bd44e2e93c2ef5286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741c18fe25c2895dc4467195432ac1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09b13bc15747f4d9c616834738bbfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4332496b99e74b443cd27847b5d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030400ffb0728e71c6c9a0480e94d02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b04a503350115a8e1dae659f0f89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b8c76a81802779cd8ede7b8fcaa17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a39c5352d5c9885f4aee78c509adc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253de0ead8542f04426ebaa9dbdf8e90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ef81abcc758d0687d134805191ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acb9d12d24d5170f58341aac128e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a203270b7214ec0ecafbfbee3bc5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc106968a52bc6f04fb804e70730483153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4032cb00b6aaf0cb15cf886f1ab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55cc0beff867aa656cc1f10b5ffd39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f31cb10acb6b331d8838b97e2e48ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b748cfc41fdebbce6c8ef083898f0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e31668e36e3c6418703e78caab1a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a26cd9457215a1e671c33fcd592e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ced596c7d8749f5a993164eaaeb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615614d5ec657e9d05356fdce1a831d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc65c758cd0a31c55a35be8bd1ef99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632ad86ec0ef2ec88570cc4281039d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb0769a4612005a551ffca2a699ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2af11b8ffb92152dc12667e298eba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16d73812512cda8f8a2dbc5e7fdb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a0d203c342b69e1276d905b6492d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef9096faec82fd3732bddeda5ad5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff6b33de519fed093a598e48d0c6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde651c68ecf6d160c1a53bf198347ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e46053d6c25d5a4d7d0147baf4baa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933ccff9dbd9a019bd1e41474e88cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6dd88fdca31687ddbe75fdeaf377173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3598456237af9ab6bbef28b7b3c143174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955117eceb803be27bd3b5922bd941175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d1149658420a2fd421b1bb74ab8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd64f47a82c059b17424f87a518498177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e113e71097020bdb0cfd68723605a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d5e5a7fde5ca63487d2bcaff67fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d1aaf7f32839d9b13b49d64cd3edc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac97563a56f94faa6b5613c01a804181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff13999d1e80163abed2eab529eea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8403ad767afe0457d043ffb6d91f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1e584461ca7923efe18febda71cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd8b7309ad45b715b62a5307efafb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0634dd348a0e6c3e6749954e3382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb19a383c405b9f23a1cecef6e8e5d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec6c1280d20c10c9cabf65c16f12f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c293ea6d5f3340c39a5d9e2d4c3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e7e29cd6822ba6be21315454d9607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edae9f468a07138caa3449ebf6ae20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748fd8ce1f11a125aa863aa5387dec7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d5b90d3fcf452e4e58c2a02d13d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0f2085dcd8ef1977c8b72b3ce371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e20f785aaa81563208cd2447e3c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454d6cc03578eb73f0370d48cd279c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666a7f63e98ffaf19ed03b96f91601197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f49e501e72244af55ed9e52c0662a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b81ef19d48f73d6f517bea97fb231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97b4c240cddc95422964b31c30d26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0827838e1455b888bb02ee9d8dc380201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a444f93b65d3ef69d6415d20c4b3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb78c6c630a129de770a563e298fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795f34d042ea5f3cb827201923c610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e62cf6902704465e4afb79bef48d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef967df8887103a2fe563ffe5e5da8bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aed070802a2e05bc2b87ae76a5356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c647fb449c41a4d2e9bf9bd3e511208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f8803369e18e9edaba42c793301d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b992dad996a5766f55756424e9892210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0b994bde561e46bbaf4e94c410f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877028ead1c0309a3c332a9707f85712212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a7dbd16c26ca33cf24490531be4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e533229465e042a3a16bae56683ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b53e9d2e728887ed4a1022b53451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b238c6d3014c760fb1ff5fa7f61b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9cb5d19e4d1950c6155ffba4e45b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ff177294bbbadf6bcf02b7763e22d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff955cf20ba3de10cf1ff231b4ccf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a4d2d8efb8217332a6a6f06cde5b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654665a60a7564afa86187324752b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576c0a961a234a2cf609c6417481d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742ea3efff1fbffb776fa82ed54fec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014472d4072938ea78c9611d4b8f23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3b2ea1fca11060eb9a960e289abfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba721c9639c1213c0ac20fbc717ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb48b9b47a6d1f278666fa1815b888227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a226c542ddbacc47b89da5737163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d2c2edfcd7c73a7492ede2e5e0a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93caeaf8721843c6435c2d2ecc9b060230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731ab8e6bbde40cad8269b8f5cb85a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b9109925f80f249700ebaed34b5b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1c0e9343609f1042628a34fa1cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e98ae526e45f9d56c2ebbd7265b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c642445af40821e3e3caf3c427ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57e8a2aa4277143ec38db52f264475236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1abb275db6ead5fc3035e353c18326237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1087befa91b2df97db5f52cbe8bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08423352a050f46cb968ef23323f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d79eaf0a27c9e88e05943aa9e54f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb296cbbb7040e092d816d73dd2e5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea97df0bb4d3e44b98c530c55629d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85868efceb0def36de86d709e86d7d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e6c8d6a28c772310b0e4dd34f18b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1e919e94a09f95d1a10a30666bad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c087bb3f3db4d7dea3cc42759cd2ca9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b59fb6125f83a6cd92bf0e5c5179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82cb5e4ec3eaab4e67c2460779d189248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe68196be9dee3e25b80c39c4fdf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c22447c8b792e08fecb4ec00cbdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19cb8b1e3f1ffdc967e7c2c87daad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dcff70043578921fe0930bc89ac2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5fff2c6bed2d20d78fd3c5161ae36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415726a3a61c8288f67034c1bd435c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160673820fa3250aa3790758c8f5937f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227cc7a8d723f08ff0d468aa6f22099256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4a2ab162ec357ba926d172d145a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eea839426d8889b498f0833e996c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726531b8ec8cae9de3a91eac24b0404b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5505811d8363dc80d6761fdb796062260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcad66506ea4e2846a436ebeb7da4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947502fdb6533afa2bb263751a0e8c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb8626546b49c2798ec712a309aa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c211fdf1bbaeffc827d556e2a5a03f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e4feadcb9e9cc3e9afd1f56476f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d8b0c0b9f35530469d2375b7047f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35fc874895a9352e8153074016093a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879a7480f117c244137009dbc3b74a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6eee85a27b2ed08299b9be52c3a8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbee5588585dc504d6e637859f8dbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daaa0a58c00ba8e0df3073a75509eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2611cfae3e012b57900ee1430487894272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a17bfc80f357dfcbb8d4deb4eec95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f526177c2b8f6b577a41165c8766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c4e21abc5d75ef3aa9aaace4715e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721d929b8056b1e820bc4ac61a13f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0fb53e018432bd58140fcaaff5eef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088e7392d3b3152388931304bfa7a5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d58407cc7ea00ace5134f990bbeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d231f87e613199e28191a68ef713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3acb99d1010800aae76d8329837c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01085ab12e91acee194de3fe575022b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ac4a7985b590b4f1bed57601eeaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5638f6fb0d4936b2af9c18193ed0068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef54f319c3217452fc6909eb0757a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1923e59ebad67e4abc6d769c8dc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027afa7817e3a6810e7105dab0c70e9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d591211ba852bbf56189108f8ba96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fca0b21c7247e78de36af00ac998a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfffe7bda823fbb037457bcb1873fcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da9fbed66e3b6c35fa869f3b465ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04eb36ba3caa12d7549ed785730dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc379392fbc2335c82b6cf14a2b244d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a190419cedba72a1f6316a14c0fa45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85403f9326413d141c216881486bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643443847480c5d3e05adc2f86f5fe26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3209b7078b72e72083d2d049148e32b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c2cc5bfb24e5e94e4c9c9ce5d146298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb55d65772cd0ab51709c804a8a8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6feedbacd7dfd313f438cc6bb5fe82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d4f099f983f76d1fbd0ce1fe8d5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f61b66e655a09280b6139bb820d415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5d8e3a4afb47580f5d02fff72b53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43679eeabd5c4b29aad4d2918e2c631304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b84b8f636662547edd48aa810183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f31db7c993450541e08a334ea4734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f7c0e6ffc53c2c5b6cf1d1eb2590307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1b93f1a190962771995712b70231308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c150d29c3708168918f128925183d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da47cbb36a030d8f6fce082d01f5d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6009bceba0f5c5e36ca7f13dfb45d05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb30cabe78f76ab75f7ce79a8cd1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1019d1f763c2f6582ae950197559a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19721ce737f4029b0015772f2ae2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de08d7cc35cc0602f010fe94cef39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c627d67a7d9a90ab8d97a8cbe23874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70163b095cc000c096951bf427fbf717317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c02a06227c986f0d73aab40c75c42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5337fa4b64ec514a41ab7a30e82f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89ba030c09c1eebc7630f41f8f821320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6652d71a9ac7d17dfd8d7e950a0c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf0e4efdb6f3e32349ad6f207ab8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe73b3a2b0a6324c230ef5f8d7b4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199638ba17a52015cdf6094e29ee4cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc58f33a24733be0e22f92be922ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aaa1b6a7319fa3846ed04c5ad4929326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b97e460cb8f939549580715411bf73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce8893a11743e430c17c64b06c7f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673041aca1a5ae22eb286eead67bd18d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd659e207aa0d27eb427501579ea08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da398e4e26f2e31ad34a1438170f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1fff112355109f86af407bde54f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027039b98359510af7556a85c6ce733333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071b21c3f2865949c30f38e73599186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef8e56063bf5044c49e410d9466e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1631bebe15c36004271e804b6099d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760a5c9709f86981801f9db0f78063337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b069ca039a4b726405200c152712338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126419a7771afbd91c8dd9b416b95d9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deacb97a94c3dbecbc304ada9530bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3df5a22d38224a25362e5632d3aa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476311658c54dccc469574cd4fd67c72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02271e843f7065ee8907380ec4ea9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efea069ca64b24e8f8d2c933f1f5fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1609ecc2a3b44161109c05ef22463345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b20224932901706fd24b0a8db193346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001914f7a46a7ae9e43aefb3f112e76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc08d3391cc15d21c85a481d707a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddd66665ab3a22d4af713e2bdf4e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ed816b1ffbca5935676658e64ccd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eda0ba624901473744622dc39cc39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf23e9845539285c45c9036b9693e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ec91a8303d6eec678522e07ca92ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600ec133447ffeca2628788df66fad6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d960994a9a6cdfab598f048580a291355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f04027b037488bac8bf2563015b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094e3dd4f21bf06d7e3c29b68c3b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff550dcd3c5c3b3fb6643d3694474a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07a5080609b0f66e8ea9151093e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571563a37018e2f305aa51a282e9d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764baf9461c4c3396aaad59fa170d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45393232258add81330f796959827362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3af1fbac27fa88f181cce8a0a2f4b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816996d406db2a960cb6b9787b850c3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999acf58e5f4606510b38815f2863554365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14f3857b52c39e16a7dd3aeffea34c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e836b9118f8e87df40b94f4ba4c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555aca59279ff22962febe47042f3f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861f56f1bd5d1098bee19cf973860b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b77446fbcb43a4812c254530ef38f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698071fe4ae789bbb41a75b1bd2f858371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9dfbd448715cf986076bf4de7267f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8743a6be72b111b720333f1351adb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be40bc11d824bcc254feb38a80c5196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf6be52fc3f2a3dd7579189f34360375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2793e2635bb121608a6390dfb28621376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5348def58c9daa86c86ba02cbaa71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed98dca3bc3b8c2c378858c1d9703e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65699ed19f4466ff2c4937fb3f7b27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694a2a276db9fd315e4cb37021c1022380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa30162a341d7f3313ec82f95f0786381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4212bd9b4c5f1729b73908adffd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b39194a214ac1de5ebba0657764831383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df872929d59b0025490415411343c7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e9bceb551bf77b23e207a46d7828b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885fdcf5f7085dda0a0ef17f1fe050a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861997f146b3aae52d95a038cf5df08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abb2cad4f0385c3db8062087c6aa2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490c87eb02ce02dca8c950798925ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5199c958cb936e50a5958d97b06d04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978613e6e7772fc27ed7655be43a896391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960dec1c053a1e1fead55d9a6eade5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99c332340b99b3a86fad4be95d8582393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3085519e5132d3c82f9b501bd9ebe2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe8fb27928860b16ba7efb64c214e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1161457ee430270982cf08ef6a7205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3939023b06b65f9aaf247c2385521f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded6c96f37b20048d9e0b91fe381bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c853b37a371f19a380e4c66f31087e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51ab18e64a9da58832b684bb56750400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609e1117f89f29de70d27bb26a1681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebf463c1bc8df62b051ebc1a5419c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92c33da50b79880f9b39095f1b5ec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c9edef83b6fb6facce99ce642ab0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92ff06da726204df67a266013713d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c3bb9c8d02cfb9589f04c06d5776406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb6a50719e889d20cf10571fc4bea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb85412570c6101a3a47d3f38c0594a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f1332c30ba6da4883053f9089358409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a884a9331c945cd9b92d94f9a3a93f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba681636fd51f590038139609992a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c5438bfb73b4d72501fb20245865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9334debdbf3879ef9ef194648303c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e4ee5703d627d15c239731b5e39f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f388901938d3ac77c2a1de3cdd50a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb226fcb6bc292356c1153eb4d99f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea733c9fc39648408996537b8fce575417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f0ec816b8e2351909c87d1c6c1b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec217d49a29deee662fc7cf4ed6ed9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb095a6d43b981ac2160cd44c9b21c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e2996eac1abb5be616a003e582865421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c4e0f78c7b350b038c484e4f332d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f913fae981faa65a316f9d3cae0e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740b97098be61555439a919ff33ba9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f058907a8b127a2bb2854a60da9b78e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded170964d1da74dec676d5dac0646426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2656a06d2741a41e93b8e9285d77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66cc266605e813b1de192d5ed38cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac919f52ac479cd059523951765e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea797300fd7da121725d1a30a8ebc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37e13c87f44396164fb5cfdac1841431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8ce6a07704d798dcf677fbd1650d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17493538b0b9443b7dc0a1668c992740433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8766578bf1b1d4a03e98a2ecdd781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7b463da624f696d3bc8f938967bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654085abca904fc3a0de28cfe0a1948436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a0561d51756a59561bb2440e8823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6d5499cdc97c24d54157c65ca3a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81bad2730810e86c07f70dbfc196e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8c9778c1409ecdf69c54dd934143440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69291e652d4eef160a2b656e7058b66c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774cbd14662eb98e22e2e86f3b98b4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbf6af4524ec2a886c3eccd254ccd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96308ce1548b260224e491bd680030444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfddf70080f0b56e3e8f7287dbe7d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09443de046965058a095477025a0688446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80dd3d90498c6666d60cd12df072c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a376a3ea014349cad6f1cfce848c21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce56d5bb2e2f2cdb6c8caf89a1d94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c05d82ac4cfff3392c5128c80111450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a851637289d51882abdd5f9d8653a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e557f5dbc7ee7da9c9a077a691178452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400b6db558d56eca093ba9ba78fa14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6505c93985057463c1d29eb51816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3c9aae925c7cea8b15c29c94852e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3290caa3b1bd7a9e029b6cd06097b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887310b174b13217c911716129a003f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f03c96a073d5994e6d490b7fbc40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb293dec1cc6353c41f7aa4bfbdacb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae771bdd527743ea57443c2ca4a5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c353195986d3db66deda8321668bb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f31a8d39c4eab19981aa8594d081462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135c5ead5feabe43545d6b46eeb605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c01277fc09d325d7c7a21bd99ec03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec2c0faa1c59268d8407dd65ce0300465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46358a344be874125092fddb8b371e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9ee5439b41ea502476c0558c445c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c3fa809e566c92b28ac858bfd38c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba9cae272a642cdfb70470901a526469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e899fff75de617b96c38de80437b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d12e74b0619a2f6481636ee483282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5feed6b9c16e00aa09db3ce7a3f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd48c43ba51f7fdbec9115c472f9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d172c9a65b5dd37489ca48836f1fde5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75f58bdd8c6236f1bab794900d3f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced074c5183bd8b2dcf2e721b874f414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30d1cfdd94d93e36286e4e98d84755477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb83f293ee2bd233299ae30591e5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3722c27bd1567a70389c0820d172f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cab5678de889e1425d996939f08a0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9665c5b11358df36d1819a5e4cc336481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1051347240b8b947c6921cb46f04dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293c324ff1cb11036e874947db483e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc7bc696ccb1366b566e629f2a2de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361e1d02f89196ae84adc372136561485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf3320b8d48eaa1bafae63a2929f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b441b752c6305283c43eda78329c48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54adc478b2986dc8093a0ed95a6e08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1dbaffbafe70af26f7737426ee9cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc484757758177da45141355bb49501490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabff2e710f17b03762319496e4b8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341327a864a42a4ac1024f5cabea84b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac3556c43d3a7c12435fdbf461f7aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884cca6055fd5d83219cc21531d9e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de356bddf68455b35e02f02a5e33a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41caad920c0d57d452201422ab00500496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978bb5d6a0a571d74af6a465b928e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8330527990bca9945070aabfd65fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4200f217b6c06d10f162da3b0334e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ccfff9bb3f24f9d414b09e5e908ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd685a09100c857d0201e8b279bce8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f95d96167bb6c32a018b6537a80c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae61eb66f7f7a1338d01dfe6e86ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b4b636c551a26676db4019692951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c623f58bce483bfd63b88ac9ca8d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90eaa00d9d3d1ab8ae4ddaaed7641506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42270029b3dcffded3f6b1d3f5ea57b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1164a7f1911b1e67fa36ee13811e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56013d80312cf0c910fdf1e58747432b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b87659f4deb7c1d971e28f894c6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e583e3b17338a92af63f41533b78ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c103b995047b4601e49cc0538a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb214a7112798d83e675e3ec1e8a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b45d7e36761ff09895be581247451514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c770a2ce25cd07822bb0e648a24fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f84427112601e223ef8a123b4216516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819e949edc9f2333de0da383822ff3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837baf5f6e2815d05551e5437e141d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec71e9823367d206c1b168815b3492519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9434913f8af02aa74e0dfeae6f81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afef789cb83bd2e86a58056d0b3f9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ee9460c81a399ff66fdfb43d4e46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5487a6b331ec32a5e8dde26f69373523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c041275827a99cc6c543252ba027cd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457db0dbee8f02163ce537ad98b10ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd4b488d60e12ff058c9d161f2cd6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7235255ef95395ba253d3489575c6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c42d36cbcdab885da675d7649f82f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b27930ab50f1085615bad5d15aba6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c1e07ef0620ae68fedbc9322c3e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd440320f961ef2e7882b85ab1bbc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2a9ee98cc1e407377995c6d09b36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e6ef564601467c9f0557938aaa22c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675dee6ade4876e633ba0cfb96f6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b572d36381f2effca2ecac468eefd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c40647975f6220f8f9542f8ea7c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9968ae3fd3c401584ee514262bc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb9f44ccbca875c04a9bd64d87eeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6a7ae852b0750a605fca8cec591c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d2f3a3e532bf03a960dcf3b49ef4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e41cb4cb250f42c88cc5a28b31316541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cf861716b02ff411761953f638793542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57e6520132c599827a2e387e7de83a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966473833b14a6ee986286384ca11a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8cdc9cc770b4fe778e9625cfe1bf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16223133cde6aa319bf8e283a8d576546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96016694bf18a9822c27e8659df83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604c9c92b17f9c1e0be2bea613a31c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f706b0da9f694a851f3a6b0a7efcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1734728b7b8dc2ac7cd640a555046550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480ecdfcee11bdee46a1314d855f136551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82bd10ede8246b00b50538f8bb127552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfd4d45a59cde9798fb0a6fa81bbbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1f0746e4052c5fa407a545e48095554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2721e70da8bffdc2c7f2da0ab58478555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1665c6ee7227b01727b1b1ec3649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642ed0d4614f14277b59c2caaee743557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca23838a2c1f505439bbfdaee67b29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a4562238b85e7d38182452999a16f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3b6777a0955db3f81fc4feaf1802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a154b4d1ee59b7bbbf807d7d389ca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a66d30bf0e57f58be787048d6961562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff083d7484008bcc8e6daddb521b009563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf763db50baa55f01666d66464a7e7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d469d1b2c1fae798bff2bb37ccbf6b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b189deb4d2a73543ed4db32c9e23a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe443f88efdb8d8d041bc43b3b3a1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe7558fc2731185a3bec9fd938216568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eabb3dd7941c33b8b6db870319e36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603e6d8f15258fdd7931ff7aa9b2ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65cb72ae1ba78543d7ccea574eae9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb2416e53e7afaadcb00e2353d8d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07758bba76404c0fb73d9df1d772c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e082129b0040ec07436cb09fcf041574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a51a263589c9832690b3945ae9f7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf42c35e087be13390013c470672a2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5271b9c5dcf739ade039dfc1fba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c131efdf5a3ae77feb1eeb334ae910578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631cea7d5416c32df1156b86d08078a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39217ce42aa3388baed62a20916dfdc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af3021b63c6603cb33ff121f01732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb99d629e5dcd7ff866d42d9ee125582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030d5e1a8c669f1a7e9752029c9033583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37f96d8eb11b41c8836f4d72b6bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1855bb67061db72ad00754bb0a351585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d98e2fa81bacdb4df93e4c34d790586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2711fb2eb40639e227b7aae40c57c1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e5f5f179b07c7c9eb19433e04d87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069282368aebdd7c30882b7ffab4cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465fd15b504cf1905a5203e770144f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4bf2895c777d0acfe49b01aba484e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f063e89c8e8f6c86a0d8ae758b3491592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c66f8b7d5e5fbf10b6f33f1a8f22a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae3ece68e509d3c553e2c585e0fc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20191db2bfeb612e7c5dd2d831d164e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dec8fa8cb738a9c8b369ce3efe465596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd858ab8c71ecf89b70a462adb64c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f896f1d5f88aecba86d92171e3c0c14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e61c5367688e0b2b4a04735291eb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f520b051842d9157c2bd35903fd64be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd05fbf8b97adfb82c14034eb97cb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c41d82ac22d577a7519198452ea401602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0464cceba804e8afe6722fd24e1ba0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b57420f6fab6cc975d3c3fe2afb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490f1530341ae613661a8cbfb984dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e266a04e3d6a01451f8348210792ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea3eeaee5f6a7bbfb306bd448cc48e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac96d100085f525fe1051c3a6d55f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561153c42f596c7cb5e259ad5863df3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba00d8423bdead6c2175bd30ca3fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19e95b63f4b19329310ee99e58244611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999992901dc3b7b111a55ca4ff66ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eea00b3e5dda2585753ce7b02166c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83206be578b5b5053be5154f5ee39a72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d867e1b9c400009657d8b237c87b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624eb0ee7d3e60dc7bde01d990b0e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e56985eb9169b012ad89039f392ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76e3dfa27fea4bf59682272ea3cdc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d037db86bb2e9ba0f97776df8e1c75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c7bdc2e430c1f772eecadbfefac97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e63214bc2f1e98b83c7aed53a93dcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e828585e27c02e7191ce4fa2594d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc191d5ddae24cba2cd020b55c67691623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4fcc79c11719accc0692a2298bec0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb746e460f219b61f51bb4dbe26846f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480589dd4c80c801ede1484e738c396626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af52d7f27dc2a9d8386d6230739df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e64ef011e59665d4f7c1ef94b7044628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c561dc634c2b0d6a3baf646615478629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e06ff53f4af42b5816ce7bde3f47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d503635c5bb2a87acc32766641b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f438661779309ba6da7c012dd5d497632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c38552d1e2d12ee31b0d3084ebdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9a1ba25570e2d87be24e81a20d07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127113e08b4e594324a35a8627f8500a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e0008122d55937f3d7a5ac20a46b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbbf2b089a5ab9885f9f8eb4994008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671640448a5c4896609ebc30640d208e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc035a2d28c399448fabfedfe98c374639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a474a250865b55ab7ccf3fcc04b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c45ee611ce77c73a28a961a2eb8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e01a71888b3a34b8fb6a7c5e9f86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620a778b2439a910922c3e085416f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5704cbb82d2f92865956f666746060c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee861648eaaabe9b60fb3e3505cc62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80af57252010961779b9ab5e037c852646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48220d5d3e3f36d11f0765197a7d465647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ffbf8ad3ff92bb47dee47b2b34a1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9d2951cd89f769376110d4176845649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1e39296bb69b63c2a8f31bd3dd66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cfe271fa9ef7ca1dbb5a3363e2997651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e555ecd90d0383521fe157c543586a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60d1221acfda81f4e23ca587a29d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccef7f70f56d6a1f027f5d03aa447c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a50d9ee0db3ea79f9b0329c52ecbf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6c0e49cccc7117d2f47c28f9df68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5ebb0543a0201c40839e0d2d8283657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8f493bd77d5337ef64abda30198b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbbb3cc844ced159c47d4599e5fbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778422bfd2e279e5faa1853819f5a95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d98d212d302aa0c5ea34b51c8b42b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae1b2b5eea2816ec8d790923d1ac12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098847a0cd675f6c27037202b97457cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac64631b59e062907424b41617225664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707dc737292aaa0b031c8f35d1a932a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963be902405922381591bb1bfda6919666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8cef5158aec747a59a5cbbc7cdd9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d581377fa7da56c30234538cb34c701668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2f57bcb573e621e124f88326ec02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85ca259f5848747cd9be1d3caef0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b391334cb9fb3d25012cff2f2445b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc2f049aef9cb65ea8352de3664ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbfdbdc88440fb777cd7d03937f4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb9adee9310ff8d442d35fa6963efa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085f5fda7b279930047e3b2409715a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e54e0cbe9b637a49f0da8e0a2a87d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575363125427307a9d4ad461f607e5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c36cb81c40fe170aa102c2681e0e11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd3a999bda905b1d175c5f0c5e6825679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104dc2feb3a7d325257fcb6e4523630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee789911cdf25d7aa94852b6867792681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4218f76059eaca0cceabebf594e61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36bc48d1bd4f13fb8ceb75c90ac0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e77b5dc69768a3983fbd1094e93b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d4d29b7e9ecae02c7b0e0a0843ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712df2bb71c09f34dc234f05958189a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb73f0d22bdb99fd9b31d547fcc30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f5bf91879e9ffa7b21222a745e37d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26094d67afad1bbeb07c59f435cb744689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b60ade5154b8cb92a3ab19a5eb46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f1fdbf818ad607414c636d5301c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae91b8beb10eb733e7d56d102503e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730831a99fe2b306a1f1ab3f6046dc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fdf1b3d3c23221583255330a72c1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d641f42c6e00b740eccdfd004b267695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71ca67716214d9a07efbea3148ada696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8711936bdc6907b81c12e36070aa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e2e52566fc461488b9c48db0fa39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30418c6a114ece5fccbab5b12ec0b4fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773dd832ad5e8054a2bf4c1e512455700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258802e83c8d6825cd1b592c12d3e3aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb554ed8140e436679b7e9b8a0eaf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a08ef6d4a8784b09f0066d13331b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5f1344a52d557452815f7de27511704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557c59a795781e07cb63c97bf5af18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ab2104d97cf0490a24470849c990706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5b9d59467e1358a842b4fa6daabb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03c8950c2bd1526b558838a40066e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c105314e7044d1cd299e15e58b6df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae25faa085e38ac60d57d7e45024c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974519e966f51edea34ae41ee10cb9ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff82dbe8b5ee8233f6b927181edaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed018250ca1f4447a37ede51c0efd64d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fddd5222a4991997ad2be31c162ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252eac5deaeb63edafd261b24177157715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76adb821eb8c0fbf498ce5920ba06c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f571d4f5bf2de9ccad93d34bf12f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfa7bdb7b59acae9a984386943d883718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8491821fbb9448635cc91fdd21b0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ef89f7fc332f683618e23508e992720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d323ce48671635cdf6bee814cb7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960994090e92b2f4233b7095e195ec66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c36f7b853e214dcd9e965ceb23d91d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d92cd3d49122af43b3dfd36912c08b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84847c481d2c3335287dd087a412f724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696011f7d9a5d1915d76ae54ffc96e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4be835c0afd33d42bbf73ff138c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5b45e303a917b79bdbc272f5d3b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490380daca189003f99e4cf1b1e7bdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafcc02564e120df412f5201527f7dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491337843a3ecad897dcb44407f415b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0340571d0c709ddab5b73682f063732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eae756fcbdd5e4efd6d4bceeae88e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7ec874e94782ad266e59b5967e7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcdfa72377d5e096396e6e62848acb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cfd2475b2a6c51ed678275d5c62d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af133618b571261387ac9eb816b20f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40471c8b0230c591c6c034fe7cf7a84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ec9a2d60145a34b317ea2795d2ff5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45683b800c0c56d37c1e59efefb3c2ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390725548b1b65dd2e62c304c097df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae2b39c6b5f13100b554958524c1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e75b6111a747184bd7ff54c0ec69f743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>