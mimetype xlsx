--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec355f117cbf14869ca53124e4716621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c8e5ace2f403596fbe51171f499d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5880d1b6b9068a65362ed1f3af6bc203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15d6bc4f13665c86f4f2929f995dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba897c25d9b83f1be3d3e0d2f2b005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e250f38a58dd8963d65ddec50bab6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d9ecb54d0c0cec1e918441f73c5dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157809ba82784668bfa4ec4dea48c95b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c07e9a74c62d9aa22f23c961c3f11c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac4091178a5494881c36d58b56824d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ffd872e0da8a70055f01714c22d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21fcd18489bd0ae638f62d44f89c6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbb98eaa5d27e3d8575b826ee4b2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01bb0a3e23ec3a50d065d9bd6392a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc8ca582f21130a95c02abb3b6c7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b44b789da4eeb77665235e5a6ea6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9729acd86d48a2e2ff9518464ab3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f17159dc4fb58c2b5fba1b04e929e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928674ea5875c3c16e7bc816ee98c6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0d98720d6e9156a007af6452a9c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b700e4414ecdc7390af5bedf521121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5bac23288ec2e46dfbaa2a46370b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc31406b28ec2bd469b13b22bbfe34223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256404e15ee4669e3592497d4681baae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbdd24b9f19fdc80ef4ba22d42bccd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf834e5407e25231b5edf985d056d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f25ce9bdc8f4d270dad91a5e0367227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25c764b00dc36bda8dfe70a6ea85628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba83689331912d4c754fa3113517629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1449fd678da96b8a5b9e1ad736ad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a342c02fbaf118d9c1399c9d1fb2af031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797218a5de959ebf6076ccf4d064ff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb35b52bb452038c85ddca6a2b32333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ac156cbf649b617e83d2d939ad66d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28055add13620bbb0eb272b27b998e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8469feba4b6d1316e294fe36e4d5ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f91c0f4f6bb1d0501b5c13aa15ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8d4dada43b7875eef3490bed5fa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e8fcc187c434c2b8361f1f4148f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c32eef85c8182eb08d5002e53293a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0bb605be5375a9f243ccecc995dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d43c81f8f1b67d6b1212767c96fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ab8676914f3d85f9d025ddb7f08f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144c1885a50bcb9387f2d222020db744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4e74a97bea837a778a3b8c8763b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38e9381b44b025e979b25dfa25c2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec90c823d6221bb95bbea1608f4731e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f14517255d58f0c894d635ee4630448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f4050585f61d51f12ee7aab854e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fb404d3feb8482f640541bdc8ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9065f9bdcf76da5291e5a720c6990d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99c215b1c85b09be5fae4714013ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d40fa249f26357adeb94666b04b83453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fd1572ca28454e729233d431453554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce2534b77172075edcd81c4e4d8af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fced506f0fab3e3a299d71fb2fd0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc4a3b4a23f02329b0db01f6c455357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ac3cc55a1b8ab4fde436980ee84f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b526548eafcbba0037379c03f621ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b530c048b9304a994773583b8896160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f59955b2efe45089eefbb9631fbc7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61044cda210fd760db43d81a33b307762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3387e6367b5da67aa757f7f7a543dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6cd20a3e4145f21ff24827ceeee464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab14f02a55b0600e8f0c2454158a9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b1b0f601c3dfdb63d2db2283163366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398de87a71503c9ef2539b9140edeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b0cd1273a61b27c5011c415ff1aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32307628359adafb561744ed13fbac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e355bf171a6b875b5e66e1fb90edd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764af260fe12c36112e93b835e103b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870b840b25a02cf167e98cad187b85172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb181d7c8ac04b81296d1647536ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74cee4b36f3815a8a9d7794e08186074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06235cda7a97d12e74f71b8667a932675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e88e0044ad7d5240bb5ed37ee3cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d7f51c5ffbc8570551f06fc76c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244c3ae27a760eef33d92608a84f50978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cf6663be8b4d36007a8b653f294079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4af913ab92d1a43819bf00c814d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319abff964781da347e471edd92a5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398649d789e5f983ee79efcb5c1ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a26f830e75503173cc51a93f8f734583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204646f2d29447579de9d53f53d80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5792de94857451b6256cfd38ee051e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c31f3238f19c48104fe2a745097086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33e2545bcca528d6758302250da4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de46aa6f2812c16029b8604db197aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51cf40f03874e396c2208a05955cbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a640762b3563781bd0efebf125e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd26b3e3fca624ec92fa33b79fba391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85923b4adebb12204a3e29b4ae4de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a58ecd98783fbbb322b0c9f7e80da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c97fb56411c8a405bd51e5a4335a2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a877de3db2ab9a3e61efd9a2ede3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcd9aa90d684ac23c4e40744f28bcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de9ace72a4d5d5f94d1a92b0279a7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb208e6b0b03b30338034ee364bb24198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e98eec1f726eec48a1a017eca708f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989da3a8967a22b9927a664b24607d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c78bf301ad04ed576d9ee8d8b8d1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362894d21037c3976f86adc42e6bb0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d3c4a9f3f9b3933fae488fc2d68cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300aea49289a0a1642204021390a56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b07145b0a506a2ae99746ccacb16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bea76233fe2dc82ccabeaef70b4322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f04063dce97a02d87a6b3b592438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35bb7e6556d845dbfe054a3b95fcaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493882e8431beeecfd419461f12cfe3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f07ec81ca5cd58f73510077bcf80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e3f176bc619626435b7bcbc87d88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f8f043c3b98408fd502113666b13e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31a1b17d6dcc82c10067651169911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67077cf6f40142c0e07c3ce94ab0bb08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0c9d596bf87a3698e2f7ce2c3ce5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9524b52242799369d0b29bb1e51aae1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef38b1aad9fc7863abc21307d8e10a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2912f77394e051245f1bad0b0b2b12c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc998b4a9f566b21889ab5d2526ac95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eeffc4319227abb716f4b4b4e2582120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6120ff0eb9819f440ed84484f1739a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e312f72216e0b5ec5796227fbd23e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a26e6fd1557a032436119aa5aa809123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31361218bb96afc095027b38cf79bd58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a7ef0ed2251887816d597fe97c5e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552a0b3080730331272cee0f60e734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737a6dbc7ad5039fbc8d37bd36ce36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf7643298b8c3f96ec87efd0f766b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff686b65c00af433581437a8630df8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbd220e8cdbeeab437472592e46c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f1585a314996b79fa2e25656dd274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea613c7529539497b8e3a588b23c94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a448d2909ba3ed3a62b16df2e455133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a710917a3de019784f3dc93c115033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f9c99d9ecf864c89beeb317abf18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e6c13b7d31eb8d14dec7662863389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb4799b26f374cdf3b96bf5230ff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd37a66020668d9d46dc2c0b015a003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcb027de7292775d42b821ed5e92c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903d7520da102389416eb76d604262a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bca4e0d397c794dac3cf62acf126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc5aa14be3b83198fea833be1aa8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf30b633a3dc19e0b396170bdae50bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a94361f1b9ef8b684533457d83137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73de731b250974d1a7eb57af589c87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c650f3bf39ec4e82e9bb747b518f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5189935cfb4310d93f266094009dca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37009f7eca03fd7aa00a9cc796045a40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0ddcfc1d430fe95a8c4e40efe6d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0825cbc41ddf738a997609d07bb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b3f3a56cfbb01618bf5f0e620362151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7736b3c6726bd5fe7e5ed5abef9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3c4bc902da58d3392d121796d695153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968909833ae2b77c94f8d744654b921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f0d91cc7b3fb16dc821ecbe665b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ce45224f53185a9996fe85f48a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11f5fdd3e26b368f13dd010d32a3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3a0039387974acc39890291c451b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6485f6f55d089c49d0ba8d27f15456159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea87761ff2db077d73bf39156059c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559714ce29902288b30a9f37d3b8805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cf7da2fb61988e0e788bdfca330d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b314bbed2be458a638a8b5536f1edac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7b35558db009ec72d7d57b320bdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03921de88360feac4ab3b07fe0000e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f641f8b826415b9491d4a6d4dd809166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c570e73d9686c6c12c30f5a7fd4b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7a6634f0f56d88716aee3ef407d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295800ea19d59a9c2eecd951e5178a48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9a4b3fdbd3f2cafc608a7dcfd707170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a16a3b9a712d7e602904941f18f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5d3a1e18af64d49fc9d8c6d848c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201818a61b83fc64fc50a58f422127b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600be2c70da0b8aac4bc7db565c2e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedba0c582ad55aea19dc6fcdba84bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069d037ff787859c4e06e971fd5375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84db057553c769d2d457ad5e10ac0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc362754077fa7130731030169767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af577f072f3b22868c153936cd74c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ff0a522aec3e89d3c4a981b6c7869180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08265fcc551a49b239b67eb475ce8c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b11dd2ded8e8af8e5e86e1d312a86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281441b26233d89b8545e2ac5430969a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0cd9cbc4779acb467210347cc9511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5825856ceed54221e375e42d19c6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e363c3364c19e3b2db7d2f77770e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc6146c4faab75b4a4e7b8fec4c0ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c71c7c594a1bf0df48fc34141a082188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91f8c5f58dfd4641d3009171137f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abbd9938bd4fab37fcf9d97cf2e3f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f4749387c0f4fdb55028783eec36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ba178dc2b499cb07239eb0ba5032192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a9cf3af3eb6f52a74795026ae424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8ba0d4c41a8a67b757d7a7a44969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edad09c2d53c508db797ac48cc824a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f7db0fc7bb1b27c9de6a89d7553e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c435b3041a88c3c7e401422f44aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bab234c703db4e0ef5e4feb7b785198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a3174f7400d49ffcae1b5bf6de01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583f5a69cc0ad3727129a054c4111a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66971cb9ba74ea2eb70e7288e9780c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227297870b9be5d78a117924c02438202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24be65f6a66d3152ea28ae0d061924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85b945d6a75d98abebf20b73749da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df84bc6bc36c62f5e70ff9034e6030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f02b53ff6cb4d5ef7de62ee1666b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef912714fe96c77ed011781d75bf94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c079214d7baccdd850b02b824ffb60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd0cfc04e6f2c975708d9fa68d884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7581700635df04a78d62f929ec7af2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d1546520f4efc12f2e4880db7ff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142909c5f35506adf50f7943f44e7ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7c0f10d90297107259d5e04fd831213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a979c49497151d5b65de723b05802214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20dc8b05c519f19e347c8a2fb76c89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c0c14e0f9493ba184316059cafdf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0429287666eb6b81186caa2f2224c50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef49f17640bc1a30c15061884c1daa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627cf61e6b8863c5f78c383110b3e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289d042825e5e529f476930e040f49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4be2c11f7b1735bfb7c3b2bb3a05c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716c05aeafe3fd486693770f9fb0df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a669ae2f469e521a16c3d56c70f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf52ec2e36e01c18db26c9cc71659b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77776b2eb3d0f82dc2cead542df27011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804963dcb515c5387f0d44576fda63b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9473f2d30c11f170a6da105125f91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d84fd8d0d01647738b7086b83fe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ee0fad5f3b698bea2c66fde42369229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d50c97620e0f4b0b43a48f2df89af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e29dd135be30e999325f9d0dd3fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4af4e7b829290686658829cfaa014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb8c3911860f8fe3e64d499163d60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3a11ec0e666b01f2877375961fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710dbe4ce2fd38b5734b63fe0d77fa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f88798dd7dcb2dd2f21962fe7b915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701ed44abdbe2828cda5b85eec4891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c0d85d61b0cf24a6b12eccccad32f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd8ef10a53934788f83a5ee71f1f64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f6238a0092d6cb7f752233afe8b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c0aa4abf833892913922cd111dd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaadd60857bfbab559b7b5b97f9bd85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0787ab44000d069c7d453129309206243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ff3cef3e35286eca1c9b0a24206a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf0647027cd04b06f0871bc071c2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b7bbc9889b69d15460005207a43f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692667491cf01c1efa75aa9377ec5b03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c550fada87990ff6212d7894d0b3763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75822b8b6c1e3b5fc55c14bfa272cb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbee0d8c1b9522a7c8cc30dcb0731f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ddc06d5da4f3105acff753ff1d068251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01338e100e649d6476aa5318ab9894b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829af618d7f0b2c5cd6f7049d24408253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c9a229cf6d2d11ad8685026b3f5bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e0b70b2e48b17d23a5fc323bbfa0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61acce627dbe650ced8333c75704f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe832a4624967cdd3015ddcf30475a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b17e62dcc378e263e2999e664c3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d344c85ec91a4ad74ef03c315e6490c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1b832d116c810731957517179fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef552db100040f84c8b9bacba8fe2bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7c41cdfb9d8d0b6742fd687bcf67c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac305e41f5a45c6414f21ccc36b35a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aecd7be4bc0b7887c005b30dfb5dcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7c54d1944819d538867946361d7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db38cbcd39f5edfb60f42261cc251fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d530398ef52ee36ffa7c33af01d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd094f811617dbf33e6c5377832189b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954f466c05b2a416586e43b106b2ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fabd675ebc6694b5e37eb8a006c1cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e382de730b9e9c40c40a1abc7e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e71351ff5731806635989aec17d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cc1b898b0a42912a981cac8819185273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b95c6e7afa3613245d97625d917b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e11f8c8973331dc680cd175d15f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed421e3bd05e061f7e63bc21db7b512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fd5013696c34543c656fafbb8593277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c02eb4766fa2cdb220e6b088f5f7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309a21db9ace0a845e88e3d8d4c3ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bf46df3cf0889ffd7a900ba29af6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079022c94768e823c6ab32595c3e254281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896e87610b9e41357181df7a4e0d88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac3eb2bd0f96168da08f63b9941d70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf91c62ded70da14ac53f35a823b9d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba69aa2bebb0f96e772a1c6af5208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289194021d2106cf69aef9166db44234286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6efd3b72f73fa2284c6f5150dd2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5714d4c5a41b20a273ec68012b24c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f602189f36f04b0b1e70727d05ef56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10bf834f8129ca674730877728e41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd577bdab860c9f0a70e4a1f67c4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ea86a1802c09a079c783c12e4a96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5105cb91259e6a55c643b65ecc7e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52419dfa24ace2490ec81ca5c6558cbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603ad1e1cf8cd4fe419df94eb3147a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc27daf883c5328a03f1d1503739b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8594c96fbf95e10f2ae59403257af0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25fa82e3c0f04c9a9cef8a758477e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363e630fdab2b5a30e2e6cc17d1b38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce8644bb7deea6069d2d7bf3f35637300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001d5723bc8fdedbfba7d0c6ab8e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd3bd1650ca787d527bc7cb8974d71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06155e77acaeb1a02b16167115263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089872af5001445917ce0a65cc38f62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80b99a8962e7e0ba9b0e7569ecf5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c199b76b660a3cfedfc38cd1d86f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec401b89886ac0c17bd936f2e4f1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322c6f9f74f1ae05b95b008bb96bab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34badd926df166044519cbdf1aeec5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2928d2226c344f7ea0c75406295939310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe964b4bd076acf319b9c2fca15e6bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30f296c756a2d06191695685ce4e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ed2b8fdbeec74392bb0caef89741313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bce0db76cc099779ea50ed2014586314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d5215052c4d56aa0f5e66fe318b8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f578e7d437282d2a6d8e90ca138a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e7d6dcb3066c8bc07fe5ec3a639e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313f1368879925b817b1303746fbf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf104d993d986678c4fa50086e1ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144518f7f02e61f1e8dd30bc1562468320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7355bc18d92849d666e0ff8cae8d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bbdab40680f2d5b9624fe54e84084322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7500c2a5c874f36c1cd10bb3aeb86dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff065763b6f826bdae4e446c297832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfa0e450b02a600c5acfc5118cc09a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdfaae02987c03bd3159faadd345b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5a1f4a371d6f296511d3eceecf63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188357cfa1c8c1729544ae5d3c29f84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602bfbdadfacdda071460853b31cb84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252b1663165f4c3a803ff9653785d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d278fab529f7523cddb9c9cc49386331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7af7682fd8f1f33e54961e692b573332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b13aec798530331844fb76e999c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d28beaa15dca9ff6c086aaad75a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e5c4d7fe9a14535aa362e3263221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47a22419bf339a58de91caa95a780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c4ae8ba239166ec12788bc4dc180337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422007a305704ac57a5435a3fc4a8aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0d3cddeb8b9dc1d423e0a25ed5e01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4070b71354aceb5066faeac6e60f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336657a0ecb4735bde7953279a58048d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565df7fc6f3d183b04a3626a3d4e503342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e373c738ad10c0032cdc952e6a764343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a94636d574fb5358e61af3616a15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e655b5074d9fc874bcbaf51d11e56bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca536747fb8a0ec6d87e5b9c5df210346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a22373bcabed89f68ee51444195e59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f8a1e95c5395b38a226ab58f50f3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b873f0e4729f6bab6f16cf7dc5313d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d15bb82ce824f541c6876bfb62fd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366ead3deee3b0b1b1b772e1ebcb7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4aaffdf6302374e2e33b35f7b9986352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce15c39cc0c3df3b02a1f697163e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8436d30d58eb8968feef78ad704f61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f759c2cd8e297b0f35c2c38a349dc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e8c40ba6467e38fa5613f2a2d4a9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5dd038752934e8a7f5ef0497c60c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69de774619455790334862cbf6111358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1de2e1d684c8f28fc89354f375f90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a616def289dc3f3003329b678009f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c2a74afac11676dc3cd08aa35a57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb3d702c68b6015b2156898b619631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888d47b99aba580c596f1cef5d1214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c359916a9bd024ebf8235d1d3638c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19513135f96ab58655a52b45266f2ba8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e3d031dcdde671d1e724e63236b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86ce12656f30f2e3613a0b0fabebb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de891bcc76d360684928cb0b22f2e40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab057c57d7f2fe0bc0fe8d39a2ac2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339e1b64595a5e3a69ddf8440a4f98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590ac44455a98338eb6c033eeb4860371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54303e75abd0616f5ed8ebf4ff05f91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5b475b6aae29f49c3e3db45ab01d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1650fea16df96f7193fd8e40a22de2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cddb09579bcbee15e8c1d0d8f9a1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056786ba5c05d78acb562af6dfe8ae2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf939d561cb6cf55fa95695732c902b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1641f219af394f5409a25aea7a09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ac59b20e9e8f2efc0bf8f9201e3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533db4c71e37df3ef693535cdbc984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f464a9a22ec7749a71659f9b2db2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e3011090b18c62d9a653f176509b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d479ad7e5eb6c291ec5245304da3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d9e2261884739f2bec12f1aeb7aa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94c1b6d9462178ad23c7af8e1c9f88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca66b5ae748f5ee267edacf493a83c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287222fa7706ea2d9dc7e6b6ec5c07c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2490a2a59257598d321130e08fc68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776d932f0bb21c4f2ac4996f55e6ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1872ad8c53f6513c8daa5214639d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d0f7f4cc38b1b954b13329455d12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ef61a5c103554b6419883327e3e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b085cc0e5545d4dcefe3133e5a274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd4e2908e20fc65a906101573a7b04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6334462e5d9dda3316a225587eace46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543b1fc4abb0e9eef02b1563a604871396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c48862722b69c3301a690c9a25da2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e70fb8428c363e01c6bf36a3cdbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e6523797a0bc7bb0ed0e90aa0359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c3b49010aa666b9bfe8c249f7b2f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7ed3662f781e168b41a259dc1f988401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6073686f391eec36c2365b65790b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afaa5bd2b82a5848dc8c369d47386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d046b51ef43e7b6ecb5cf881dab48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294688c3ed1c21fd18385c9b03cecb38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306d5f978ea0f14beacf354e3c5042406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2e6938bce0ce1e98cd9c3ac4881db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d598ea910e435633c323620796e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5ccebd3ac13b4aa782b12b88d21e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018316e75bc1052e3d85992f64d9972410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7868a43e096553af80fd91597d352a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34c1bce6e656cb46808775f2acd16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd9f356a9d49d7331b93448d87e7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264ebccbeaeccd6bda09608d42af9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ced97b8792d0802eb8d00c9eefea5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2366a62635a209308a1fd2272439b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6a93b65eb447c594fd0b8058db710417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4acbc882b790ed6c9bea40d74339fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f46b7dcd753fc455728dfd1fc62c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b39a04ac3e16ec9a88eed3487d650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed83b7525cce58e412678545c919fc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c1aecf71c33279666cea20ba0e4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436157347e323ae0b0822e5d1ef631423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536d3496541abfe5898564b6f93aa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401013a6ad11f353a0319e92a2185109425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0709646cb5b01e6eba5f65138f2fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e9b5cf404f7f21a2d2a7a227e89c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8728f93912cbcd1f3aab1ab0932b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b94b55c8c23231a99cc3dbda2bf20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c415b383a2d570aab42f556ef4ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd244419742b6f88aa83453994cf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1de7ce3299384e70628ae23ba33a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb39fa3a88c38bb9931150865f95c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd37c464ca1cb975e300e67ead835434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a03117167fa2921e68bcb7af9d1d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea5444daddf6cc787893e0f1b168c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913058ca13119eaf9883582a10cb1eea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8cf8b46537bdf5c5f0018cc5d05e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002899a58b48862caf6f4acc0b05b42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8328757d64b7211ac6494d4cd1bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ae25af4613e1622cf7bf65a6c638f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7521c15da2d9f4dd94c4d10177b09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a467f5ed29daa383966e222acf378aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f78c03608a0d0ab108838d606b19b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1a914a6f2aeeb95b3710f360d554445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b98ce6b4aaa788adf75ff6e6ae441446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d595481c9f48952cf774485287dea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab1f6d92950c67892555640bfdcb36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434fd941328c7a01ba305eb8a96908449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899cf5f85eedd6b1555bfeb89d36467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582f2769c88f8f5b1683f1f7dca059451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f7e19126db828ea81cb1111bec291452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744a9895a5c27c99632992eda64d576453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b601558077595a92fc1b224d235655454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f26fd5ee3891781513a80af32d0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce817cdc94f32dc0526dc9293f979456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24637e8da19cdc2aff379fbe0518fd72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158ccc3f202c084a601c7b6faff139458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02fe332e5192bfe13649e007d7f04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8e16f2ea106058313f0325e6aca5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee38090b45aa370ac93d4ec06c882d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad539c19520e827f739a5d8ec48ed967462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f8bb4eaa4718ed842fd79b445cf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90901fbb4cdf43aac9821da8910ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190210cacc6bb695fab3395566490cfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad825d8e1fa2bc62c2d114afc2d8420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2034739bbf665b9730fd1f3e8e0bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87099c41797f0b4c8d6ecc191fdb1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b14dc5074155f5bb6b5d5d8b2df1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435266f016f5d7a0c866d84ffb8c3681470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7f3e09ecad36e76d904e15a2c39c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62615b945ac62bbd3d2624083e9331472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006542eceaf56457e57a206381f5188473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35283a33e2f08a8776a086a13b17d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09e055a19f660584bb7127a29402f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae64a0a66c86638288478b4b9fe16a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462503108c92378566a1cfb58189d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a1675d3cc8e0b01415cbce3611a23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f9fc315ce9e7a5de8c74d8be4a1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319792a73eb4dcacabedce871a77d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997af5574430f0609c34e9eb865622481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6265a9ba442eea57e70aed67f771482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2df0c07fab07abbfc8473199d2770483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d70f215f139ff41a37bfe76bad2a7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a78294da62ae9d23ebc0e9bcacdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a487e65603608a0b5f5eeb98241a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a35f9e741eacea20984ce1140efb1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd7e1bfc7e02621bf70109a06b49c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541478c8d9d6c9fa44217a3fcafe3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362773e56ac10ddcc4685d7366ce1d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63757d5de96ef4349a6dab7271d4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72915831a75f29605dd701c2e05c84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7983b07a4d8215a962d90e32693b5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5feddc3fd69ff693837bc766cd13d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d30719d0d519c75c6a3e999bce17d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61dd7b236eb5c47ba14fbe1c6be74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061a5d85d5de72d328ec5204a2ba48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a42abf4b62b6fb8c0bc172fc1b5321498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09cefce083aa683ee44adc71583a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c390abdf3425430baae75f6999bb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17176a62535eb891daf8de11371d17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d40034a803ddd8bd192417a1a423502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50e467cfb4a8f2b9e0d224426acf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b888561f594393c23044536aa81a56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b51555aaa6054d71792f4932ba5da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e35a821804ce39f62be9b38aec95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15664a4e513273ad573ad0939a1099c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc65e4e0d9a030cc9e05ddf4b401a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44120f5cc937acca5cdf80751a5667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1129c826401418bd896bfb8a9a282510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df9707b1de7449c796126cd4935d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c11f55455f322dbe7de1ced309d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45142274833b844fe3af03913b9818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29f322d9162339c25ed38f2bd862f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71704cd1e8c9f1b37af14bd9a328c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14819f589fe5c064ae51a380f3d2f2a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77d76747dda54ee51f0c3592ad5e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f6ba7d069dddb40f685362a6cac03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487af31a048d11f751a267c5c0d19e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62dfa32443c95921719667a356d836520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ee689eeb224dab6b507419eb5dc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d286220642ab10d0ca9ad9f2f65d1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef1139764f9ed35b9dcab9c23401f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3828d3852bc7fd8674595b4e9681524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a259664fdb1be3db4064774261b9c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21810c82298f8991b48452419cc5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77f69b4aca8cb9f3d23045871d6cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4e9fa771ccde20a627d32bdef978528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf182f4f3114e9a81401402637c9f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40058d0bf589cfa306b5bf660a0ba4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f395b2ef59c1cde72f5971c5e4b4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ddecf69d3ee695f52c63c1d986e9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb43777926df3f130e75743e83df4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90195a8e5fb5a58db379e4ae66f474534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b397b8811fffd78118c171377de2bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e08be6cbb5d3ce881b02d58191397536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222119db6b2cf602999a73affa8e94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913daacdca69ba787e2162495fbb5e93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f39341c11f5b02376ad5709d560e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e832fcc4e84785ea686b3cbc10c66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4e8e413afc4a4185a16fc9c7497c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88a3df19463dc4f2e687bc17caa9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ea3b98d8942ceda752a2eb4d7cfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde807f1bcc7952c14083783c0d134544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356289761f507a0898d0f1da8d1ae8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d3deb8abcac607b430fe428e5ff9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09e6ddc076e964871dba12e5794fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157408f435f7206636571ae27586a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498211cf45e46921de70e754ed8ec2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e5f96e11951e666ffebba8d1f48a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d975f28d7fb895adb76387b26c2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021293522ca3533df180d5f9e9bdf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18429ddd576d289ba117688bfe47cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dec78ad8ad2b5f8fbbd2f39165fc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc6bec401ac06761c993c1b7cd3592555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd591384c9e7bc40348dc82cc21f965556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71a2fbe0f02f64dfc9ecb14526622557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d404c5b650612f39bc646c78ab76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184878f83c4f820c32b6c26ccd90e6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f88cd76b318a78d59cd6ee82e602560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0af5d1e6d9aa4bfcd889d00fb78c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e649cbaded9c554fbc091d5c529c41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e090d056fc1d3519839d2cbb2aa7db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f0a03b5f879affc9de1cd0bb060c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10000ece9dcbfbc286bb2748f7d7203565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca1f25fb3e1bc8e6c3ded15a9b340f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b001fbf4fe2696c39f860d384bf96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec683c6c9be7fafa60fc91604e3ad85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f6ee60864db2cc53c42ab964872bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c5b5a2579bc81974f411c75d15cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a56903666ecf9c2198e8ef270a37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f20dc538be5cb7b255c38e885033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d3cb2d770a606f64c94e4e11d316573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b0715494c3e6045097809aa94718574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5e76bfa7dafcf6e9eee6750aa49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e8fa9a643f4399396f0af3f35dfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda4368d87c0ae9f6d749911c5409c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb7c569f2bd9cecc8076ef2e634f45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15210b1c06ce9d8cf09485a28d11a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aff6ca0a4cd1cc5dc4003fe15e098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3aeaf56ad1181e813baefa261df74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198453385efc8f3843effc75b17fcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43d5447ff39c08fb72dcf79f195cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10bc0c1f48426353ea164d3d491b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259ad6fe2bb4a7d2f4af7c847f5b458585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3257f16adbb4f677ca22bd9f619e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7182ad03f6f57333ca398af54322d2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f4d08141a0c628bc2c82074db9e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f7e0ee28c38a9da2cde7b80b0ce2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30ca109467493f6d23c700dff5d16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bad7cf2719d3e2e0399be65ea5a35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be31865346707a4312df0a706a1c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be7e9d6e14be5e86fd3258880540f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438a304d05298ba0beb70566da3b04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6967d47cdbabf5caea3521fb2e4e69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ff79e144378226c390eff9e32b34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a646b90fa64e60d0798ebb3be2e0bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6c3bfd71fd8de50830e86a10c557598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813217b385c78fd9c0ae1479cccad20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d80d171d6413b3cfaf47fbbe62a0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27476e3c3bc7839d029ecdf3252c81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe0df8d5a200a9baf93ee445f0b6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e0fb5f8644a9c5f4dbfe65e5ad57d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b26a333974390ec67dd4bd87710a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddfa3c47a40ed4ae87b56c2cddbbbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e34084f6ac664dc8641194b39424606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769965fdd1458bc481651167ed4b0ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459f8b5a2904d0619f2a7a2cce9657608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9059ce49ad4b8194201599e1f8fa0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2639e6e39bf7a157cd157279db3b06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaaa379d0f8fe1d5787d3c76eac021611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56b22c55c9dfdc228f18524799fc5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b1abd29755f7bb9a52eb44619e05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a6e86a207b369a9e4322e8221cac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf241ba87ea3d4f6aa83337e39404f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8e0b4d9c276a00531dacdc0173e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1aa878dba4071c142b1505af2b2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbcdb1abb86a7a19ec9d7e866b4062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c92424fd2080ba08ae4fab6cac920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1951ee4b43833c293cfb42a4dda0395620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2b2a6238f89e305f7601b8f93a5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c2f5cf0996e73c46a8015e2d77acf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e115e252ff3375d4b6eb328e2dcf7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fdf79a8bd79ef6330cb30d973a599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b58c6f1fcaf5f0c50c71978976d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3dab58cb3fdc502fa4dc92632bd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811538d817b5bd0a7a33ba1f63692c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea3d06e40d0575b5ffbb27f2f71f70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f1422a38615eb067f6f661b13c11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e76d196cb0cd56cf36ee25f9506c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778cb97f2d4cb3e9ddd6dd74106ca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4980c69c68c16d295e30c8472d57bdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422d06e559638ae50381f3ba6b9477633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63937683e3b9c716ecaa0e45c1bbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4956d7d1d89816da0db4c1cef27e5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb06e8837cab0d3fbc99f8eb076f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f3e20b17c10d7bc211fd8c4ac274637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1412cf4babb3796a8ec1112f48e4cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad768c7df163576154faa90ceed6491b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582a66fddd404d08aef7ddaf207ff8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bcbf7a852aaf9241cf5daa4a3f0fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a7b3b9da8040cdf74b010b0e0993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76446e6ec4eacdc2191252334ac2f53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f2d6f71850e57bcf4ee08538f9e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585fb3effd419ffd10df672d357ac43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6d843bb97506884e8b39f0ad0475646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd9ef70c0b6884dc2746682f1bc7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc12a7103760c7216f6411f1c8000648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f56877adfcd92c94342688b630147649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca083de3a74f56b1a53de969c1558650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7258d199fe840e6c42aded8b43cee25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede0219aa07a359781c9c38be4c31ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0656664f1b9d57d2995d4d5aa629653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbebfaea6602ed07e875cc064441e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787eb1bdfe5071e623deec510205cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1774e55b12a77800cbbac62eab423a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ff5e373cc801c332812888e46f99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451635a49aab27ca21fd01ece6f85657658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6a7603637eaee70a0573868a2546659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224d165f795620ee5728b1bcca7eb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c995fd07050c200396b3f860c62dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e610c37cd66b43890b0d2d04490c95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f16b2f42469be5e1bec954861faa89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051945348c9b0be1c6ed0f0856e996de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f67a743330b5cfd5ac3fbe1f2c95e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda5cf76bfdb265525b2d6ba448f75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82e9458df61677f5408fe995fd384667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383c4eb91520a8fe4453fb31d2fcf05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e662d1a6815e3ba139ac887cc383669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92390951f41e69cea9e16b920535e5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5298974f9adad2159fb838e3e659cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24693f44e9a128a215c57a1fff6635fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045bcd6687a1a86f4d35ad601507f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc79330c86453c92e2809902596e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a14b46d4ecbeacdbf6c6af5e8776b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e033bd1cc03300efdff9ba62f5576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bdce2e7d67e8938cfc949a70380da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfe0ecf0d9dfd0bbb15cf61c48956678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d2c2bb141b60648a4261f87a19a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dba6f18724b8aff65ed6ac873f4a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5875b8f1c9efcd94a720b6cfe7e1035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300472524e7c29f5b3e5d8221bf14a4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98878ea548bace75ff47ed4769887ab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1ce329bc0168ab4a97b58e772094684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1a3fe633bfc1b19f42b42e5e9e969685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b12a7e04e2f8df75532482b58764e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446166f91e259ba1bfa51ba5dffc0213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd235c61b22dd54a1e89e5e9eb39d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ef9d570e73e41c4e9bc2891b4280689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7b9bfe9680fcb0ebdeb4892fa7b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab60c0c904fdce448e2d052a0b99bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed286c32a91cf9f8b6770f2609f979692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6556854f9dc9eadc43cc6d54eaf3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e5854f85a1404f43918145bdd22b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204ab4585d03e07a5266ea04486532695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3546fae0318ea6253655d78aab9ba1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083f3e3ed8a4bebc7c8e739a423964697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8759c1ba92f1468d1f45273011ef9c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561efc8ac5acd67b36492fd6c36e49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f755eb681935598851333bffc00f2f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c289830c72c8685e89510e97b373ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc819653104825e229cb76d31f720b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ad925aa1efab69ecea1c9118c775703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faee2eb74257aec9dda05d2d9ae0b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173439156540eadedf3bf4c68b5a0c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce363fe754feb54167dbe7ec8597ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427939b1af9b68b534c51cc4f3e38ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49077fa759c5aefdf7b9ed79bc3e16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537a00deadd3233f2f22db4ba0be7ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e8496445b9f9323fd7b9229e0b0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef33f95a73710e739fa08c26b71c73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5e940993c0d321717fdd9fae7476712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f511463f880e2a21c2aa1cb17336713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc882c6c56ac66adba313aace6ddd3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c22d1a849f3028551ef729c6c2803715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269469b42590bc597d229018bee53f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ed0fde8d1cc43599a0d375b00c4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de2a5b1ef46f40c7b9a7d998682a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce7528ec5e50e50e8e872abec34834719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceeafd0399096e0330673621d7b55b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e414053e377ae5f0c92ecab9dbf0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc81570dc7d166b0f891995f7969c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317f53e2fea1cc4881ec371a1f4b07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7822552b804a5600f5c5661f8629f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af107bac51004aa165b7a962ab9cf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96eae48d53250d1322d87591e8f937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9a47c451e244ce50bf8ee8691edb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0863536f0e99efff6439cb9f681b94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f45974f55a2009d8fa93f93a8984729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8dd73716648f8d1550321ae51b978730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ab32a5c2b65bc2d4671dd5f5fe60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543b0b755eab2f96db2cb3e9db66f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f257ebe358b543de9896c3660a31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86d8cc56623627b3bdfcb250a6a602734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f15f6c3acc94fd471bc6e1acf764d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36223c6f9bd5929f3444ef39022459c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b25da53ed53f6b4e58f0fc6b0b77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f39db9f3d3b4d4f33a7193aec1cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f30fb56d45df72a5c0105c582c1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a7b479ccc539a63ffa460f3706b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc966c1f92b337c81d3dddf89b7f40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3c506fe4a85257c347e540cafe68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b9a4a070ba6fbd5c0f293be68506b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d32b3b7f3a4fb61e770867eebec73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7dca595940284c39073cacf16ead2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340685d22ba69fd20111345d42ce5c77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d4e1a4be2fee1bb5bfd2637c58e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0be2bb975f55e80ee4cb6d2632c741748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b1e221a2e04e5bd6e25899ca7ffd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b601aaf1e3a63370eec1e3d285a3086750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e844b40f6ca1005d303f3aa72af06c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7864dc770f07a6957c7ed6d9989dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ece056d3e83b4be652e264a7741f14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678f11600f2b7152ddaaf0218b9ed1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70d2b4b6fed46615cfc13b3a143d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66f06e86fd3897417d3098aa0a636756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc33feb103ed3520369c3e3007f3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208522ba66f32d8005d252dd4ab2a2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fadbad4058ef79d991dc4232d4e91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18ca42602b73c8bddf3ea8c70307b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18214987aa10c6114e1a01907353957761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9544961c06d6045f590c5f7c9b46844762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f736017e240aca80a5027232a798c66763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616badf91a51216b23f0dcd49075b1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c5aad23da0d24035526cd6d48d34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689eeca130adbc4b06c11355d6cbc3b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716da331174c7bc448affd514308068767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7db3b48b496540c3ebcc3b0ae8b6a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020c76c0a5bc15481f44ff42311e74769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b3660e3647264bab6c81971116c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c6e9fec38f829752f127f52e76ed3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669cf316a89daae1bcd27ab8959df6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151015db71d4e08515fdeeff34d9ebd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242859b67f9a89f9f34f101f9d8c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cc0cade63ceb83ba7abc5d4471b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334b8c71add7ff0d42572742c427194776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7650cab805c4d6d69aa356e574698777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e5d89c976c7b4b4a4f4917302220778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0ac199b7dea14e0c8c0f5ced3678779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65308c63da8d4fc910ca449abc088da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4940b7c6c79beb06e771c1448de1f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d5bcd0ff85f3e1e8d30f969c3034782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f5b03d6deb8aa93a8fe144599afb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e54793d39974a5f720f3a43a059a2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55227e67cb31321ecc04bb403e00a63785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9a8aff1771937f73efeead53ec1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36badd7f01dd4cbedd4b4cfb2ff6aacc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42acb6e3af0c1bab42582090d32e6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05432981358f3aabc84607a967f0435789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f12f2e9da3ed962d5fca47df03c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20298d12edf398f2aa6db0facd769d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0c40250a0621f00daf24887b2591792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf8eaaca8ac3519cb3ee738f2b05b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e87729f7f0861cc617c5fbbf1993794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6093dff7d1373668a3ed505b6ac8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f19ffec42b4f169aa9e2d58ea251e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bfebfc11eac3ce8d3d0f6697f9fda797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef453e4273db6d46670f885d42e049798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6378192ab800b93a4aed19ea921d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369732f8a6f6746673e6953a9c7a48f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a6391831a4ea5e98ae8a580c6895801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c49c570efbcaed193b85445ff3c797802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7da60634b8941ddd8fe3605a1ae46803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5e9530f0e0998c4757787039f8de804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cec690ce2dcf1c613f9bf9dfc6e4a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281693981f61856052d84d8ca4432069806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427158feaa0388c9c24bcf5104af50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53e6dcf27ae158786d7981da98fcf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ccbc68d97837e228d5d0d8ffdd08b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc82f26020a8c7ca6d9c115ee741fa0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e977778854e37c1b473327d3a34c3a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c465ee09aae27721a35ad2e700b30812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d81118e8e5531e61b3218252aea7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f7800763b6bb522f65bd44c4e174814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b83f44d61d46cebc92bb05b47e5f18815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ff8814ca720455fbd0fa50941a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe786683fce3965087ee42d1448cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873817b7c0c059581edffd8e484b0673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454773c3e786be55d9cfec1b49e31264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de560c611893a99e4017adff595b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8950961741f91e9eb8b1406c9509a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24ded62d9aaeef0fa6d569b3156a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9323b4f76fe8ecd2c1a89275afe2ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e36d891662184c7f2ba04cf525af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e66dfa127aad17034bd4668e412910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc550afb576f5c6c3149165ff0227a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3c43949505d9eda4245628f6ce5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecce64a7669f6f253d41abd08b592013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bccefd85cd3efe0b34c0fadbd3a85a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a33b8cda755446a1db3f7a1e4fd7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edd9138fd932a9401de6127eaf4c8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b4b0145dbb272fb4f2b4ae7c4580417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c9ada7403633ecf42cdc031a460b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46dda9d424986dad793953e001e96019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b40507e97879a4873119f9a9c94220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef58a3c3fdedd3934342d9a7aca31e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedf601bda1c094c5119b5d4980dc0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412beb2262f54075d4ba6c1338b54ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4773f13d32b2fc5efc78befa968024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513551699d90ad7ea3d84c6f95149bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe437930b84b59240d72bc21e2e12b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe44c670f7f6ee964546b92faccd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b60c443eb418cff9594c821ac87928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904eac7836bda7fc70afd8c5fd59f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e301ddfb097ce735871144e0e39730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c7faa62dfcc5124737b788c2cea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4abd9756a887bc4b64b37d9f15f81232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938d22adc55f4aed7e76b7c0d478dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678405e1fadbdda819d16198ef7085134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a84a2adfa23a9c75e3c4aae9ac9e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a2c78d235dbb08cfd2a6802f1b02236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dcdccaa0d931881b5d1a84a7890bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb48d18e0591cb06eb562db6a590ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527de09529409834e7e3dceb39acb8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0950907240ffe7b60fe089ab06bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf1cdaede66a79ede83ccae671e1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec676b8f8ef5de33bd71f46ef765db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25b630a73616012c61831c40b1b30043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c496930d2574501e08664969d7b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a189aa2eb87e14d28913dc66823c8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65748c94b393dbbf7eee8422d3e8b5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e127e5210d222c4871dfb10d5e7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30902e671f0c4a33669fbcd0f30f3ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb22e8d6cab24eb8cae73d2789d089f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342e6775620ea488d817b1dbc91d4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b81947350266eb3a16cc1730b46ee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea8f64a7dc195ffe2461185414522b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a166261b2f64dfdd5de3309af9899e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862733b141630eb1844058dfe602a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fed649d75709c2a93a55ac6d984edd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f3a466a53a3c33da936219fb73e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac6a8da427500ac0a9920eefd607b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74797776b106e9a7c223b1193dcf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e064210fb2047cb8f553cd10d54a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456bb9147f25d4bdfabb88801c223a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed24726343322929bd610dc047b5abb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0984eff480fbde3b5c85301283c1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c029ab3f84de48f16bab3266664263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d505815c92183b6ed3b40020d2e37b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba45825b9269059a9a00f5fb7ac771665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca762cc1ea8e1df4e8d866abe172a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323afef051d978680051e5ee53fd9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd738f20b82c8587a9b14aaad8af5fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead44f75e19ec5b5b3a1b0738a6269969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81253b3c169b683d6553c8cb5fdee68270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98ac1f42a5b6e9e108049e6ae27e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa1c191af8a3ec2df7ed9ad8bb24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ec6bba56d495205be20416ff7b2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd2016e741e1f77b624263ef6d1cc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6c597825fb89d458b4d9f678d683675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b828de5826c6673f0a999a469d2dc0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149398a988ad47ea72877064809a0c4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a17a0ce9193a86968b8e9f0046df7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259518de21f6aea8a7ce33d9b9bdd6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191968718c90ed9823fd29b2f8d8e5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6db8768853c490cb115e6a33bd2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef316d49b60acdee09e4fe22c768ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9fe8d029ff0122288ada45dd9d70e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f5301372d01e9e3644127e5aeea9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98372ddbb84eb91d2dd205878a51b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32d5932dd54d3e5f0e1905089be6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e8c38b7f569816ea0c869490b1fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58adf30516520abc688fe1972b3268588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c19a872675de8393fe7d4a5dfc02189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc0bf39d254cfb2667a40656a9b9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d1d5b3904aee904412194374ad3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4604bba0f9f15b21967f1b52a7f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789521731a2120df6e333f0f8e6695693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063987955b787ee9464d79f6371ea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e55a52ce84c07f616f0a5cf52b9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc89bcdbc13ba373a14d945ba6b9dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c07bac65f39aac571792ffa3b7f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788299edd7436fc6fcc37968ac2e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694910ed0cb2a4a8927b8a2ab9ab5eb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfdcc778568c336f6ec0f7e6dbfead100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57f1b4027bddc05f95045a332b69d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969c8cff2cacd6ba7bfb26a4e8ed130102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c434fca4d200cab4017288c513a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019134000383ca4efe0f07793a5b8ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424712acec320e8d08ff94f433d49d9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fd2a5675c9493f6eb3f20c35a047106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e284978321d543172da36258790e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca29eab998d1e7a4a27281bfd1440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec7c43b9dae0840e2bd821afa4d44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd2460ef7b0a1ef83befbfd6a06e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c15deaab20477d0a76908d65c94c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ff976ffd10bf126193ce15ce9fc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b085247ce35c3beefe385f7c057eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6693e2267f4b3e6bb6ccd4c65e288c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d75fa1ac67e61787ebd113cac88b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529800de9c2fc0c78c642f865501bb75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911fb89aa4e800f30d40a7a553485b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6803e80e4fd2ccee559341e3f22afe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081aa453e1881da39deb3aa1e54c180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17004a7101c3268cf5b3d517bd58904120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2d1147b3e8c0b9683502dfad2295121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e418ce7b09acc266239cdbae792e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5984f358ae9f28c581441c0afac19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad49d978f9eecf41609eacce75cc06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26355ae95ee13951e94995fab45b0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22a3fb40181ac17f99e61d0ba0238126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203c4e4136fda32af0924322397fbed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c2ca66a3fe0429a2b6e7e1f42796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5bc2f9f957a342d5588b62700021e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b70a0b5eb0fae293276390fc9a4e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562f5004f701d424150e5d40483682131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3d52303fbf0ce8b2061cf5a5615e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd34611b4ca823ba32ff780dc55b91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b0ab999ab66794db85866ef1330c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915379dcd03e70255549e2c612cd4b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257823e4dae0a783ce857e8ba3b7351b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b424109bf3cf9e911bd3b5979c425137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd9eb3918070a8cc09a430135479fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb8e9b1a7dbf086c7da3912b878d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ffa8e4c2b27e5afe2c953e104f12f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b7b7ee8439e3a6d5754efc6d33528141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821161b55a19704b2370efca3105c67d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7386dd083bfb27dc43c2562fef0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d042b8f76a23e3115c0e8876577b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5871331bafb9ef08c27d72d0afe9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05454f0430f311d9789a1375664dda8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c44b8a17127fdc98c15b7479cd130147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdcbb8965b5c0220cd9e35a958031148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629473c5d46232e69cedfb89f412da88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f14340b5388013ad9a8819635796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfaad779b253d2ee12a46360e51a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071d7a977e388323ccd2d65baf2b64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d26211a9203c0ef0ecf9922acfe3b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122ca41664c4ed9ce0ff1783feebdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa99e0214de54820681c577c9e5cc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f7b550dd20d739828963cedd2946156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c2158afe6b5961fb370b2d6f7c7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f57aa9252b4c5334b0df1b1db52f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b3248e99239b7a7f68cf3bbe8e68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23b4853aedeb8ee6c66a5a0bcf16a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fc9370632eef5293ad0a199edc4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f61caa8f2bb3a05137eef909de7dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29817e7cdc0adc910c0e0051612dd50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824aa84102b8184fb40604dc97c163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cccb2f68157a1a0b2e568562cdb58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f70e15e58a72ee38e35dd994b165166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278697f58411f64e47bbfc6c59ba19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71acd5e1609bf90df9dc47c9fd8e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9122426c699eadc0592292bd65a6f9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a7b0081f6ec4183b8bdd64b3895d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40003f3f852844f7e7974412ddd66b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1a911ef2905520a8e6c4dd217e1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522548b25e0798108a668ad68769d7c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3e0e4e81e9c3cb89a587cede76f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f104157d186492e155e57d5997c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce14076d545f5138ac3f6f5ec6143d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042101ad724c34beb4f009f92b72760177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9829bbc41bba5c9690b3c53a72b8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382fd4c13506480bb61f457a538ce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f6d430601232d3bbc6ee5493b31b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b479bb383370ad7bed867a185d73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff58969b45275a8c9e89c764f828a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6107c7dcd68eb82b921c2f92bf160183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb822be8e4143ddddcac4a490feeaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e84da3ba541c3879bb3941c4be3fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d89d0e66c96ce7f0284d6f654cabe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c608e7cf75ddfb8b7f9b977286cce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f417653f92f2e9ddf240664fe6d0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ed67b1c8ea38429f613818bc03d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844872ddfeb1b14f550db5d4d9c5297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9ee3c055d627a12bf2e69d4a9ed5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff963d12d3b173d10615af44cab54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c0ca5d57af36ede43129906dbf672193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92917dc572336cf6fdc90e8054e9a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d5adbd9a5cb89b6ce88e6239a9a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bcaa60f4e3994f4daa325e71b2982196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b0ce11939c6d9775a376aa19c909197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285d327fd0d7e312d217605b3e1e53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797cc8ef2ebefa52acaa46df6b9795199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1f2d3330508c1824c8878be09a02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160b4554e23b2b16bb2de31194939aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d786dbd7cfa8aa9ac96d0ac7d4056d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ab5dce255afd5078ce4fbd831950203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04ab20fc2fdb7244b41dc3d9b5ffab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfec7107a50f557261fd200c69a931e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae37113dda397a16580cb578736fdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297944820c4689c8d135cb9c79e1be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7ebf6f41541469a741eb8cef6de0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498c12b5de5a38f22b6ef6cbbc8d57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68afb0024ef99e9d0e90df24082f08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd92cea7b44f1fac383445a9bb8e7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7350b28d658a9c8194b64a3ec051212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb84258b46ceb39459b4324becfe9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39243aa318a2ceb07a3234c878a663c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646d7a93f8760d19ac53d7634a1471215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a9d9f3b3baa33edd34d69cec5e625216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11168d179bebd30b58311b5d5d384a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc7f9d900cd5a6b6c48b00acb929e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40fc2c2ff6f9bbc43606e200a8892219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466e69df987c241265c808463f7a85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369b83b13427cd31233c347383b2e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97bd39066681268420484bbba20a97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20dfb46bd9464e43c31d307728adbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c2fd309fceb86a26c37d561a1b83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bf0ac00afee9e5dc40d61908d87be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8fd74ef2927ba232de62ed0de696226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b78d97e4fe0a7917d58776f3f89f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d41aff756de0582c8652719ad4f17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b0dcf8dfc25ce7101b6a2a08541c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c88b34da732ef1ab81151cd62681230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae865ddc83fe35dd6ba0fd90e5b376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d13d0cc60dd2023277434de2453b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0e7f2528a70258c1a8ff336cb773233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326602c77c2cc6d950576600712a1b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d1b80cac91a61f3ae829102d70786235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1427966b9459d2c046ab898ebde004236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f70d374b7a110423a4660092a22c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe701ea89d0ee4e25e97b44d9819cd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc74d3fa67712302d6bf85b3010ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d9602a5d8351ce7e3100bfd390d52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7af4f5dc99d5ea1d90134d7242c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c1cfe62a809a647c226bf266063b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee0c267456f4347f1cdee67bc11be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38485c7e25f44e393de913123d4527244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc91da638c5f6b892edb58b2186a210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bbd6c83d5adc0ae114ab2fc5612ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403581d33727b8c9f26f0fa610b8fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592078283bb282f80ef1e4ed280e15d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d48e0ccad0b9adf0243fb3339f4439249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022734a11cdf038f2799b44256240faf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da27a84309098c0e25fedd36d6986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c6a5f0bcc00a5d95a7dcf82726ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ff51279f1cd9b53b0c182e3c9a43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9723598695a4b545f97d5b32bffe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c6c7d4df02e57de2d8d9cb4f1c59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253cbb5dfadd59f10b2a3b8e975870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4430910ad285b27077afc9dd2eb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbd12c6b4b9bd89475fb38b444739d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c248f55baf28a668d2c3f3061574f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e271719043f541b764bde6c6c004260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcbba4e9d04974366733e8021afe49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79bebb62677b5aba3f64e05997e4cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34141e1de8a03311621cf39781bb79ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd807601593a7aaa76023ba99ef6573264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b76f106ccc712ecd473066acd26538265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427aded963c26fc7ace9f307b73e02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89293ef58231bde12d44d3bf42ae9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925c66718c46d67e3f8308addb5471268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211c9a04fa2b3cf2f3fb083dda5e61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e769ea01e78f58e36c395e74da66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab10c2fcbe180d2e5c039fdaee535d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32369df3c5eb2ddc39f69dcce19905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2103a6fa2ce904f124d3ce4ea496991273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d0efd8e800be3dc9c4e22085eeaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731c7503ccf6d506130059e025df1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc4642f3af30124ae3100412c9bec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b28c37f64313f2543428e8f7c1f5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61abad90cfad3236bf3f67f4ee48ad2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5ed79922e2096409b38c3ae14377d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14982da427e26653771ed20726f9007a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba111cbf71a50c33cfb53b8b1da1aaca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd930f1f4fb5f7165a0774f51d6338282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf3c90fcbb17cbcb942ab66538d9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27175542b796ccff06866801fa8e68cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b034d3e421648e4b374c403fc91e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a08f330812ad9f165f60518223e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c529f4acd13e1cc453fa120e81a4de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37e0b0f5b30c4f9e5b78307115aae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094b5413bc2dd11602885b35bb3559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc906c4038f709f829d94a6c019fb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0dd3a5786536be87573c9b7163099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd41c1a7ad652c4dc08524434c48e52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267494785578961de4a5a8716f383cee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92532b6b17b3bfd7fc06cbc4016e1b9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4c9dfc142d533762a06af459267b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd93ee984a14310d4dcfd167083d7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2c1c274b27be47ec9cbbdb9bea30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216372419de43faf790ba883a4da432298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdfd90afa898daeb2d0962222d0d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b32f04c3d090d3f3056d41c3cfd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01301ceb5fbe1d62bb9ade4cbb4d64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e9f31123c605890ca86497e02a05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d701d7dc11c993981c5a129c7bbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb0faffc8779c9851074489b43ce09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a351be819c782187abbd9bea09528d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46dbcb9002cd42a9a8e3c17fea53f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23a6f7cafad8dce36dcf046633f8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a4c802e67e4d855603f8cee0debc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769b8e0c2910b1dacdefadb1b7c6c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0b4fcdcace8a22af362569553138310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7f3854b3b27dee4e6ad8c4237885311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7ac6082b9f772c2f38e959d59f24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360acda1db50d6b69ddfe44bae8db62d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3e00c0e1741b02fdbfcb023344ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17071aa3a0e08e904ebf073ab46b42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573205fb441a7ba874cea3c8d2bab1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b1b5248d6c2e66e816dd96133e15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c354d40d7c51a28c62febd80b3478f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcd3bda6f4d7ff90c97caf4ddb978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0114773ab81ab698c75bae7251a83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98471052face7622a911af67e00a40c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c1bd7f8d87f45edd5d8d1395c8476322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cbdf17cfcdc27b76b32140e53871323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0b09fe157b73c11ed8570e6a9c03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3079e5b172493cc915d27a33555255325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e3fc8cf251961fea1fe1fddc4fd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9ee4274d54f105824dedd81c35c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d55fe456036c51797c969716ea83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef468104edad18af46f9f4f9d36e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c16719961c4314ff0e97d6ec6a1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ff1f13e336bf7395ded0b2371196331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be9d3586f966587df2c2a679b4c0c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b753097dc9755d9eea8a6b40435c71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb9e09fff9382315a10a91a93e030334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee37f659b67b802b16ca5504a75c8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56899f3fbe3d24ddc49f9eb14e5e1006336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a9c506c6555f53b98350051a312d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14997bd351c7c90520dd2414d33fefc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d2be4d2e69d04dce5a982be575f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c83dfdb73407bb89c16793b8cc9da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f47213f04e0d7d8f8812480f80305d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3825a1da2d90c664b53e527eaa1e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c20deaf87a9fd6d8f091484542f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e822d216c54628d9de76daa8902f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e3e6b1d5acf9360839eec769f6bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99a37267e3a92571a919dcf7d031a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc20c1fb3db916f5c8edb236db2d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f6173da707f79e3d028b1b4e94285348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4f3e813255c5e331be8265bdb284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c040a9f9fda2f103d5fc5a3c8437ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591d584e18300d0f7856dcd4be745f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ed17985e66ec2ba24b75419be47b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a13d59960894829b56f3c4acb1d17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81b56456fad5e3f71a99894da2dbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e9b7b5378a41c1f1fe1392b51abd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa83655b1608c3837bbb18a13910e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e010ab052555c34840485f59cf010357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a25663be17d87c939ad11292e155358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2052fc7ffea9b9e3a32ed7190969359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa44c56c85dc85ffa17219cb7cc100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e40f6fb4be542cb627c28250083f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498abc9c26e8c0e5f96eec7a98a7916d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a12b723e2ab0d04cf8a6aa1c567c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd0867e6286aea16bef6f06493547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f371f1799a038d6208d6ebde08ea8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f587da99bedc03ca85486e7012b449366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601905d3031ec997658877a07fa829367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0437c6f4cda32d3c5b0027dd0b64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3dfdfc1c91e298987885492a1bbdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf0d89334674fdc2d7e681b7b64fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a284a1510db6cadeee511e42ddda9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8289e2f7db075da6c38813f35cc31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0da7be2e2d502a5c2ddcca8a0776373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d745ded5d695986ff250e5ef40d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8bf9a2a5bb4d0f679afe3d8fc467375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db8659d5d202837633b48d68f6c76c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d559c1bd4360db87d87e70d95a050377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b2ac7d46edc54494e0ab7f94862b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70ecf87ba6f4ad109462ee4e702b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77404c6f73d5d4f6522bbfd08e5944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f9b59f454bbc728dbbe4082f955f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5c76d338eec7a4d89b48d3d8d1d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cea0e2e4231b22f230ec696985f50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69915036831c6d6eb347f96046a1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad358c49e69c3caa0edfbb47ac281e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee6f12349266bf4a30c74f16d3e21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eb657b6e60dce6d29f23667fe5bd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848dcde9f2cff030e1ee5b33ed12015388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6582def5fb9e0fd3d306ad47c23973389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242ee36088a263d8a913e606cd011de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1003ca4f92c96924b36dfa7378d872391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bad75a6647f3e311964373f476f8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b2a947df2ee49e917db69d3a5559393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e0300c1f5bbec3d3ae2fa0417f87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2017eedff4db9a8260d9837bb24c7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05eb4c86475b777f5a2fbe369204f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437df0ad52cfdbad301d5ac0aecdab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73726c0f868e207039875244aee7e14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3540f2ad2b6db179ae04bc6692e54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7669305359ec964d2515190aa402a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26da359d18ba85b37ab36d649a6803401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f49716ffdf4fff7b40a14f8c3b02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385500ba2be508152c68092069aa563403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d004aa51a2d2f13ddc6117efbe1a6e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2e2948e40b66d409eceada95e55e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8028fd502da029e1025ebbea75325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b29a4176e205d6ed02a89440ff4d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad97a584325fe0e7bde1045935c159408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39be37d9b937dad5db8b72e83b29e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b6ca6a81b98a3c1c7ca92506caca6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad53f3bb198612c3e5267ff1414037411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073f4297ab22a48ba88faa6ea6c0e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217ebcd4d2aef95b56d34112e8f97a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24403771fd0161b02d821947c93c1be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf75ce16b9b2269b55088b353a666415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a511ce25dbd5888f634b3085561bca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6276b26eb8d3fa859e82380b34428b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933a378dcc326b5afcf10b135f7868418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f92a39b8608750219046befac9a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b9958d1d6817cd28ec15f513ab81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954067354296462b8567587b2eee640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b7318d71076cd2b15871db1ee3101422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c2ee1173aaa8c84f7a7c7cd9b6bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465976c8b20dacd5732e45136182c74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ac863c11cfc84da68fc68ea4afe1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9f2eecd69e7cd0f4e69e78655f87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229a83e8a88366c3965712a5187edd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e664145d704bab1e1fcfe4b5be647428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e50a2aaea82c14f02c658c2b36b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb992812b17a86c9d4575d8d3e2c2ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab97ce294f5b1ac360b2f36db4d69c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c73f730ee16cf4ff481091337fc89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeb7796be040cc4143398347053e37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82ec542ae17d724e91aad4dad8861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4854e1c5ff2979e8c7cd1019f95b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df8b5d1991e00232ca41d01de3df3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c96058c3f267ad3c2a7bde3068b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f8956b8ab2346db38deefe8a7a60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9365da0754bf8fbb932f1b7a5374ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4eb1aa0bf8c76958929538ddf21f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d2e782fff9602369dc337591aedc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7afed958445d854eecb46cd60c84c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00441d05f03866ccd011195fe2a64f63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578750b18e599e7be06b6715302f7d85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c933d1ad0e0ce5eed54c322a2e65d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65527b46cb8b37216368aae3624f9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c540f96a80c9842e79733b392495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9acb6173905bb3649586785c60e5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67602d87ea607f85ab1611beb0bf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2748040e317428b306e13e8831fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7412e06b219206f9d8185f1d2cde24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5206c55a14fb0c70381e5b273c16fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273e00768995405151590dd363cd3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8766c22b151cb87ef9c27de3f69e3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761f365adb3a1753d6b531895402b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b28d097746292573a47e81a4eb7371456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6882701db5cb2c98a0406e5d094ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc0762ad859f77cfd1d6cbf945e7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb25dcae59de0dba186a2c1e18e80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcc943f7dbbf3e7b72c96e75a7792460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea438ffa064ed4922dd0a8d4fb5080461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc98f99822f35ca4ff180e7ed9247462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721edb8d8cab4001dbb38f0701d2bf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34942dbc315ceaa3ea193ac9f354884464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827060cbb05db615a29ddc9983a78653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fcd5f2ba617759d2c12ba78ee57a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ace2ec24ae8844e9d565dcd6aa82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd6b9598c8303ea8e71cafc3758d97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a35daeb1b04731480d93b6005bd65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776516df04014429da5cf70ca70cd9cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc51795410a93d69ac4f5c36822dad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b15cb7d70c6bded4cf7303c42ca7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b7e0f014427a364c26b7b3e564afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47c86b693c46be289ae4917b01e6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b89fa094e464434481946a8b6dbc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543573aebd3f3ae7949eb68a83896eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883607b44c310aeb6e63ebf4272d9ffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b912ebff1814d0d37dbaf070875662478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73a6be8b4b87183ac5d2e838bca84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d8440cf12c0b2ce0ea33584cd604a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd4d5d1ddfd61eeb7fb1b60ea1297481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d4f2e65c2b442177e1ac8d53ccc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d61f84434fb21ab22e7d2e85a39bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4213070835c382eee35773364ea08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47c7e772d61911e229ec372fad025485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02732d4eecef268d07e5790ac992700486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87bdd168c8e2242137d7aa7bec442487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33575c5d7d8a11c1e67fc9945902857488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a850ef10c1af970d6f4e68ea6ccf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244af4945a31ad33db7be58f2ec902490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868a8bdda49c476ec10b8da40397e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ed26a07c6341f68372b4b14b23a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993ac554d5a73f3c2f60636491b8e83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26bd9afd89c49833ecd51434aea1cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df79169c5d2db7d2c706976862e618495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c509ace7691f3f4413a75aacbdd04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121a4660b9c111e6b786aaeb8ad6cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeeb62bb956c2a829fc332926ca845498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617ed5701ae3baf3a1bc736c767914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07bba9843184e0a81a29314681f03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14632c270c1941b6ae1d8c608b1c8cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762df6904cbb9e6c4ed96d6e71848c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21929378e1e92c723758cda46854217503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7ef9dbb02a384335b5a04c1cca96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd93cd73749215068c0f00d815c3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83fc1875344bc088df1444b90e36e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948e997456769a3351f182e85b5cb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca58d3d01cf9d429c7a721f10d41a60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca56b5491f7dc96155c4db755b33d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22cadd27ecff681169ceacaa7b3311510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1087b7f6a4c65b604b8a7c92ca4d9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d13276656d108e886150189f23a4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621172b4447ddce1354b4ba87ea78ad6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4bc3dd3d116c16237d5aa85ecede7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f82dab37844055093d6b90ae4934515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339cc9ccaa063f318fadc53adbec5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb9015918581d45f0f7abd712467e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f9d265cad68e4f114ee8248b8730f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8f0966a849cea38938d1126b055d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60c36518a1298acf999c1c51dd450520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85693d435f9744f6927b678f61bab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb82f19d45907eeecaec43e285f0e75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0913d1734577759f42526f28b7b1df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327484447147f342482c9429c322eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4611c9ba55676f199cd22a2fda9b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0c4ee31b87b434d7ee9ce6448ebb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff12b4dfde27003db3a909a9ab2f3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ec0346006ab5c15fd34872f12eb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef0bb517fd432855acb19239f5516e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656875b20db57d06a635b0d85b761404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3de8c0bd33cde3bb76705779d6e19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c87054a0abb5af4992d6159fdf40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc391af3a7c4b9008b3eb3f3df5e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda270280865009ec4e5ff1d4a67ecb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecd066330d4802b05c2bf50597f7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e581dd31b3ce6e8eb12fc93216aab2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83794c7df9052ba010257dc3614c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af388c233dc67bca308ced05f9e80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1227d514a8addcae525739971e46a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850866c3d2701f38210d6e41d00bf4a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4ac2f911e0a46cb1c6125e3cbb19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4794b19c865d8c45c82df76ed5f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea32fc942b059ef593c0e89e6d4dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb87dca7c0bce7635b68b14b7b04e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7c33bb0004b53bc0258542271cf0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac1cd8ad0d09f136e2cfdc4a349a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b4622f77e11b2eca004ab2eb8a844547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec7af6c48aa0a01f9fcef38ea6d5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02a302f353ad6d7ccfdd500505784549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a0456346ada90da97d7d472c2818550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0221373a981d326bf4b3a5250dcde4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd28a878d641edfcbcc28f36af9d70a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5afadaaaec7b27992b8edffa11fbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cb238782d845a6afd37beda30826554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0cdd80ea6a3a0f09423375b56a7e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144de5e0462bf402f8361b598f65abb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433bd99c053596f3649cda5373db6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cd2496f48d3a229e3e8ceb9d5b88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab9cb008c40575c3765fd9d260fbcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430ff6717af42246029a7880fca9292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0723a356af7f97725deb3d8cb2949d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b47a5d9bf8be0795e92a3f5107f81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65ee7f78a97d5645613799ad255892563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647c92ab8416edc57459cde68ceb5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec22b39dea0013f57bf849f6809dbc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81ba20c45c91ea152e3d2d7a4cac62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf3ee537b4da78e8f2d2ada5e64f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904d3287a2aedf8c93c569c0967ba3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af618811da7e5dcf2a1f326dc5fc9dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd67f2f4985d0ce28a51e96c9194f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd4602309b6aeb475614d2ea747c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b77078253196f24600dc4a30bf00e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966d70038746e00571fd289e617034573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4293ba6a27de77cd6245681d230b36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6d052691fe9ee5cc3af7d654004f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8da54a89f2ae8164eb8e756d323db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac230c5350db701b7357ca9a7c9e88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4933667ed287a84113b341d2a989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81325465861b6c50ce3069a84a50e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e24be57397d3a2fcb51cd79473b60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2535732f4577eb150a1998847170581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427a5406e9444fe95fca3cbe8f23f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12ccf1be89091622a49d9116124fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b357b37300511da68c439fd6f695584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6754ab7ffd39b1994c46e73d9591585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb3d107b097bb3cfe0ad7ca2f6c23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6575b01a11af354edab62d02c7196d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d99c3a790c8749faa0cbce46e1646588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6f6f0e29279ce184e0367d52ba86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a767046bb4f2a989e2ab8cd790e78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704708c13e0bacb19171595878ab6957591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d869c4ce94b1037b9f990b4426f11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ebae4a5670222fa37fdc9fc05f9fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45919e623830d6f59eb74662fb892c00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc97fdc4f5719624364b56dcfc82d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e391f9652cffa11f4bb3be727d2aa6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3520fd8304506c8d899eda28caee1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65160c359e6d9fc2571ba8ddc9d8a0c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4b392a06b6892655bf2a8c64f4abc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c7534c2cbdb1ffed1eaeefadb13d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319950b8eb32724e76d2117756da9554601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b0fd1a90c9d211e5fa713dffa2aee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c25ea63bdf497380d2c5f256b87d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66756065d4ead9855e6e5dfcf977c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dca7d8004fbccde51630ddff147bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a115c0c10d50a501a35970a59f4f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823f17251a79e9f310aa7d58665735607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4fb2df67c0ce012c6bf47fba1d77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ee5026cbf65d2cf83e517884d0fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5a6e7d6b9a7b21332b4f1da1e610610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315e5669b2036566d17dd988ed51ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597d8c728cfb2d6a5808dd0dbb9ecd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8edf25e0ccc31fc9dd1f4ebf509fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1ba05ccaeec27a38c6d1a9a9247a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4fab2e97342b6227adbc16ff41377615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad6cd79218e79dc4a89e88d7823c72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2afb6aa9b4a151ae87563f3a36871617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c0c1fbf571e5444d2dfc3406ea2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23defb0b1f643fc1a669d8cfcf6aac23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679dfdae5c4aaad9744980b58bbeacc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4f407609911807d40a871c9cd0cf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead82ff61cc8913b5108a582bee7395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccc08784f4b9bf5eb41d19f1fa721623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857017216e2a85b3558e1d6b2112f38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56949b128d989de8af01df7895499594625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6b9f776edb0f97b41bd32b5e1069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431c462f3f4be50900ee71c5e65c53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034cb52e6a01acdaf5daccc6d9d4e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f1dee665501bbc61c1c30e1329b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1463379e6adc9c63f44ff77b4b433630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a811f765c906f1223c2ba701790c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be4ce215ba96b68572a53b796b1af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919460de422fea91c8dc4176735e91f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908868a126d0b524081bc9f5f21b03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3579e6bbe5c7785f11aebe6f22504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe925d560109cd7aa49b86a47616b39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8c10d693fbde6f13ad924d6e6dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273349b05d94c74f1fa142b07fbe80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46447476d2f6f3ba113dbcc6e774b8dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e332562e2d8518ef07b87d8a9963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04609aac0c618ca9f1d70f51bf37ab32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82da00c28b531b6d1b46cc58f01054642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033196a10cb4b8da6f5eceb331b8d778643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31525e2fb7b6a235bde39ffede6ae137644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b61aa076cb4bdf6d8acecce4230a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec328668397af15b06782a1024d299d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d70a954d771f6bfdf97c5308448d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4eecd40c85067a138d524549ff4c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509ae21c4565485bcb47181f288a17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5fde7a596eba980f0f4e14f1c173650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd70ab49daf5ba20f0ae625f5e2253e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0468a6d35ca0eac96ec487ee6b600d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ba5facfd1574013b57b0c053ef30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac86337e7e187ec673dfa51f28b790654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546fe6135e0596e6517e53c30d025b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db9eee074fc32885827ae8e8456395656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cbaabf67e201e0be92bd444292239657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9e07e96ca0b62b6d1e16cd7172910658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d2cf963e12568b3dc3fb94ebd499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5282b9c4db403e5853b122b04f1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31828696ef71af5ac107b881da6df14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0945f2d37277b9de15ab9ddb056461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead26f1b259d15bf27388b832d9c22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da851988c583577c9f7542065a0e5df0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292836a8b8378e67cb550e6a124514a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51187763353bec35a18eca7fb80b9d99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670a3e7042179199fbbc01d2dc9ead667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa45979241f3378df064ee9f808d59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724db1a42b2119bd8484a6a97f81f00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd51ac6001bffa5924a6d00afa276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac0faf1c17321f651ef7e9860c7097671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887da04056cfa188f55576e4d5ee132672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9985c9a626a60c8b032cbe6f61cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ba1ca850e3bb9450ba461b6a9538c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699ccc3da823af56aed5d52e60cb01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e89ed34b13f4f1cdff02ebe2bc65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78d695f3b0f905366e6223c73c4f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc5b5956c15470a74472a2c06d1931678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c88c910185795ee432848b62dd0b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ef0de36c4c5c289d1ed876e9e7df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321761aca02f36d1cabdeb132c7efd33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb8f2d7fd03153ada2a50a582bbbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aacac4f5e44dba5db60e2ed7a9f0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3279a1210dd26b71eb0d1b057097bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee57b833e527005e0920d30e820d10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1896dd70d8f7756e88d531420171aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e2b11442cfe92ad766258e6d16c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad44db6a2aa26fb9d17b4a4de14b4a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e316ff9d87b95051ad019f9405008689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643b7af26f2ae81d085f9dced5cb0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b56d115903316722431e59437162aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572439615a24ef21f6ff7fe7feec9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ede85ccec61aa7df7f28b63cc315693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77e31ff33c891de9888f9a61cedb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da630c2752f1b354e597edff0ed8a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01293034650ecbed4ff075f3bdd0be6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae5a62911e99c0c2038d57257172fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289def536131b50222693ccfe0d7f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830fa7764c7da7567341ce9a0b086a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277948ace23a790bfeb8f4a35d44caf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868ff45fae934b08f5fb3196414eb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212853d2e427a7f2ff097163fd1bbd8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cb7b12196a45d660104030c86b5dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8519d6a033613a2e8050a45ecc1608704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d0a5357a30b4423d633169724ad5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9072abc7ed12874364b44779d05c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4fea3d8ddd57cdd382a894b8cccfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60eaec6b746bd954f4638881e5186708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9732126aaf8353b0881c1e588fcbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63cd55ed96575df74e1bddfb5f29e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e77e1870f31628f2c17a3a08235d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a131a0e3a051d88600f05b2e3c5663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda6c1d6528ad4c662262577c0d30fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2a80064d30de546f9997033ee10c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af01659fdbc78ed61a7715a1eeb08da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3aa03ac15c136804884da1c429ccc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf881a436cfd691025f24d4409b8689717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0196ae7bcba5b9a3b85c9ead5f033718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391aed758ddd0c076e579f91323eb23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc25e28b82142be8fbf5396c01d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfecfc855345f7274c8d0706897667721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cc620a38c161530a4c9281be3faf2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6952f1a3400ad46b8c00857c740402723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdd6399a97a5ff09696498c47dd79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81952a36d9af10ab02bfab59bb92552725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c11b6430c936d3ea39c7976babfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6025a8c74de7de5fec99457611025727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c28d09af2edf79e89ff4c5c0c37472728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f90d94f6dcfeab35d89786271ad5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794e1cf8e27ef2bf3d1fa29b12935e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b92b7e31a4d7d67366b4aa222582731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875093cf5034bf3c18ad49c00a12e40c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57e9e09d88affd2dffe5c28de9a29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4135364ff1f31702b3caf9a5e057734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d4a8e6d11b96be2397aad7f5e9a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f02a2ff6ed21728d7c77ce14557a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ab7528472853867cab443e4952a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa94b6791efd9c6bb4d9faf927210738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5331d07347946099b383ac1a5fcbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c48b6387fb8f336b8c4f43ba4bcdf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587694694853774608edd79dda93e89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b47b89679fb77c9e93ac2534d44d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed77d1470856f1db1a505d1a1aca9743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>