--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a16c3b34b1120fd49a3835528a9cb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863db08bf65f0e7cbf41c9cf7c7035f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d8fd94c58bae25fab973d8003bfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5296aef11476c84d576b08cdfe23f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7b2e22fd7ce527e6a78d2793967b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976239680614e280edcd94f21b29ae1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf12b66ac28a6180b0e6b53256a6f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304520c8c6282924e0c0056e175ea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadece5810d01bf51bae07197b287cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0cd4ed5dbf18c4412c76cfe90f9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01851ce539c815a97a92d72986cb5ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bbf49ff4bbc3e2bcb83027f5d92112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529325a9bb3288a66db5d92c95ef40a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90ebc11eacd926a3a2abc5f8cb2f0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23203bd86f0c7fdefd52021d4e24515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb4ac404be51ae1cb3b9100dd7e47c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc93a539e865cf6053f47b2ed6a3f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a3e7fbe3dba29fc96d6d2b55312b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309ea5f2f5a82f224aea0940a207f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871bbcc21eb0d2b4f5b956dd975790b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2e72a5fe81b85cd22e517fd3672721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4f59683cb152419990021c66382b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e7cfd6e54cdb5c8b70128a1afb95a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a49c79139e4722249f26dc61056624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844ab7cbf4d8cf20d8196609c7133925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777bf083570306eff6bb6a02fbf9aa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074603f811eaf64b0bf989db3d7432327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913787fd94e5bc72995236bf1e2b3c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c6c45b9d97f52bd7ad3ae250e37129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587fe97966af03a0ccd4c67942c8d1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4b67432b0cd8ba054beeec04300a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca7826c7f1876d700725252860e72e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc9120c6b7f5e5d1a67663148ee30a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0686095da0802259843bc431fb6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de2f38c4c2148bc94bf87e8ebdfc0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544abcbeb9812c5810917be37952a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af54f48e0f5a220d18e47569d8b8e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b1ef5094cbe5d842d8a06d01306238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440f16b4a764c5fffd31bc865a763b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518cdb1e1f0bdbfaf8a55fac21ef68940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5ba1c597d8e6afc446a71da96e10941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc800e0612f2002b9a2d51289d2c973042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0386fef5b2463f9f58247bcad127e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4afadab920cf821064ed5b2c938544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5629d905f8f363001aff1973b114345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a630b1fd9fc40566ee122cee524046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8ec23d78286a8bc1b7753d624d5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceca57ded38d2dc408e8d70520ba4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1df0961e9226e86d369a8ac3ff4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edf52b0351e09cc4b5903abe5e01050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d513ba7cee166391a353bb660b1149451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80e26568505236d617c903e195f9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e452f8e0114a6a159a6f5ff5794f4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b0005af8b1bc648142a73ba071bcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c7e4fb64cedc9fdf8b75653c5c9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859050249778b26290f94c0ab57a75356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fcc250fa877d69f53e41286fee4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d13a56210948ce29b063e006baead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e0c46e4356a73dc653fbbbe9ff5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea1a583e0396c2b712ef654f7436b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b7187b96f7ad92456893972d877461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d149e9f59116e3a5b152ca3e3675f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d637ad5deb96b0ef335d665f27371663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c487ba0e3317cb702699a3770ada5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3699290c5fb6b094c23312918eb8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c9e8490422fb836db70238d61a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c901910a1cc707a003f1e084e04967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355159dad8f27184eb563c53642f4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d2e13bf833f8c6348f54f05e3fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c66fbade48bd97d5ab70a9c5e18f6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69385435b22824eda856dc836613c2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b4f55f759bb6d21e05e71e2dc67272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31dd645b7e665cf9de821834c73d6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483e17a6f88a36de1ba69996142ebc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567ecf717895d4c4a09c77062ddaf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94881aba7642003cba8b494361db9b5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a646542fb2db5bd833341d6806af1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d6a60f2ccf7376ea6c61df85b5b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c535a13cf08c9ecc87b5f12329f96479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd6085636b2cc2964b9dba52b922a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164431ba80b13a9018ab53e978697d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9674a363423802e0c93fe227a57c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3844e915c9d6a1b45172a654fb6e4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc46a7321c2862e0709aa2f4e75c6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f340f89fd6151528d7c56548bca2e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbd544781467ae8f12862b6147b09186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d098cc3df6a2710b717285db97eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ece8c8254c2d022494d820f86298b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d82146242c3ba2f69649c66d6fb4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bf55b49b8ea248e2ff33545665da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e374a6dd3d95c371cad0d5ed6d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec958b5d9107c245573e8c6a1b432592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf630c3f10880513e59a9c3bdeb82c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e05d14633f6debc959536cbf0da7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19798066c3383973b843ef7b2db4b59395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69978b6c5bb7808c8c6c3fec93e818696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057756d76a6f876cbe6886f7372c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d05ce108fa855cef081109610aecc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c575c721a66d9c9f197c3395ad774099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ce969bf856d38cc9ad4928bc5e0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cc85dacf218e6c4171f6d6dbaea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28306cea91de05de34f552be3e413094102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9fd86910c53442529737fb66d0620103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c42377d40ca72d68220a58a1bddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e4e7b71c1bac87c3cc7f4ce21bd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5851f3188463f6fc0664c13abc87a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac9f3f156e51607850f0e12222d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2d9041af9ee00ed8a5f2eab0ac032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76712892faaf7e93d81d6ae5b43716109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b365391747e27c5995e5b1af3243110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def15d0df816777750610a1a136f9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57fe9b50eb28c86bb75562503e6c2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ff8f48f37033d9fc4e9cdb6272d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91e9dbc87186da01dadd72d3ba240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f83f4fd26016de6896ae774a04522115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acb3345e3b458802b8e3e64e98536e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a86fb091c25b6fd0b172bf7d4ec9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623631a9cb93ad279aa3e7c2104e46c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb8fe257c10096920f43591d0403d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28181532256eb97af76c9ed3df2e3410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de128f46007cb7d0ce0f7b334f79b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e0f73706fc9e96e5cdcc9472d275122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d42cc2996966fd1d7d1954e90c139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1ab8add07a276126cc0d81e1c3e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753f2dda3abac05a976968ad93d189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffc9b54bc6981e7f5ffe808f1edd04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b47aa30d9bb390c1b9ab8f11efb6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6cc230694b6ad58e1a7250e735712128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c547a0176a511015ca3ebd2cc0af0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f726ab8aca062f5838043a9881855130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd4c3fbc3bfbbfcd825d4c9ce756c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd76c8e8b359271ffa6076a6b9ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbaddbb265b74d91f71ce0f94890ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342815fd4e12ca384bc482dc7ff90f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8489ce250b102d10db42a1a1bfd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f5270f347fac3c041ed8727160a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672033439fd2a56a66f5866fd255c5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4fd1f059d3465114e8616b0f0f05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8c7e8dbe665a91bb655e89bf93eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1217297d6653c17a715186e9c7af7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389de254ec69e3993ea5b07723e3d6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0337254d4e70808d7c3cbf9141254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63511031518046c82868c635f595efd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab28784293f711cf91a543a22a5237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25af8ff7693124581796642565eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbf398852b190190c95d92f2a268e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5660a42757d5b97b8e461312b7fbd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170beef9b4e0dc0c54dc9876e4e4571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dbff06ff007bc1bd9b9ab7216a880149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1135b6c360cb0942473a2ea2b694f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e2f74fb6cd9a09c9baca10c8d2e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77b19f7f1110c53baa744ffa156d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667775309c97e24402552d9562b82f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb597e04122b7ddc0d97efa27749ea7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820206f1332d9ba5a2e030f1ca1ff5e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7b367b65579355b74b63b47ceb42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc990e7f3a1ecd5a61c5a9fad98b61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5198ac197c5fd719cb4c1d713ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a79e5a903ed70035db7cbf079f447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ba83a9752126dbbf35d6c42517c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ef013f7ad9b0738fe9a25dca001c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cfa86ee9f24cb525fadb618fdc35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acabb4333cb9e3aabecc7913c5bc55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70797b03ccf98e1073a746807a7559ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4f387188ab95b62b34e35c66fe3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f7c35cfe80ef94956a318800bf4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f2fcc864bb6c59ab1e5525ce0383167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed745bf3e3e54b85c6345564d6e494168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d11f076663a95af06aedf12368e58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2c30923a6a0e5aad0cf294e52bc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbea2dd53beacc05e1cd03b140bf25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a05622f0c1540ebd5145c45c62b3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb3c0ad769ef8c4ab3d7001d52f36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f797e12d70edd756756b4d286494174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0747acdf90a7780f0a56b61ebeee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485756ab745ca464a6aec33672f4988176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81320df81406f6d53427528575903177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0664db3e4d352612fbf95d6a83fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb7d95b6d6e7bf7ad8981390fa215179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b79c4aa1b9e6a1e227115f180f67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a8766842b7abd0b5a20176445033181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d2ae64f23a41843d1a77996920e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60bf97f3af6ab06e582911647c5ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4b1a8f9ac3c5e2db5fd3e575a5e61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c323f73b66937afd903bd8f4e6bba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b5c37187f2879605094f3828ba44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cf05ef7d59e165df7ed0ffb83cf37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e05f86cbed35d20ac9fe44d9e6d47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1fc48b380cd918364ed9f6d3ffed6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596a814cfb92a02db8ec35738d9190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0fed51b21eef9b54ae69994c01934191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622fd408f808528008d72085f5c44a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b73110f03c0717511554fe4e02d49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15d5d6be0eec68a6f5e9661ae4adf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb112ef93ce1a94bc95a30ecf1e183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba8b0535485cfc41e2eafc8760573196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb72d7bb049d7cb84e0986eae9d238197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c4735b41950e72a81a9bf204e8ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672378d77da860accd0df09239d898c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e0e050a930bff4e07006d7cd45a92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b3076dcafb39c54707603629cba9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245362c4affa2d835ab28d9d45387c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ebade96f627229c57b3c1cebf00f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b16015f81c04f762c5a0d1ef8df6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9aef2904efa964e21562056bdb9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b50e91fdaaa0f88e31d6615a28d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa0cd372058714642bcf13b20da38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19570ee95cedbb57cc8de49de5e6b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d597ef11ffee55a250236159be081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233fdc9bb1f88e57cf890a3aaf5d8d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f27a63a207a565c781c460f7dcb3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013d39949f970a198a522ff98eb3a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610dca278db962aa26e94e67c8e1eb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e14a9307b1b2fb783c128eb5bd754214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102996638b0d9d50d79f423bbc5773b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf78653e17395b6670c8d00786f312216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c842a1e99ecc66df7820f15a9361a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eafbb2501abdeb3e82bcb87404b51f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5eba6d40b5aca9b05d366fa31958219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834737bdd8ed757dc9a339fe4168340220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd98565b4bf250190ff4211031810221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b767be2368941a17fec06e62b4647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096f7b6e03540e882b9e089b347843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf5a2d4c5d6aaf79f79fd2b762d78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93299dc9107cfebb359a956a19a76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d268b04f149e7ae5ac91d75d50790c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e67b32cf24db88e74e3b12357e725227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b38bdb58eaf6dd88d01f8dc61b5bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc6296363d14a5c33fba4b074dbcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2f766b41c82b1bd288a761c6e929230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ba3e016be9b88908ffbef376de6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eaa3433ab796b5bc005ac8e77aa48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaade99706d739ce1b1179d2c61c2f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6cc2a51ef5ba6e4c8d6811d81842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a2e60a3f5b06eaec6d5fe5898d84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097709c15d7b0c00c7207a49747dbbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4738a81a4ebee85b02f205e99ab138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f37a6f3d9232ef2da140d063d26f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a58cb86787a0932acd49ad0b6ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c6129a4321eb5a1ea69257c4cd98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e43f325ac34a5c610896fa7e1d17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dce3dd4c256d76eff5996b04ed574242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642352e4b870e18b085ab7bd9ddcafb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365eaf2e65ee5ef406d96a5b183bcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb0495502c30c98b296c8d567ae550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf747465ae7b76b002db31c5d9d669246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff8dc6f1949c9be07289dc9c0db9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a325ca88b8d9d9164aac53226666248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a38cd1378b0f79d0d9cbdd1860562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c40368d4e20897533f81888d9d461250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0877239b88b212434c82d59dcb8645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9fbcbba8f513eadc6c9108467ca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbdff8d5b502e731d1b3ea0b009624253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c736fa2843c6747d048de12972ec18f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e83e3fd908981ef1ee28152b6cae27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e53b7d3bd73297440982f26050ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d6cd6a9b42e7bd62d3e59965e10e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eddac2e810ebbbe9a339837c17418258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1924177796991a3b4a0106f1bca4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d3a63a33b6bc54a6cfccdf6ad0ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90933b9c66195d5a53bd63bf11d63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2fec91262a6f5ec9450a79a4f68a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ddd911a2b5e2ee8d57f324fd9b80a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff695196ce043ae638e52fa869e8bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061a7d059189fb769c36cf3114c1f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce69b4a604a05bfcf69a8c5bd605a62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8d8a4e194fe9f2f93c5cdf31e983267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c5e12ecd9e197ea7766e25cb407ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca367195e0578837793571d4c1c1a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d68d7ac55017a7b32866e2ee35b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66611f0bd136215fe46e3ab502c25ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a684ab24e21ae09eb51421c5cc0aa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4befeeccc526fc1cec114a9c833b788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32a971a87837ff35a9f7bba625fcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab9b060b11ff5db0be6198882ea15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd4b51734666550c477f211e8fb21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db33e16901443777b3c3aa5a10d579277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961dce88bdc28ea44d08f8093a24435278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f735d15f1cbf050438a9f86b34da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59147c37a1026d4605c434b6c436b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce691d67ce4b641085bbc21aa141d72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419673d020290689912d9ca32e72717282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bdadaecb86b1d260d8a3c42e8889283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bd4698510d7e64be390b62254e4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c402d7752dcefab82965116ed4f10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d771dfbd50283c4806dd7056a1bc72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995b126076e8f3be57c5428e68f48a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c1ea182adda4ecf9083ff5ef1e595288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66b71a191f13c564d92b7db5aa6e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9534e261c3343b7083f20b75fe5a036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016075992564a3e0819f96e479f5e4fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e1e26716f4382955ea2692297c2b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84e83905d24d9b71fcd52b0877208293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d2c4c5620f8c8892bd26ed841a0d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db46001f771c53a902d1b7f097472a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc030443045650b0b156d05be387a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0eb6800c5af1efeb08454649be016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99ae18214bbe2d2cc9fb62927b0ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643bea53f5296b4580815027d3ce8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6619ad62a2937d5e0a6790d15ddb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0c86248731add07a4869b63ea7fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178a3fb6aca49adffb933ae6916007f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7b604fd6ab25ec0c2987eb332f7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48391277c22e0c109513ecc83cceb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfbb1d16e31c8ce30d276ce02a84b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720472ec4c1b4fb73ac640af483168f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608e6c379b5755d351fad2ca014f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601decfeef37b3f54e6d09f30e3d5e66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfdb5ec89d0be6be1736d9f1d5f145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e7718dd60932cbfb31ecd30fea6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef21218ba36464fb7bff2d2f7ba545311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee07e7c76b62c6a6e046cef486abfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad605c72cd649e2b6ee693a50fcb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067318a9dcff2f09850264f376d4f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e6a91747c6fb86b394eb807c50bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5262d46b345b863c981813d7082097316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f18b1ad1207d7e67f47080f091200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e80c0036ab5615e81cb132c074ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199ef1aeadb19431cdb8e2302cc84c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02874ce6e32c2a9c2bae730a9eb7172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdadab22ebfbf9dfb39e8700c75513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2755410763771cbc59bb98cf3f679322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f3877b76c961fea75b7b6eed9aea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c763b81a4f9685ef3922805f1ef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b053fb081e3272e74cbf3f29aefbde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406eaec4541294b2497e6a182128c60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73933787b8e897b61ba3d935cc365d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b29b3e1b427fdfe14c19008a3480328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc861a539b7fce3947ba620b7a540cea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6204611228d9ee258cd89b9758ef6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24dcb7943cf9b15e58e813b722dc55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6bbaf58b81718acc8656e25e26b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8daf941464f2a14d926dc1f9d1d4c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfa1c4f3aaf69cf17b77fcb3c5fa37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e99334c218334e7f3008ccca07f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a70db5bb50510252e856f8d0e34e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84e3d5e44f31ca270b7c47e272f38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a161ecd39b29e8a7c87ab844f000270338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36cbe2c36c6a0f15e66e9ef0737a32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a321e5356facf21065a529a3852a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a43adb1b174a80c2cc0e8c1fda51f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4116ea284978402c8c3efa9d4f43b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a3d6a59f3d4d2eb885acb04f91893343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833672020a1b2585c81d6016b12365f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67cfc84e5878760a88fd4d85cbdf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652efe203e6453bc9a0a8f4912c5ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d33868ab90b73049507a9158d342347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc3f22f39802d6ac2c72c627a1c43d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8704905664a470e56d80268488e67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4cd18f53f0d26702be47c11012b62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd70249d4a515a71687ffb60f4e3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5abb3309935ae62ee8ec3e7c1f876352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7d7be289e5c8e2784f0cc0a04e99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12c7a20739c5ea5b25aa6c6d38bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c409ecb65c8c5df79919014b3f4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48aa9e22f4058b2e0f1fa1206a42c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9395d8a7b0583aa81e892b6671e92f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0cede0b6c8c30e00920eece2ca4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12214137f936ced596361b65bf9c026359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b369e197c6ba10e6a72b561d426051360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8214fd761ed989f8fd0e4f1ee4ea2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1fcca7c5bf3f07d7f43ad39dc2bba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce334567ccee5cf9e9a89ebc0528b26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2eb1a398c4a3a669ee48065d0810f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab76dd5955a1c38bc2a13a7e8cd44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835eabb23a92eafd060ea8c3817dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f171d359e6c820d0a202e2dc08f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf049d36bacd7c34d5cabc1283ac035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76eee04998c03aba786ecf34478dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349dd3223185c07ac581b81e812a8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef807aa45edf16206bbe4ac356fb777371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e60c687e08d6ef1bc10265c6ab78c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd7c8052bcea6ad2fe3873f209c4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c414c294433c5bb4ee019e4149f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023116ab96b1bd374cb26581f4e14cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393b8bb7aae8c2aabaa53df876d219376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3251f6f464f93e08e089a2e2d645377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f853df81c7d2ac47dff1c3e4d31760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6271d2e88bc2c90a3b987aef1967a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108107efefb83f66e43de5d24547dd10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574010dfd633a9789baf5657a81c32b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e50dca35d0fb1c6ca851f944f8cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b0abf594736d83966145970bf4d8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c411554c4b97e7e1cb83a2eaf58c24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab2b02fdeef3d77fe22f210e822dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e4beb068949c6df36eb53ce3bf0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd788ff694a2fd2a708c10d60985575b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878581b5a0b6e6697a13d65606b3145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e895aeb2e68eba6ed38e484aae9178389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c20571ab0cc7b1727fdce0911385390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d9d9a4723d9a54fda5ab9451863c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121266f0378963e9f005123ee3615383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fd162f840c294458ac645f038050393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0367c67722dd6d453d86461c4c724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c657355a99f09d3e7a06b89101c84e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daed27728dd27f02fc67d1bc8751ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae96a4897c6de171f4d2bbdb95d280397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795148ce372e64a31d331a4434f4ff15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bac8ab662eac51c336f7c823c7507399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ca5df69ac088dc1a0c3522bcc699e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee560b2df0d777fdcd69d959d6abad4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a680f469eec49538c90e169b8651402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f853b26993dd654143a4783591132d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a2d428ef9ddfb4136c344f138c64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abc7b0f44d6e9fef3de707256935b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c89f6c8fa4bfa64a8ef2cecda0877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e3b518f18a1b12aad56fb99e36722407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1abfddfe256bbc38cbeeff138b2d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c03f7689bde915add9afc4a0c18d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415bce57e159a9159f5c2c50b617df1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aba9fb187234e5cec9d3f7b77f8910411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fcb5986fda615fd5b486aef4f4a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5aeeacb771a61eac576a5aab80f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50019b3d1a9489458540e8eedae7fee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8268cd27f40b98c54c6fdd621d1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f601b5fba0b113fca9b3d10a2346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed9a372afdaac239b3acf99e18a379417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17692b101037ad8995dec8ee613fe1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bb97c36c40207120083a191c9db43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36221aab05cebeb8193e720b3dd067420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc320143a37ad945692f4e793b6821421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fceaf35674e770c603d4eba71eda9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616464ab5b006c55d62818aaecf0ba4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144f1ef3cbe206a060187e7c5a9c81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a744f4b3961598a7cec798f4954ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38397e901b9e60e85b1813b15aed041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4df8d9a5fdac7a539bfeca09b1cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79c79ac80623821f9e492ccbf5060428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce35514c999fc5b6a66d7051c03300f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797f0e9448d22c9bb3c56c29835ee7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96f25c7fb39c3e79742bd7b75a36e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38035c21b0c82ecb0404437d0f5b1b2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b15efef1d478b4f688067ee84397f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd0909bc90adf5202ee6ce6566182a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a678f3cacf66a0d622c594abf0f92b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0d9cb791809df8a620bbb68cc242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f2dc636950ea43bdad61161535e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4005fc738163fe090e01dd86ad57d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d170bac0f65b065dc690ff84368c0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec43c0b7315215399fe9c83440323440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ce388a579a37ace38445883b7c402441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cfea54cc253563be514f8f9c35195442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f155d066b1545fa938f327f0f70ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01ea28f4abf28eaee610403198ab3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35945eebde8a9d1cdef8c36a20ce1a0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4326c52dc934e82a7de409ed80eb69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106182893f733dd7ea132b8fef74b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426281d95d131de193927d05498d41b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0b792dbbc3104514bca8c483392b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f182a2bd57db0a4878c05fc5e82bf93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435abc8e06d371a14c0114671666baff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55a4869db27e3116487c4fbe7a92f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d1bfb4a252ad3d16f56ab0a096ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d182f0175fd775118453d0d1a8f66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40948858259788ba6e80b36e7401c7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586a4c531075103f1e2f1757cb5461456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d395c4984b881605564c24672eff1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eada63eb1dce24272c5d811dfaa6c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f654d0dfa34f47899fe375595c822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c130c88045c89284d4d54dcfeb8ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e67ca968e60f3d0951f66a8dab4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034cd080fef8743dc6246caaf8a1ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428f280200d7bc0e40cc4df24ec411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff40ad02f7c2be952c652c3f2fa8ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc35e5148fa759a4b8e32032142e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4ffe107eac023c7db6c036891e93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a70d3ea86de37da311f534960e07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87431394a99a8e9c8b18ff79128f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321caaecffe674c99cc13ba46ea2e42c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e9e8c3296e63eee480f717679a5fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cf50cd338d426e4feee1e37485585471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298a247f6372861371e302f2f588873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff506c4a83185b6ac1888a9d119daa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98a50008908b5d4327cacea1a1d49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b366644e8887ba71080d4126d0b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6be205cd5c170673a1c0b51e8634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfcd6ae51a4f2b6d14f443f7d5d00e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d202bbb54dd5beeb6e31f14bcc4800478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38553483469465ae7b2462b4e77d9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514056e7256f832fb24b519a6bd6192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040af6d8fe459626eb636f7b68de67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3fb7ab416483a0211c4317056e20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7750e110d23b1065d96befe3d590483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182dd663387c4feffa9d511d68ea7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab06d2857f1a620f32cd37595dacca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04559f0a19b5f40db0c35a0e88c1306486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab1c37da6764ea5b68daf78272963487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc0c72b639e6d8b1b0f1b08dc2679488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a170dbe0efde52e0406eed256f389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43428e07ad91337325917c9dae32bcf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31826ef1da49c71d5e7dc1f7d82f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09274f0f7311812c033b23d1b4672b53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c875ec69733f1fc5f133144fb6b8c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e8201e64b54e18a55b03cd2741f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7061d92059a279b127faea7d6cfd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbef1ca24618a7867723de508bd91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d74714b0d4f92fb25c58f182c2ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bfe84dc45227d37feb148eb564bf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d155f7b173ea1b851ed305aa3c856c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfdb2b81cb503294337530c87a9da7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb12534476faf951ba680cdba808c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5583f68a2f3b2b6c94b8acee37be7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357a708cdd74649026543280aac3fad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc603406af920af3acc6dc198a0e9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084685576012d030f7ca886fb7154449505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a5e7d8f7e9861154b80904ad552b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c21f82f50baccd40ac324eb805eacc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408514bd15a878d9c5287b7aba72838c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c0122e2abb6484a228f4dca9be71d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022b3999b9b0337e222a1cc57d080d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17f469a982eb47dca08547a485316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb06e358e7c6024aa703b146a45738a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709be34c614caec92e5f8c1ebe31c0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6dbf46e72e7a9eecd357ba782db32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1dbcbb2e42a98d0c195078e42d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71b9ea561035ca05f5e92dca38a34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e246031460a8c379a0a34e74945f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c33405bdd4de3909d23aa733741192518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f38161f73728000333329e53e64ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19e829c61c2bb6cf3fec351ea86ed3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22b70a4b8ce1088f298c8bdf8b500521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89aa021c223ba69116694880196dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460dc13ea72ce4e3958095144a47cc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c58a7cd23d7464aba1e1a4d24f2a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772ddb20bd6e15f8f2ec26864c8778525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc185397e28660f56fbaae08062647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749067ad059e4804521760978ad2dd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39297a98317f2a30978f1b1589dcc50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861e903fb5e91905bc77ba2470eda1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96544cd576336321c194f704a75c6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971865305a24afde7bf6134f5cdd3b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ab3b21c46172d9b3ae772e0e6d77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc5356eb4dacc90ce167879bed254533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c33774e5c4aa3533cb3cafa8c7c4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b2f278543b77a61a65947e3d99b25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913adf49049339af3736e76550565f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17266792cafeda64d59b5868bd2f1ff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604ab26bb8916c88fadb6bd560d2af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ff97517ee96a4792c14bf926ad6be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38261130d6db186e30c765533fd05da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e654208074cd20c07d7fe4f958563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0e17a6860ed8cdcee519a6635d8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fccba50f620cd2185fd0ac3c2686543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba049d3db8634796be0ca9cc39413544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684f374ef7ea1df8f16b0d8611846a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75fc2c62065b4e2ff0e369e5e3a3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b039e14f544ad3e866602a3173a67c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf145463033fec41dca771b6ac2e656548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe27ab2e81d89495a0d73f3257c08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1505d68a3c8fb40e14ba595abde1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce174ae5ad722b8c294dc41e4ee798bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f8ead460fa303c98a576e86cf2c06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa05534e0153901c842a3971d1e5d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976fb2015b702cbaa73168a57cc0d89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127bbaf62b2811e912522ae26171d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc71d6ff4712fc8662e442d786e544556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657bc2444643c5d56a25d6566d353cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ce875ac847398a672fa991c13018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f97ed3211ef1cce8a88aa7749dad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf2fcd35a33550e4dc9a2edfdfa29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5cce86dadb28620462aa7b53d6f78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a47bab644a2ecedaa785b28fbccb9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aa6c6d6f4f1fe6cbac039534942ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09289a70d558260e5e3b90ac634c9ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026acbf05fe7c8cee82e19fa665bb9fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63fe63ef6de9984905f9a9e682a1dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bbec572c1607bb813c5f18f397e8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f33c9a8625a24308c4299c2b58a924568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01778f1ac6b1bf3627ae76fdb48d83f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c502536a4f42dd12e97155c29e03fe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79d367fc14cdd274dbb47e70213fc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57029fbef10adad9ce6705f9c8b678572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928902abba4598deea6ca6bb0ea5b70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71224713dd2bde150eb1312e112605574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd8030111ee46adb5291870d80560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d28d45e6003b69e4b0e5468f6b2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0427c7e43964e7288810b669b6733577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425865bff4411a5c95add45269e3819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691d9c53e75bcbe36feb4bd626e294579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c315468c8165f4cc591dfec623fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccefb074a038cb2664d121f717ef7a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826afd612565736b6e48a338bb4ca6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312375fa671e905f41c0e04c05cae948583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e778dd7d55a2db7a0dffa508176a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2607b5d222c3ee74fc02896096a43ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83cf24dc4e3bd616794006df7abe9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bba6ebcab70057dfe0a5155275a48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500a6a38f13b62b96a1147704bf00c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b3cdfda4ef78e06d40c760ae144b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75041e4142447209ccfe235a029caa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d6af513b139d9a9b64d22f57a69ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180786bf573463dd60d7adcfccc65a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9b4dd37a6e678a0a70e8873fddf6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576199b85adf5d4c60039b17f928b01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb841c262f9c053f74dd82ead1040595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ad399b0f190a86ce17aba7bd723c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac498645279b1369ea1bb2f29a2f2cf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072631c5646591f81131159c9f24ffed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf63cf97b51facce24e51e2dec142599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100022807e8e5fc2a334304ce6560fb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b831aa401cb4394309f025354b117601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508b85027041c6a36d768e0a05f7dcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5172b40fd3559b6bb23fee7cfe7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfa501ca6add75c8c031c7e35d028a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17083b247d6bfeca3632bd61932099605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec6cfe7021846dfe2d6788d9afc28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ce1b8a927eb0d7caee8d48308f2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bdb8d6ae2c6ead119cef4446c8e48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba80bc3fb9e3332b42f726339eb143609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22282b0f49fc03b2af5b84915b5402610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1063d5510b928f152073253cabc7eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5721ff81adbccb4028d29f036071f0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d56710e7265f637d7af9251734f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d4a86b113b57175c7d14e2f754b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e5ee2645186c792138934b3d442a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f8879e73e9374a4ccf5a37d2eb65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3732df81473aa9561ab1023d20cc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13975b50f856562b024fd1fa21f4cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c8036c28a14ceb17e531180507ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16febcedc9b50b26d070528bfec2b419620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5c950b47ee7a61d97c47795ac90d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cf117bf67be3adb6c1899637b0722622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac088a7f13adfa45337ce3975470f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c1ecac3902f7078204777e795598624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9632971c6dd371476440089b94920625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016004223325e88258d1b705dfd27eae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cf841526b7fcd63e08ff4d55d5a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69e3667f91bac6aa97dde9137c58b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808640a72af0ef6240c96af1e8e56d6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d438c12421bee31819d3c1649a04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7db0d6c0d2830621d704254157c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b885820bcbe53aa72e8ecd1f44b56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb23cc3d9273833ba00ff9ad8b8d140633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2994364a2ea2a7e9f2e99e774a9c73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052a178b0141f8de1c6a4ad25dd9245635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60878159e457d2f00563519cb50216636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5193d10bd49a6ac985c1e9d0a5a84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b1d5b504622ed390819139649aa3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea433d3dbd302d7c6593e9850ae7ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d130255804612da546ddaeebedc96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df0707ab20fc8179f89b2d11649bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee7cde1039ce36c3af7c5bd4b940a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245e11d46d308b03fbd027652b489bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca58fd0b8b8112fba31b3ec503704644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109dfe1869179d6913493190bfb4307645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7036c37f4baa01f731670bde96a046646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29494dae5184a97b014a1741e89feb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ade817f9f2fb75150040569d51844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c284afe9b8114584118a88060b18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a3f9990b70d79ad884245e02bcd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732fe4337df8ebea4aabc6157b3b047651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07974622f1d1ffa9aac0d57bc2e498652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2ef7fda6d7c502809dfd8101b7b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d699b04083e93448bd6fd091231ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e9ddd5765f800585b487cf6b0c098655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e95dcfe1855e216245e2c9f053a6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1b2fdf9d9d41663099dc7f37eb6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649c1c1bf58efce8877b3836dd2788658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72963dc4d2a30803de1aa468c5695659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b928af99f125d555126712f3e343660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2449bdead28575a2e20e4e09e01b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c64425455d0c8c9ed7631b865d31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca20cd8aa7dc4ab8283bd4ac40d68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99221a36258d1fe7d6b1a093f7637664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35d5d51aee2faf2ba7787d8368e254665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b89fa3cd67e69e7831a254fb2986666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60263a5ec53c107a035e39a4ae8ac7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f30c50a2439f6ce6c2f62005d63f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba925078360f030aca0663b03c5f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa4797fa5d5e3d879ab626c8a022a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e1ccf2552be2296e7bb65c16fda53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d889c74e55a38782b2cf342d88dcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c54dd1b04c2dda937c49ba201d6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a869f3b880619a27a9b8d0859bb07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4a887249598d42c2088892bac51f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865f1623136a1eb1ef1f698cc77f6fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7b066152f7991b4170e9f3cbfbb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f45971978a7dd68dc4d4a92f2ca7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d13f9231a517ca0cc41a9b83fa3aca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100095143db37b692d6c3c73853bcbfd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d25f883ee2dbf9cdbe7e4798e46c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d650212467932a4747a4ca778546682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae385905fae938ebabefb968f5a8a9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d86f4d59c3b340faefa3e7c4361d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9bf361a9b309c39259c9bfb3c636685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fa0258ff1b5410797b8c9f4b2e6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a5011dc2bf00e75979b3885890d5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041234fee638d174c10642b4bd6ac3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734978ff59663456250919c9efaa852e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c6d80625f197d06b606f41f92af9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7148602b0839011f73dec6695aed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e837a0c0555faf759be015d8a3ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb41e4daa5412c31c880b4a201246b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8be037ef6875f68ae64605071f552694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578fed5a3ba00e0059b9306130d663695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e64dea2946c324e2b10d7f9024974696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f66298f7d6082e8d94e55cc35ca66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6225bfdd3eeefb7c17080b992588b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a476356ff68dcb27a1b5bf838bc74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ecd9c09240399745a7ac22dfa78f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbe507daf4e609ed4b91f3d986bbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9b41c0ae07e1070652715c5529a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112998db95abcb3d0e893efb90e92b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5750fba1109153980539df70ba5e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5fb4d0735b41d3c93488771eb5039705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38efc5193d7c946f47c84cf1caa4a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e74084610619cc7abe742766ec95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df7e6b5d421d4be1987831b2074b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a16e3787c8e32912c84372a507b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416d32c11518921aeef6dadca10cfb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255951c7eea9faa4dbdbc65bf213272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eca66609b5cb987adf7f25ba3f2ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5617064249a3e8de7ed330d098ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18b9387643ea0e06cee0906fc00a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a38a10c79d22df021454f340491e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a2711a22b969d464948d2c9ac2ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de337e172c0796e48c5c6a9d075ac14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0d02c4c51c4a13d999b3355e367a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc79f344cbdb8320398267c95f7e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330951743584f944544985bdeed550d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa6f1d544efaf9eeae555741b5d32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e992cedcb96c6216af1c0d0a9899722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a593e654268c5a1f39645cdd6481dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106ce5d83c837ad93b1b93781d7e9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ad06c535f39d0a2e692d2a77a1be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58bdbbfa439fc1f2a4b0bc3539c64f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795273db384be23de86749cbefbae559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538982343f1def192f26942fef9be7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2bf96364beb6c1ac31d7921c5018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276082853f208455f81b48715306870730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54235a1371925311bac623f1a459c78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a7b1c5475fbb249a03d51c8fefa6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bacb1ef50601bc45e5bb77aded8483733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf173052d0b02889b60f568e883f4d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23293367c5f0ee441255c3c5ac3ff7ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22404891cfd912c6cb2afb4f6345d0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213c938d932eec971f2db4f08bf6a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec883f02bb87d31846c386a43bba71b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed828708935a3df3cadeecb581b69ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc2cc0c0611e2b15aee373100cd88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463fbc9ec7355f5eb08a68697cbab1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0d3ac7b0fc8a7293a63500c2dfd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94035822b64bc1087b10f36bf799e40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd2be0a8164706902a6b5d79c9166744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3787023cadcc8e5e4ef6165e3855e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d717ef63f3a8fa581ae6cd841df75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef74442961e4980b684ee60261501747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c54a127f093ca33a8199cb77cf5b4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf814274ea75df520888c1398468af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d10245c7c16c8a94db6b4ecb61825750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda03ba11c47b049184b85dbe80f82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfddd79f54b21c5532fe06c405690752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0ca54ab0db892c0d6ad3bb63266a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d54c06bdbeb0d5de76e044af12ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf020b4cf8ec73b3bc5f874616fcf48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758378cfa7919da05696414c85853b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599d49f86748ea38e63d18418c6755757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122026e7a24439e69a6a3794fa957fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf23bfd27834b1d6774f9b61915806759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d682d734fccf8805a53a5085028f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d8ea2c65cfbc0b46c7474730e7a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a218602183fc227bae2513b37b846a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30eb3d51254f16b9a74d7506238d7a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd76705f9ce41a2931918ea1517ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176dfcf50f300ea26565fa65d2f6e53765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952f5cc3a97031bcf1d7e77dd6631b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da016ed1a74fe89e867f16dce8b5c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3fd841d0d097560d615f6a5a60923768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4247d7988a937437a01072fdee9f21769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3faa58f129a0788a5dd6d4c2a11c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3f64f52049233c6296f769e8028d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c3b69eafec9c7368e43f8fe4f5bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0da1f7bd67f7ad5bb49d9b2888ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81eb025cb8a97a625e69a72de926bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a90858279977266f5c768f1a90c40775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92b28e999c5d91cb2cfc84c1a8317776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944b368f4e2fb769b4a3d40117fc22777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd9ce283b68419552d533109ea658778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc851748d97132c57e8ada6f8f1ed2bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941d16674b0582184a1a93d521582ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcf5504f657a7ce8f98894e1d37cb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9b8f15af27a4d16ab34484d7c341782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561390c28331af542f72b5bc21e21c2a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b64d6e89344514a48b2b1e00eb7ce784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb3cafc481671d0a599486a5437bba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceddcfee09096f05e67eb018d6d9b6b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f0dc6d5d26f7e57f2c7de4c988f81787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f56000bfad2142120e5816aa3521c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d005dec10a393a44a1600e35eff143789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601070db1d5be3cf539c8b505b47e1e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca809cf35d10043e4acb3efafab9ffd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1cb3b6f807ec8d913fb593c1c293f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6db36c3fe937d080071277d9f26f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb48d90d96207a7636995d2ea9f6493794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060caebcf1b3392752f80b4a7189bc6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e5f7c323ecba7b9ae360b6afe372796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79ba954abd0523bfc3a684d5083d7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df5dc20e4b47a1ce7cd654e1c7ea3c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea13dc672b79e4f5a902fc64a7a869799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b965975eb41b57654f839fd7e06436b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340995056677189aeabf02004749589801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b83ce143a4f85a271d1ce5e199eec802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac210e8f9946c62122b8c7002dd0bef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3d190522c34ec06eadcaf21444dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e57c644de5d1d821d186a549cc77805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16201dfae9d76283c35eaad42abd6f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a98cccb6fedd1c661285147b73ac48807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97b1205a0321bec8bb4c3b385031f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321d4e684f36ce74eb9f5c7b11a90d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116632c19a9f7e5d3e0b76c9a8b54b6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9755aed3989df824378310ee8ab75811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d42b3428cee329e51c8f54226964b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c44e3b370d1f237cd1267d4c32e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4051bb6dc7a5c5507d9f0eb352ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53dc8418f024f289d985458fb2423815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca371309793a061c0b025d2319352c4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c368e0c12496095a5bcb159d1e2e95817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282886bd4ea378e119635333b31299818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30d6ceeecb0905bae8ca93a420975819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a258653327cf4aae93d4ae0bfbd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88559bce9ece8be09688161acde9fc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04773ecc6506718d8c4682d364bee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb93f4b1d7cdc403a69b7698c00b444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741634a52c4fe2fbf49b0ce09ae3f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d48bc67b3af293039828bfecebd486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601bfe990a547391a50de47f744b1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4dd5e11a5734ab48fd24fe7e794b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928442083a2e562cf8d8906a15f68b269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50cfb39bd2179c6a4f13796104dacf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d79668e5d348df93c8cb455c6b7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1efe3da15595cc1d4b42335670ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16afe7b7ae73c854f90cd6b9bb9b9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730f83a68bc5559603e84e02c1ec2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a789ace85fbd9540f42026cd7bb3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939dea0f86050559ae45b38eeab3f0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80e9582e3b4d028a6ec39d16c5b7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d797a51b49d73a2e244ac8fe69e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7800024f6cf50b35b85d6de39581b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613317df78f818dcc8bd6a4f230093d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1672071e4abc7d0a04c1fe5a5adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8017db7e85ff0470d4378660ab13322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4f7746fa46151785384af461d92f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f56bd21cdaf19689839c16a7b01b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df58d8aab30491fc4a43e435bdf2bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d33000a3ae6172ef720a462592b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496f5c17de59cc8ab49472adb3944727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea86f48e1d3687b7a7040817283c6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a82af10fa8e2437472eb397ecadfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd4954a730255f2e36c939c24332530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af68162b455b7808186e2f65b288d6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e481bb1e3d37eff60e9b4709ade1b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42152a64822e08ac0c1e1bfe51bcedb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0287f67e0e7bc4bea358a890a2ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ae38082b169755546eb9eab429fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c74d4d0cff181b4e633fd6bad14136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a726b724867fd00f7827b9b5543037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ad8d5f1c11bf29589db8d6e12daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d58beee41b8a6cb80af3ccd77fb12839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69bc482bee658f2d2e0548074b23540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a6fe3e2100355ac9557b66c12824641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3d29365c4ac541db90730df43ac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e782a96db919a8879250a9d7a65cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448648cca166f3cf1d56273943926a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d7eb3a2f9ab3dded72a167d9a87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d31ea0e802524b8e41eb85dfd7ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced154a5266c90cc37ed4390f9a5c8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923babaab5855cc77924cb25534d4b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416837f3c712b71c2daae6cd22c2346a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae0eaa965c0da5d034c1aa4a9247b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cde5aef1d7db3a8ca3b09edab3c58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d031abed6208dd05f047e080ecd8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e901d5d6a2228335d9386a5c7e47e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d771d2d0d25cc5d0cf3c48a3808c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4180a4b2f2663c654927f94836cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5565f1608d8e8568bf7d622605b46956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f674c5e5e69534dcf5dc3dcdff699557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7344fb27f3a83841b57d5afa3d6268f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9f6e456ccc8d8350ad0b04abb17559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aeba363d67df72ad146ade671150b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafe29a1570f56b7e1560d6c7aedfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee99ff06b26a300c7c382305241e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670f2f9d82ad8c16386d6a4d27e56463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e81b8fc4b7aafaeb7069b45f684b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e908fc18f089cc527c6a7789ce0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62180bbafe83688e6c87d8ec66dce866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0404227d4fb9d2988c74ec99b65b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf9875271bd6a37d9d075c535887b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80928fdca36c9fd239fc83c83a88f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b251010887521f4cb3092a9b87cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c40b9f8a3b47e44079c8485b345471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234b8be2a9d61ae708ffb09b240b7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c404fe99a4456170066c20dea251e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8ecdb994738e0b655db26884ead374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127181aee5b124b3699c841f464420e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93dd2fd26ff225ed1812fb194b694e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a397861d44414ab15e2bc728061e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6598776aa0a40eb57456514947fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a9eb235f43aa048aa01d6e8dec3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dae11a59dd0d2e72a2a6158fcc0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc95595b51321c7e472f6d262afc9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522569562b9b0e6abe61bfb7650756bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9173e5a73665257d199c9e8e6f18a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143243ee7178d780480d6fccb52729ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d8684fb93753a6c4c9932213731d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed95f7dc35a5736b53e298114221b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed97d14bd33a0242320125e359d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078906306e851086a74156cc9380f6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42444a5664dca7246f111a6a9df1968f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594265bbcfd288f2248f8743dd2b69ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789921c466bc95934272ba9876c0af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141186f3c1d70839ef065576a9609a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f9e8347fa76fb6d8a2659f357bac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495816ae66db665966a02e3bb01d6dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7ff0fc71f7d8048979b4f407f14c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303813b84d5dbf996950629d74fcebab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6317b67633c0cb4127038107b12b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbb1bcb4b37143ee52e96148eb8d0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc816a334e049dbd6c54e4b58948999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f982d98c88587e03b1ecc2faf2168b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcff475076a3d5049cee38197771d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b1d562c5197173a42809d1e689e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e39ff837c08c73cde8b9dd59f5f34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5459b4c2cce215e26ceb23670b1c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8245a4078532cbda196ad39069af9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d92ef5ea94074f81611f1e9f7587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63e5b7ef3c97900dd7f68001ad905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a51b7d3fce44c12cd1cf7ee180d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261280639af09720c48e8fbdb2e978109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e6487786ea7a214e88acc30d9bd54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477dac5c8f82898af1aec8d8c47a0cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598eb7e644f85052bae56e542654d08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb25cd72594f0ad7ab648b4c1b793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687dcaa6c485aa21012babbb92210ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c3ebc5bd8a723f283e1985a1826ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a855208f89709195515005275aa12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f14791873c0e674fa06a52220ac07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55fdcdbd62e2cb800006587670c0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb75fd44e44c7f846c5a5eee102116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c828844601d624fab58f55b7267a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a43e3e0929f1d03b42d442697967121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117cc1429365dd1e19a162bb31f5bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e25fdcf23b03f65217f88231f66d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d8e147f6cb5ba67c9472e75e0089124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61dfef404150bf115d934590f53f04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaccc77f3787b31d6261a44715e2a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eea1ba533e372bc5b59f5468d3f07f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fd43c5cb82c15800eda17e834ec5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc30e78821bfb79866e9528947452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485864256dd37a651728bde5a87918e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515f84c0aff5f8d62a83803649b67d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c641fcac38e9b91586f2d169d206132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d21e4b0e57edfccc2bdc82e89492f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba877adf6e83aceab2d0e410f20ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b384ab1a4d0b01fd02c34f9248e71b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c27291e5aece92cbe9d28bf3079e90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4766d093632ffdba8fa0c98fd632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809dafed363bdb341108a0145997ab0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58841c5154d641237fd15d6f8bbfe31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98037f6dbd58cf2f3cb0c7d5f06af7c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fb0ed198241fe81f8238db4375416141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37758f27e0de0c16a14b0f5993ef5f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f8a8bb4c7b96c6f42025ec052714143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e1d883424272bf7a824c1b85b71c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a42e96e6f2bfa45913e3e4dd10842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b63ad301a343bbdc348364cba9505146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a3ccd51fb12f1961e42bee6e89901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585df0708e11b0ed5a9ba0322617303148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8412f843cf50086c88cfc07eb0142f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a9996ce311bcc5252c50d574c2455150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3399a0496bc62216cd86ff88d2c2e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb909bc34810a13693aae37f7bc35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bac0615d473b0345c9b7baa44693d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e461e190152ebc68323633633c61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2a59ec3add5ea8027b1f058ba35f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372c7d4fca1e83ee8ee05cb0223025156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c07f89c8edcf80843aa8e103f57010157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e678a8ced02ffd4a6dfd17caedf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff662384688bd312ef8c8229a2e592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315444309da07b19a54b52e175bbf39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bf4b8269477f6bf07c4b459f3685a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e0cb8ab64a39f70ac70eed8ff6fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd7bedfc2aaad07f6b9dae36c7bfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59effe4f6554c5f7169664f0591e2c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff507037fdab6443e40cc7ab92a0ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122371a871765c2270d3ee6a3720d6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc184aabd5e95a5b402f29ca875970f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d65ca076ce696784ca2c8cd42dbd1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b852c03386516fc7d3b403e791d2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ce86d0745ff657ab6747b8edbd3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0825126a6ae8c43ec7a41e080ef621171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bf98d01e373fd27051c3a516c591172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d84fa9f1d2683cedfd4ec7b0a7a12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb77819989b9fd6f70e04ba04799ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cba514098c0bf6b175d0274d8db18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ced712f941c06867608f44a072301e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397d0143593da462016c97b0b9fe0c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebececf1a8ef92cc96cd3272964d61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6204a324f1ea95439bd95386df4367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab0ada61f34fb4183bad658fdb5d99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c949980ff210df6d9ab5ca66355b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043176749a6647fbf6d3261c68d636ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57180577e8cc66edcedd5deda56cc9a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f306e22f49fc0e21e85839e8841bd64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981530f89b8906c6a62026c5cd6c686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb39b1bc070359b7cc8a8251024cca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0bb112aeab3eb8717b2ef49c8f43a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d0d2d3c9ed50c4ac2c37bc693953188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160d3aaaea7b0243748b919270e2b0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130251399fc0fb40b72c938f1ef38afe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc9226d10aec14ee218cd5e99b220191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01bbc4132ccd8acf5ec89cda3b27db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244da6d9b6d8fe24f7a747d1eaf2bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fcfeaae3465859319526b804cb48b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec29a74a2baacb6f483955283a0113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c36056297e757372446f655279b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e25e27920752c0e3e0237ec7794e99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6a6e22cd57d154fac4bd5f12bf94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b160ba3f19bc307197b03cd09378199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2336db79fa52e25296c626cfd66d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd61931bd3ec0aa2eb9fcc5b3eafc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588e986b95a4dc35d53c89a4473efb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c99ed1ec24c9a345ebfcea50ddd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8367bb1be1f5ae3877546b77d9595204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be213aa37f907337e825a6e554afdc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694d9c3c8272d5443f0d2735e77406206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae566c6f9728b62be4cbd6b9600306207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b473ada070f4c12ecc6ee6cc1fc6fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de593f37cbae7295d73ec82bc006d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872aee49928025de101b986b0343806210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4d6e26705d0cc2d99b5c93034538211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4ad5908e71b3d4013323b66ddcab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965824c515ad7eb4869c225fa63931b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d697846ffd6aa73b0364dcf79c17a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb8cc515ce600ea38eebd449eeb63a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2950db66552ab1d95ede64b68d20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc80f1d21174ec4023f3723ab24237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fafb48b97c7d28ba01c4312cf16b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc15869059aabb9a38fac97ffe1ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d308ceb53e2570d646f886dc80266220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8b9d76a28d2a7c5a7677ab4a81a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf32d69a47d2acc52e4e9f2f2aca24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36202bfdee39a9521bcadc72c33481223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a8bb4894558ca15b74a8ac505a2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d19210156a20137e8177f6b8a591225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7a609b8623df80e3a7d164ee16a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e7a571ab1215a8fd483871b53661227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2468186cbe400eec56317d34e60c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61113bc069b1878788d7c7c4351023229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fedb4b5f267178be0d7081757bc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f6f713c2b0d1895f26f3d314d26b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aae7a2842575fec4c347b72bd2852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754cfb2e0c5a614e7cf99480af7c230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707609c2401b790fb1a3adfa4e4f9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860bcb51bd6c26c02657e13a5192bbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5b9cb1d153b629be9e490ab49bcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e5337b3bb8f60f334e05ae86f761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32f95ea4b1fc705437fe5ae512d38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ea2ed0710d8eb1595e60eaa03962e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454a957d10a7d9342a85c596be909c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c25cd53f2699a270be506ee0bdaab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb12b091d0dfc8cb8a2a7b3b2524c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3a3fdbd58735da75398e168942d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67890cc2df9b7a2b370d9c28f52a794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a8c7a09215b7cccba2707af32127245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478ed703ac09f00c9ec4db439fb85b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bdbcecb155863c89207fdd618bc33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cdc6828cbfc3eaf2218c59aff07dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80befefdc2b499137b2ea59975d1aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673255a6474714bb3dfb5014b7ecd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9190e6b72a268f05d44654c1089d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e55b5c08dffdb427d7877d0166959252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496b029486dc3a5b929f4681ed1bdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7606317e2e8a54d76b26d3757c7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3744de72db7ffd8b6a9496cdf65ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ee633405667ccc598fba7efd6594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cecf3b837766f151e45f91dc0844257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd65d338084c54e20f7373af0acdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09f35c705431f55c976207d08cebb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f70d2ce910518421bb5bd499282b3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62fd56f3da1253bcc138e85750cbaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00397eaac8bb090e9f090655730549d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e123d1f53f7a3aed93d67e2dfa533e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f917eab3fbfa885e23e5db5656fe33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5fb9884ff8b27dd0f44e9ab68f52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f99d812294549b5e781b879c0ae2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b6c958e21f27808527cf791625b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017191a9828d8fbf1bb48910427ce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3495c48e6061cdbdc404b1cbd91ffed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7235ea90d7b13b1e3ea3ab5a18af4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc86e10642713a5dd98ba2977dd80a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e76027d8a3ebc9cdd1cb7980ddb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6063f9483cbf5d8ecc04d4f98c122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4d42273d7d628d693c4ab6de3b0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9490c19b486b85d8f133da0aaceb81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3d312241062dcfa3f707e4b93803276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff097c2d7529ce18ee8a74d8ab0fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995f7d47d487f089ccb7b32d5dcff1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf4e68b8902324416a3c7339878d85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fa00d67acc608f8113043763c4f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346846c6194ae6097f47bf67dea0bf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ae0e48e41d045bbacae7ec5ba76e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1276416213f946d931007b7e4254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbc6c7115b0fd1ae7d13969f2b35b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198c8c7a59a3e480d2bb87bf540cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873746a45ae30cb7fde9f634ada590ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c107cccd236f1c2cb0d1422e9b4c79b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f1150605f13e452f28cabbac16a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc391775db83cb26ee831f4190401a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c7953bcdbb4550ecbeb80bcc6ab7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f66c66c2fb09375bc609c2c0c8359291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c96fe26bb598cfa7203af9fcceee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565ccfda76121962674936ed31ecff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371b63ebcb74440bf9232fb249a69e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580710bef49c744170081ff408ac94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32aa8fa8be2d1b56778632de892834296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7eee3a96ff203506a03410585a455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc75e829e50e7d9dec54930b45f0a8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeba3449ecd452099f1bd51516fcac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2223db8f0edce9f2d63a939c83334e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e442787af0c50bf0241c4cee858352301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030e66c57c3d110f845f72f888b8014302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900143e3a16a35ae41a0614fb7f817e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178a73878bb5fad68f2f5b4fcc57ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36b67f10be60766a73facb9b00c2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b1ede99d92fbe0c40b2d2f2bc3b3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683cba4e532f18675e02e8692df0e77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a3f5a2722f828ede80165e66daae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239527f922b69eae19eefde6caae9311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448119c71f3bf71de0445d59cc8443c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2bd1338b879b391143cf4465cc212311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfacd974c28215bdba2dcbb02db58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85c7ff43527cf366e30388d013fba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b220922e8e8e84dbd4fda0d1043e01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdddba1cd96944cf02517f487ebf4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4036ad76d0926cb14e509d045091f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a427147940143e87d5ab194489ca2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10700a034f05c87bb01a8ee30c73b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ec8e2565f842a2a868a7b8c6005d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260058471027bc5f586e0288aeb4fa5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29372e93139cdc2520b06f0da025b54a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb24df1a22a0931950a22bf0b938a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e149715f774cd65c5a32c1d4b5f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136cdb9ce09d856cda1f20f360dbdf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7de261616fa3ce64a10b9e35db618325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175712726ea11ec9cbbba3316e065820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998f25663197bbc825f93962e26f05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62c102931aa065cba5a0a6a91e4131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4727f80b5e93e0788ddc50f424ff6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba82d56041c1fd15457c65b354f6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd18394ed38b9002371030df1a316e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7a334866fa2f9a9060e477509781332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbea6abbcf8f7877797bb0b904e51b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a07bef0ae0594ad733d421b6d2a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180f6d8067d1e1941fc1528b97a1c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c7b0b2160c95b9b55c51b95bbc48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69faedae5d2e7068a47b41e1b1cd39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a92a3649cd9a9fff674c7a3f3e68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c99be392b5d3a6e0db69ce3da311339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c929b5af4c56e09a7b087140088cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31485a9e6091b1a66c200e0649bba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dfe4024e37b91505a989e007cc97e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad946422dcacec3f7dbb6f89fb11ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649b20924c404a76dcaae78ad358617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111012c9eeee5bd159a02ef7a32d40f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e123ce6e8327aaaf68249e1864ddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9a48183f9cf5e39f32ed13a690e9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ec43244fbcffde46342e1d00df88f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cad18a81c0c55bf6c4cfb24bfc6e57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c41b370f2e2b2a7a4821de7cdd1df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e82e279e2278331065a3a3cdd370db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f12de9d49e7d067194c84a902942b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be52967a0a4c3d4f3cdec4dab87813353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefeb0e19b7b35d8a6d20764633cfe9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ddf0ffe8f30a47710b4ab489f7409355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1d81e05f5c09f6833ba5f309b1f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc4da98d99a80784ae433a2b6fc1ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a1fc3ab5e3656438dc7988972315f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9709de8ec00ab8f257134f7a6e86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c287ad022fb2ca02570c1512a37e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728992bc5f0374340cff52209d159f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac9993fa13cc5364f36356c8153e81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd0ac1ca35b20883644a09bb2b6635363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9c90d3e76b4acaf56caeea5e4879364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ea2920a5c0eac43facf84c43d691365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed64d33abb7f4c1c656f5398c29c2dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d79b717e82d91fd7037fe0f516600367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00bb448f945134c7dcfc8368b2478368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfdc61bbb6a20e3305cc4021531e1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f812f3747d1b4f525cda124001ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571c5e65e6deb7ee95e7bae0f28d877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e987cda544326f52f99f377d9f72d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6b6d07138922d307ba409b075f89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5359956a9de6877878fb4c3f00f74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211330c372f3b2e8bee9dd791b313b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6250126f379228cdbbb7d98f242fddd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312314610d5f674efdff6d03b1d273377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6f0817d36f4a3647a32ea2561e34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2243893bd21e9e01a949841a81e46fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f397b19f221852e61af4f73b0af1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f35959ebf61431cbc4c225ba6ce68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04261acda74caff2708cc12b2da24f25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cf194f01e7469282b27640dc04cdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0378a0176544ca0b381664273e5767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aef51e24128e213910dc5761d63e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a943346792ede33da22e26ce17ea6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9ba348560c26efe5d6dadcea882c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e07efc0d05b031b8fde79db352afe7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076b66130817b3b2e12938886442103389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85fce409fb8361c0bec092eb092065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641ae621f009e27b5b898359a39c69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffcb75dfff8c91348ae8e24877134a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772d8db427cb2a23d9ae14eaf20fab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff1ca025218faad034a5fe30880aa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57060393a036ef418d1a1ae3c92c9bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1421cf2b2fc5d9978bd56ec431d575a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c16af112401262195910c8a643bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0ed3c97f16ae84e81f000b63af1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb99b453c148d11e68f2b8211cd475399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f409f2fa821936ee49fec91b6b6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc8559fca6ace7216373b50cf34c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7302d41863817720578b65fdbb767402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a924566eddacda4462682d5a9874403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac01ce900ae940856bcf8ad2a41ab6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040fb9eb320eb25949eea54c0995f5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288218eab2b4b6c8828fabcc139eae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc012168b13eaaddc58395b61ccb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b05a723d49f48e96ba14a06d6dd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b46355a62e7e0c5f59ac44ad54d500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0784ee119f74953883556b1ebde34f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ed417138fbd51308a49b1ccf4c7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92efb1e6e4d940fe5561aea4509f6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cec121a324b0ecde10b39ffbd6b25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14224f332bee885579bc1153f989bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd7aa0ecdd0385671e1e7e2263f9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d442a37a036b40637e394da2babf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574205a454bd204db3b6ac2e9b119a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2177e5741ebd29fa699f1f55972795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218050b427d3e1eb9c06cbe0001b4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c2bb626f4b0ce05618b4b9901beee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821f48b647254101c97b0e645343b8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea53e61bdc61dbc54f8a13e3f43048d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd96bfb1b125ee389c766523b805a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616deaba0000c69f6dc3d91acd206552424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634fb672d6a1216fe4b0d8142aaba0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995a6e477260070d6983624b297f07f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb40f0454ae8fe678ba5d8f2a547c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f4f6c596db7b196bfc9df6f3ae69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666ee068c04f75636610f10cac8afe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7330fbf458a439aa52933f3fe48dfeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95012bcbe5cf780e4a9fea53112eb194431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c17f2f1aea08f2313b1e2d8dfdfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc8909547c6fabcaab6e376d39ed50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b42e78f5170e75ab8c853f330aff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740d44d91b81a52e917870daf24ff5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a488f61cc345f3d62df0ee86d044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1921d026f91e9438dc45fdd29a16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bff826ce4443c6116c9599c54ea0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f7fa35540da220082689c39071bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72797d617cc324536120d526d7ce5019440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749d74c0ea4f12ca212ef9c3052d5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d12924cdcd52ab1be2fa14f1ca779442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7389700ae1196c6784ffa3e330749443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181dcf793a1caee6e59bd10e2f4aaee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1a350968bff4e3cf9a905de784f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113a6c438de64f11ddcc5edd75b7b2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195256f92dad676a7e967342baf2359f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ba6639a49faba3c9cd67a174ff1cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16de9c615c42354377207042985e78a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45d85ca61187aeecd84425aaa849f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663123897b02c4f883c547f2d10de93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c833cff5bc43d383aa6f5dfd638f8c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c487e56757e9bde6b0afef0f3d4298453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cddbcefe4ef0b56b52bee630930b55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715135e3cc9125f661ce328169c48f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da250e3835ea36f07fd0e21286d788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6b4adce17a395d268630d0409fb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108391d9e09c9374fef9497ed827172b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86db2be314f984d4b757b2a4518f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc104d743e752245230a19cd13daf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6a2221adb64933038f17cab9fbbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8afe5a171d9bfec610ab2f168851462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775015ee100846ef25d5e0ccaef4494463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716f25913c67ea673c7e6899a5114b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99419e8de11f38df59cbe937a4e686465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc778a11ee549da78e312eff79c446466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951112a0b533d93ba098fdc3c5fa6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0e4b1e7d131381d3be0664826776468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5bf50082e8172e1529585ed27f6ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5ae1b931c248d12f1939d9ff9401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f7cd25d29baa44020fbac2e5bb6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740d52b77015c69f340c2a70e90fa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fe48f3b9dc3212a3db6d22d7f5d57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e25545c66d98737e7d3c7a73bdec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5c20e7c397273fdb4cdf1a4aca3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347f508b9b9a3769ef85b0fd0ee199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b76d5abf3410cbceef4a4316f1a68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7d87ceb11383b98d202bbd31abb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919b02f29dafd132d66f41fcac84499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc2306eb0f609d7d077aa9d659b9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef05b6b90d5479ce0064e9161b198481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da12bc8afef1a2e19d2ab9c713b4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121e1d9b9609aa78cc83f9d713d7594483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72558558bcfa4f363e10d879dd950e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6fd7570f66a0643cf3f1d87b0568e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0ad90e40ad2413b9e24c8a0b3b92a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bf236f1838ed3ff4dcc4051bb59d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f66a96324e7231a43ffeca52a58627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470430ac1a2a3a0445295ce6dbbe8cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e7ea8c43b306abe7df19c4e453048490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cdd9f78b5dca94cc5b717db438948491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62615c20d9e9abf1d791815c6f7942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b0b9f6cd39da5098b49054ae722ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0929736e8b7c4c5bdd5a0b398a81ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ce7e05341aab0eccf6b731158e91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd8c2e02e963244352716e1c89107c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a81e32735f45d3b57fb482eea0354497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b163b70ea1bd37272ae9e725a50d163498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c552cfa7b66e6352addca814c517499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6ca1eeafc34b0357e289a58f673a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5eb56df6999bd271d55573532386b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504139ab748ab538231e04d5141ba2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9197fde94ca3de1e96a45b57402d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bca977d26cf4c08ce06a8b44c9774504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2a5375ec10086faa9cc8753aaa8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2183f4c2ae92c8125b3216dba2c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915e15bd554f3d7ba867b67c83ef68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76777a956397c7be1c20beccfa452c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f83ef6dd7c5e1e0e1fcaeaadb089b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7f877dbbf3cb05f0715c46fda078510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0de923615c1cc19a274af3a172b65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb37c787a8930dd3454faaa7f2649a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffbac6ac1a2e4bc6bdce0cdecb37a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b203247e15462eea93d204829ae8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb995d96981629402b30df32db2a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ded2669d4a17653612cc80ebb277516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e529ba64d0ac724072cd31a716bfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac29577217610715462bbcb54c959518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2b119d9815c453aa60d4cc034053519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5052a5fa38a3d224cd11749525a5ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fb68a3527d95f3084a16837dabc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56988ad9ac8d473d6cc4c271fc0d47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ed453b2f397e660aa141bb35e85b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdda19a90af826978b357d4860eefc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf58f36af1a2fa99e80501f692d0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a65ab4af434cf1ea9ff0263173a28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372938d984bc4916a311f7aaa0aee36c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba70a463b8e522202791f9b53539db6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a2309d07de483973ab5947a34604e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd784537fcb144fd5cc7163edb1d9de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab235b04556e0d98fd595af1565f02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d7b71b18fe7b76d179bb7625cba0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b858b000060202c4aef39964de9e0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae1ece892e4552e1ce50ee31e48e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845deeee973a2d5bf7e1ac6191e09c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773b8afdd87f5bd4e6006d422ad252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16e08bfef6a70e570937c9ddaf420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe43306aa190068171bc4c9b285b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef3b20e93d703b7b63e7840dfaa7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b222ca3ca29cb7dced4baa2156fb3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2257476202505a3a1ffd63c32a06e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a601fc2dfa99a6cb16b865280362b41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5838d1d5de42f42eceda30e146558e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49ebea88c0d824d9b5260f83583a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86239cc0e9b7f6ea2c5dc75e6eb98deb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00765fdfbac195f9d926889bc477af9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b9ae715cc972321b6719fe32f354547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb2d4613b303606a259a367d558bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80e47f491a58178d9f70f980e7b8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f4518fdaa5f28e1e84e05a571ce4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2e36ec62a158663b1e9fa108502a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a838274290e493a0e58a38887a31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c498353514fd53cbcdffabf52e4c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788192fd02c99a30e7a27cb3a18993554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a85af245481a8fb6a935dec49e46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f51c257c61ea9a888d8f133a5d323556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22079ef2701de83edc1ac9ffbd4bd87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c9d0d186a5787c794b64a676dd75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea720e154bdc75c50b50dca57032c739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe65df872c3860898bfbf2a4244565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17ab1f5f7ac663a3121d3f85a25d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee692fb8501864856e147cbbd5730a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7f93a6beaa4f443aaf9834e5eba20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30e921c18234fae8857956be1949c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a2deb75f9d52e92e7abc9c5176498565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8d6b1d3ce30b8b88a6e06fa997a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c62b5733ec2e8dc0187f869d9cae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fba2172375f1c5311c6dab5e9f40f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f23907b2736f350e601b7861f82cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64941eff84c3cb4bf79c519403e4be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4f78891b8747b30d3ef478810cbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074852cf1c1d232d55e29253061a8dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917137bf83f2a80514d6c5be83e7e445573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925403b78397f67091c9cdb1683adf36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cdf0d22adc489a8629dd197bed5c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb987a5f30cb32b1fb4560f32f987576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c2608986f59355e3ba67f892f26b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391c1c7a3a83899f20c35636a05221578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d2022de7f746c811e065993d6d05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82c9d0f9bdb31fc995fce176c3007580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e37fc29c50247fd8d677b5588d577581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a8ca9667e99eb9ad4f052c322f68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91765066fa4f73fa58921957b76eb0cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d1e08534f7eed740a123e29618c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091318b19e00f84c236c35b4853ce0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a56da2abf894d9e352c486b0f9b6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd2c979afa2d0a711de2b2f82de09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ed719ee97187a2d1db65f379a21a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6627af84fcda61157f9aa5a6e21ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a05ec02a520823170572461849329590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e98fdf6b351a34f9dbb0169d9d515591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb55dcdd971b4a191a47e50c0573a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21fe767a5bb82836e8803056ceeb1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7f573f518d22ea8ab5b9ff35dcb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71165f59cbdda3843d9f9d3738ed2c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c1ea95a379ee732b100e23c1362a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1353d2578db160d15e0f7d233330dee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc5adaf431850230c5f65f0b29765598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa5ebba9495ecedb5ea75278402866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b1b37f3f5bb31f4feebd016930e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78972f08b849bab8a2057ca775469bfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9285d0709678384dae4c3fc22af8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503fc3bce7e0aa1bdbe031f3f37283c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331500510c1b471826bce004db6b679d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6aa9d57e21a5d52f695e5982b0bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbbfff7a61f82b3e7dc01d3674cde0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de64631aeac27236b8ccdd0bb90159607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00278f84b03c5b15b51b4216d3aa2715608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45049eeebbefac38d9409e9afc8474d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3c63a5f8bf500bfa1cec03df270c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e44ffae2275c53199a187073a1502a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab94af0e9adf8e33e9b5d5b0fe8fb75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31e3a2105c75619b0d6b4cc7141bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97487241b6b779e05e2f616057814d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9c53adb8a3413525a7626d613833615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bce537168463f00ad7146240a3eef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510b4f99b105ac26bb00579ffc8439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b826b726205027aba0856282e209ef3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e93679e871b6018adc3881e1daf4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a952d9cb32638ba303c0c25d09b932620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715857bebf5cce254f50b255ae8b6aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005fb859907cf5e4cad482d27e80e1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d1cde258eec0b946dede2f4e872b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5029d9f933f6b910b41aca1b96fc078624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f737cf55a5688c98c094613fbbfeec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0f1db690730f95bb1e3700ea6b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9b2f25b22f65c06bfef16d66c0416627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000c12994ee931a4dac47952544c06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11a8fa93b8a6210a7b3ca589dfaa0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9be2bfcb039a362ce7f4c4f1106c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758d12fd6f9d3bd77afda85b3b18017631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b61eeae9548a09cfb45ea51f58002632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57614139a0e4625704bb5f8c7b0dae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d9b650899e5366028148968f4833634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea0a6b6779a96b847369816d3d2a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa82359e0cb165305a50dfb034a6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463021bd715663617bac905efde4040637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989c851868cf33179112512ae59da7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090599bf510c8f2de256696d3e9973f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24427e8b1f91988b03ffb8a6e594a9a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04b252f8cfd83c875a8e5ead7be08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de8952e8a45a2a37a7348774f1d077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c6f8960105e2991134019de2f20cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddda9beedcc635530f3fcfab2557af6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892274e9bb31db127bf0823c1d78bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c00c0430a7d500c173005ba662a9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613a3a24f1f2c6c5967e4177c0f394647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dadf1073642d8ce01c1492fa66fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef42660fc0106c14a118b4781fa051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262566c94a75ea62b93423e1bf2ee5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd749012148b117b6ac94e06e3ff0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201186da461cf0658e5158d58d4a5189652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d63366079be1df7385a9c49ae23dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986cd83e6960b6c89fdfb4eb2d53c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c0a9d5a72b44f749c90b76d95006c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f951c3605b79dae453b5141782b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975e18a6c4d2db7889ba032526a4dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6468b45cd93f9433d641aabb8a980f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769754dd27ae4ffb6ff8801e4d2cdf41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e8bf6d9600c8a08d6368605111c33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c463ad65111ca0cc07d6d4888ab90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19176ec608817e5182129b3b44898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2157d770f2b147d36ae625f9699db3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706bfdb90777670a03a1ea273c3ba1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1bf35fc07ffd701d19a2b3026d57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07517b566a0325c2043ee4a2306d58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ab8cf7f2908451405cb8dd90906c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8ecacd171bdb6e2da7ba03f1283e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9721fbf1421f339d55f808e81588e14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89753caefd788ea4b889181d68f101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac82d0853b0c7d3b22abd06c13902671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8877a68434e2781f09872fba748bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca702a143e5bc4e7930706f4d1fb1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f8c11a59d6f2062c7569f1803ef7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583532af0e034461f6f88e66551f6350675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f7a59a8b6fe0a942f221bf304576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411df1f99ca906d47fb115027c45ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27caff482bdb32babf768fe20bd20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea802f3960629412bc9e9a40074d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56192783f00d512c05af21552a5af30b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d315c2fa638a7ace32ec0e248ccc23d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42aef26011c90c143a11d38030062682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c2756ca8d1b56784df98f103b94c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a0ff0aca7000990363835f5beb1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb36a1129f230b2dde84b9c79f9640685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a437f8f70058b798158ab391d49e56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd0c966ed0ef4f7f83a1b9a9be327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13cad3966290087913cf821f06bc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfff037988f136009dab10cf5b79ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973cc8fa5453bf93032d2bffa4ec49c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4013438decd4f984c1ee7e8d7e4407691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b860c89002eced187313ff2b79ccc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639bdbd275c9e1eb2fbce800d2efbb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51474fbd2ffd64d956f8d521aa282ed4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1dd09a91bc4a2e868d62a6e726ee5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b58a976bcfd7877d19d29cd9d89d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed599468f48603ea50e63c69ce2799697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ef7faf5f78f895355b1e8450dee1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5b1245bc90e5d7b50a648c3de8b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b86b4a2753e6015f623cc2c00f50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e93d480e7345382fc6fb33875bba6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7ddda6ecaeeebc51ac89e103ca57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2dad83e34779b7bffce5a304f3177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669c503da16e2ed60422d7debfda87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8a8c8b2c04926200aeb51d76b981705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9236fab8eb6c88a247bbb6c5020d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c523c38591d60dc42a38ef589b53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148827b8261204a340afa67c93786d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb0645d876a00f81d01b0fc8b4c142709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b768be67d61eb498b9c3c557cd9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6124aadbeb403e1d8840a4aa927d3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8dd154a8bfa1a03d0943c3c8d00bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64ce26eea712c7b34608bcfa90f09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb64b4934792fe94da98ffb17c1cab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1253cd08b8c7380c8b45b5e243498715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c02551fdb0be2d1df338b6eee9a19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f9cd9c30615d1c02efd0eb7fe7d1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd3f2717b16bf37cc45b5dffae138718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e096203c555f3fbe394bfdc10f7553719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd5357bb9dc1d5a75311175c2a454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3409df879517293cab87dc353835bd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa839af58c0f839a40ddf166126293722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2bc46aeb1ef3e22dfdbaf3f50bc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc689af5235a914485c5ed66e07212724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee8dd20c25ec5d162386932dde188725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657afd61df4d81963e4ba363b50121e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea0372d9fae56d22e0cb3b563d01b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40cd9e477ef83869be1b430fd3141728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef333762b7f6a6837aa227d94f6a5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e81b40c3cfa4d39e5b34b35c00fa9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca883b680e6932d1a3be2ce7277f19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c301154e69c4be719c07631b75b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed16838ec6875b415b5740db36f97d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda9b54a34c15a172332514e1b8e21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967510e84fc94dd462b1d68f7346d8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb914021f160410453c3f0c8f723d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d1ab35aabca2af364e7ba7604311737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e212b1c67490ca3338f87b90a8f9ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390e1272b1f297485716028388ec38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc1db562ef1190aac6b686bc24853740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfdb34fbe8c7101b8066c8d6ec6c6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17958cf38be7179c6a3b389c31c5ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affbae6754fbd35aa56c86f0178061e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e0c3ff5ebb4c7b22ea2b08cf9c4eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602e88f0aa82b0f86044fae0addecd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287ceda117077c9174338d008a9371746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30f6d282e50977c872c65621b8d92747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>