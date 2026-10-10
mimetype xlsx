--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9be53696df62839a273d75c0d5a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955cd650d3f42eea42808e409dcdf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bde0742be6ce906534e3789ac7023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02336b24117c99f298fb5dc00630954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac636fb1bf1614f46256b806d7fa0d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca777f6ebded85b1e37987cacc1cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028faa53c1759988da72e485e39ea8997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1600c16dbaf42d1084faf5b4c9f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0444e3c15432718556705fc6629bbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c6d70ded059a6e68ed1bd102d4f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ee86973d579fbf1c01fec48027a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9665ef5669c18c5fe67b4d8e6a929f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98317a3feece514c2f3c206f923a6ad413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab74e33d1fcfa1cf56d508c98ebb7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a024f36ccb17c446a24484e4caad915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2a42d2580e243ff9744015b5fdfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f06ca38bee98f2468cdfaf057648417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ea76378ce0c7b8ded3c577543b9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235027db1fde3fe70b29aeff2f2a8ab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481851f4af175b0f44006aa123bc63e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ebc94ff07139c005ea25fa47071a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5865fa593fac64c1c85a78ebf339222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e529167ac4bae0be53655068ac4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7cf4703424d90ef1ad41dcb0eb6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b3ff4681e0602c8c352ed78401c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc88eb0f08be90438d62c33e28bb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739772514c3d250bf9e7e1e6f3e14f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c26019c994a2bfacceb49418894d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8dcd3069f7fa1092e0f18fea8ef0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680186195e3a39902bb1d50505a49d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947775f186561e8ae31e39aea60d0d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1b12caab7eadd2c2ab00a6a44980532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf57f3ee13f31b3c5fb7d17b60074833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1d391e6ab021b0f4b694c24772a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671630045a518e70676da8e954c5dd6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb7f988fc2458f99daabad479b36a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b8ed831e927fc9ff4a0f499688a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d192dd61b10c863c43fde6bf4bc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0a7d177c98dd2021a17b2b2ce1bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef408fea12f83dc2db1f5d3faf312a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186092f15487e45f400f2f02459fdf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e6674f5e1ce453ffcd2bced838ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f372ec53ea544909f5187c0699b8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176430e27d73b0aab677b20460e2d96844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd97377c20e02c0b9f83db03fcb5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb658c27bb26fa2f826a47167597ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a0987ea4086b863a633bde483654c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27833ce22ac00b210a9d0e308d3973848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba3d871c5651cd7f20ee270b9b5b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352ec30bc38ac480ab852aa4320d4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ae664a4613d72383113d6ee90beb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab2d36f7ce95ec6de8f6981e978df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760afa4f88df7c4d23f1b4d95e10670653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c5718f95d6f3023f30cbde6f0479354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a48d1555ee93eb18cf664498aaafba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe69a353d956d97e136f21f673c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f50547e5335b39c5c75fcde422e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c150b1a1d52e8378a9b3bad2f334658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a2970849fbd4376a9907ed60f02359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d43a1f2dd1383310a288ba00e36d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ed392bd51438d6799b78109380ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751538a4b7649dae33e837d5702bae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451965cdd2e55c68eefe373b0aa1c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99b78688cb5c5db230f9ea444d24a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83542369bbfe34f36058382bd9494a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae213ed4ebd15506d8238a8315399d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fde91bb5d70d98a2f52c0e4e18a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f573f720ed7d64a2459c90a93f7db468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a905f584ee0f82cff2d34ba13b4d4a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799db70f8f8d9bc58dc53772a248fe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491cf2006f4c3644f012236c29fd0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5adb97ff10013a619710767e175572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2801b27b99349933fc938aab19efa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d2024d8a436cc53112909e76b0d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6086cb5fe1051abdba5b1726df671e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06a97a9d5af2510383f6ea301d28676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb86d61f806b468b596b46150420c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a080194159ed143855d51b5f9afad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca1029c236da2d808f43c04f7a56379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519aa14a3d7ce3cdbb83dd3b7bf625980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce4ca29556481646a413c754d857a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a2999aab36aeb12a88c89a78200882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f136660d3754343e8210eeda2c739e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631cd2b600b471ef2d1810364567ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ec0b94127a10a4f105a4e852bd0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf4c7aa978b8874700d78948e98f2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e6279a0d29a83798e9ceacdb101787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738fd002af18de4769024032f2b99388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64754d6b2c930b775d497803992cba889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac524b84bbb725142557fae2fdda06b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31501212047b3c1b4bb8490b756c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d8a7f5f2ee898378ba573e859c50392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e737e12795f4cf74956d4654ce7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54688c0c21ce3dc48178c608cabf7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78495b8a6095d1f4c17f8a5cf0fd5d0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fabe291df3ef01551e01c4e14fed0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d894745345c921487b47e9f9f40597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f659db23402ad2c6bcb05600c87fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ad02870edabbe65280cecde40da299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0216dc65170346e4b6631fda4d273f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3b0de5a7d1a13d47e83f34a84e99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9fab33f6e83d003587e09f688afbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da542a22da7e7efec37825028f2147d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d7f1fa1cf5c07d583e21d4f623df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415b7a073fd006baee18d78d3ba713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed920b6188770c2b2dd90527008855106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d30fa021472230349070d2f4f55fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadcfd707fa701857bd9e051dd5f641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13be52d5f0d07bcb3dc1d74fd46c9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd367cf12aa87188940b744db9a299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f678169bd5615a8a2e521c416cec243111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3f7deaa13eb1ec77590d6bea5f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb938a1861ab3ec183bba07ff417d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf435d2f47da08cadcc12366efc427114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae53b3d757f439a64698a4349b2ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed06241d01699f4f8a922649e525c1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e177e86dfacb16a9bdcf7806c4a008117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33a95dc698ff569e57f25ef4c55e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee15a91ea9c91757ad4a30c90de9a63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc5653ce85647b3d41716425015dfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419235534ba582225503800ae4e6a69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49905277e9ca8ff66b51a0e8c40b525c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742654fd48320cbc5e0b74c38120c4ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28506930093b3e270ad38dd1b0ae124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958901fb1536b4ceb8c0eb9079f7de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0c2fc6b91e0ab665cdfe8c1c43e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a799c7e074f6b6d72c7c262bfa4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c983b6fb71316a5307c3362c470b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc69fdd49d8ec87ef5bbaab99eff4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33efa69fe2cd6f1566a5e6792f602ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581475e2d0d1fe5ca60239dfa11d83d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1645f8e94236c787511528cb79394e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b835e80dfc04db25deb77e65766ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6cf989123b2cf128d40c85f0fb55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c475936825d070c62860f775a9b01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f8ac4fd78761d0a968886b6068a0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaab3d3d8c0a5f14b4c3027aedab6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8539f6fca348707978b07fc45f62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b3706111ee1d79a7e7f771a6cfa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bf29c2a77a627955117b53f733f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dfa0cdb04d34afa86673c8af419da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63fa7b0460f80e286ca5640b7b8c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba080c757816111ae322a8627add5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea9612c1aca2756e2ba1f9e3f95a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e791b16a33687f0924d56341de52ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3aa4abec3488b773c6f2bd3010c13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a354072f2ef9a20f3359b0b346256147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f630673d420133443a31a1c06a05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d791e5b251f3d62db609cb70e371d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e8b89e5a861fe795fb1acb0c2d79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947406cb6c56ad76681fd64c970ab8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025124bfd14d407b87c9d7a577f562152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1de2f3d6d1b25272f6a970a756214153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a62feef7dc0308b22853c4952a6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e8a53c276cb98ca49e97fb87eacc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ea95d35b2aa30e506773a9f90819156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efab82ba53cde232cf29c069faa9b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46c13d5ebc3a036856355e29a2136158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e15fba961af8271e6700983b6840d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8625d319616e5ae93d0e3992f94d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3cb7a92c45057fc5485d8d490471d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5e19c003a14378211db573702f8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5069aadf032a95e5f0cf9bf8c08b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff07a831657fe0ecb4b8a0f1b3ddd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ef2b72a5edffe79d795d6347d9a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d9da76b40a4bf6bf9fc8c61b594c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0e6219d0bf486a8409eb65c51be9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7d8ede6270674a2e32d5723c6731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74961de2f7d895490017b8b2c1540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c11d1f20bc22f2356537d7454c5db9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db4f2b959076831a8f56d3384d968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a75c0959119fd4f4a1e97c6a14e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97784f4db0c204386bdc4b67a574b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce97161e56d6ea30335f65d9607719174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403aa009e0d078f6204197a80f4b67e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ae71c9d8fb7b98d8f763425de3ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae13d9887da1d71403a39ab02487a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa93bad5f6ba55eb1f2c831f408dd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f36c34499325cf3491371f26004b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16890874735d0263e95356107a6920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9f4fbd8ec8c6b04b2a4fa4a0f140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47458f9ad82d912324df69d3b87bb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1abeb1626dd6c1a0658188beee12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea3abb3681aaebf74b0cb423896aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22643c2e9097f04789ddfdfbbe934e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48568d680168d8f01b1ff358eb9fc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196373c1343344212f363f32694c488187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fafa6f695e6060db5f98113fc72aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dfdfd3defc7cfac25adc93f2105a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b1e02256b49803fe2abbb3d8bd2b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a621cb47d8dc7b6bb36ad8642c9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec92aadefc60fb8b775b5ecc6db51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e122ba5514ce8f146d6cd7a95c17ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d7f63e0f7083244e0732e54538dac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc1e65641ee7121a23bb5d488fd4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f2d314185bde236adeef741e721b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a4e9761f3b771e33d383a996b2d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1874d414e77f0e8bcd70f556a30fc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad60aaaca9a1f5c89e0a38b8b5c7077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca175385a25d8bc4e9f7950881ce0fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91817d9864349c61a9e7addceea8ac9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd46c4f635910018d866f5c6c188c1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827389bec1551d34acf031b87b5d9a4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79dd2d4f1e55951e8d0f2e7dadfe9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6def5eedcd598d304f0c41501d4e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63480c3dba6a78a86ddb894b9c6d75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae978b1cc305d5a68ddbcd4651b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33be50992afeb28b2b13fa98454e630208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697dad3b57451a05a6ba9d45ea6aac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae06cf9ac3f2994b75f9ca115009c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecad01533de960c9bb3ecdaaed43d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddba724eb8010381ed72c4b12793fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd5d7878bbfd26e6d2eba9d354b3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551fb6c964d43a2f5fda5f6638d554214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48699fc04345b13f6100ccfec32d8e93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a88892aa9cc6c6a921cb7850a9309216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6d4af83fa58579977fe186a066954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f8f9aab79c24d51358ec15042b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615162dc933a0779281832b7e3298618219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385d11ca2261f2d5d1325e854e2bf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14685c169983f87492c33af4d1fba95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe13fb4a6197aff0b8088fc2e19ba0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d97d558d45f1d763c9e24defb27aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb4e84f7d2c6255c0640fbaa2fdfc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6577092e43cc4c186e2f5fbd0176e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553155ab852bdb932f494d49bc12cf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde40680d0f54b2114146c686b0c610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ffc2b4fd7f123cf3bfeb788e6259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d1ac91ece904173cbdf5bbdfce24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1571040086219376a2dcb38b79f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409489753e8c0a810cd07aa72196f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd7efcb618cbbb1d50007c388a2ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869cf995c80151fd69e0c388b9f93d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b440d4226f98d5158680111e4070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e93d0ec23c99cdec6375a2387f98d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2261c110101441d07bcc41056e15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35be36f00d4fd91f37cc68defab2a94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6353e8c72237e12a16ee8ada15ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd3a573f42fca74d27de9d38d372a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3426b69465ed24b205d059b42f2a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783656addaa7e245e4bec4935869be01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49802b6333b5e6a61795cf8c69ba7ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15ef996ecdbaa7b84bf6fa859f06a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b9bc8b77969134c44c5f1f8a1b91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b840fc9b51bdd44bb8e2732bb62c54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f68f3f1a11f318032fbaa378c2e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17194072b4940a5ec384e7a0da919247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc0c25be9cc036bd6ffcbb4536430248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50d303ea87d0361edbded7bab53aed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4c93a61cf3947ab62a3b2b991ff5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a2041d5f9ce481d37dfdc4dde4c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b82e0bf5436d1f35eee311eee722a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad00e505e8d1f83e4ba5e065c2f5f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8077c7c975c0c90fcdf33f35e965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae414a62713be66f24baee78bcc50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d7d35b04ce7741fa4363d02f7bebc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30aa672081e7a458dbc2593435eac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad789597ab40e272ca19d421bb265258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53fac8326a1a08893febee94bec2d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320f4d964ec6321bdc1de4d638da89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2d5ad03212a310a58a0ef4eae712a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09fba93b832c2cc57787ca9d84236262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd38f1ab0228bb965927cc030b1a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ba5e592b19b73cf6798206d6dd1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b6551e04d8abdaaf94e5560070c46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717e3fd5fb413cab4f675c074272166266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de808fc7ca89957072a7b638ad06ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9989991d746db826c5f93d2acbe347268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516dcbc010510e6543e115c264b726269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce919fe088c92c775e6561f965b93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0291b7ead11f12471a16edb9ac5813271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b7f389b439246d9e2696fba1816e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e99c9e9c0fb45cee78c6e7d1be40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c6fd6db06a5f135bb4873c002931274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f9dd8e6ec0fdc596951d1cd03dbd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc92841db051261038c5be79d5a292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252295ac9c6f568ee4e3db3f33847b23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05307bd853fb8e71538d800feeda99e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a88f691fc8457ceee6b2f74c73ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff9faac1c073fed545abcbb5614aa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a61e6335e7c916864e54109b50a34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac70428b0d0175969e225b6fc11a3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403396b4650b33a57c9ba49c1eaadeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd6972662395e5e6767290072f519284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c324a47d5c9b2b07b3cdfc67c61d47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460fa03ded92b71b26b717cb17118b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd9f8751d207b63edcefa913016fb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c37f90ed6624fda2bae41a54227e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b886a9812ddb37c53141f51eea3ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac597746a2c6f0dd41ea036c47a58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cde7d5aa1f0ec9fe88005c31faa54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d856ea926b3f3fcfd28655c926b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802a1b24546248698536d736153d00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b5636aad1a86751d99cb9bbade26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2dc49a1ffec8e22fe0efc14db2a2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81bf8be98118851190026d7c392a8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c2bfa109e513067cee3336848471297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0ccde4fc67f2263c61f3c33cb05c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba97b01ed7c76af69b5693565a097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb0c18480fcc8d8597697c0f29dce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97a92121d79941a213849fb55a508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79015055f7be18127c5ef54ce4d92bb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25eb8cd30c84cf6835b73bf2600d98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace5d5103f1e8e5b32ca34e7ec7fa1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d85113fdf84dba0c382e22303fa06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c74e88f20e39eca1db5cd88f2f03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03df3bfc3bac57ed9df486dc8d77d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011485aec21fa9cb3b0e56a47083c2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140a3ee1019ab58eac573412128751f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c565edbd7a0f83b9c214d4dd41077310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f98fa4c2760fec2ab490eb4280cc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a86d2a14e8044489dcd42c21e9d4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebda29c093d454af2bcce2d5d41c64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f494d822e422268eb3e0091befefef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a38c0df997eb4f70254680687ef1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e91b90b56b25ab54d8b0b129a545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a21c5de72ab91ce013b906b21d3e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d04ea2da2a26f9f0fc36217c6aad4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1846339b5b7e606aa36ddc351e388319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207edee0d51b1b338f8eb766946a3e93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560135158936472472f4fcb75623d39a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4592258ad77559aa655db9b4e13819322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9013beb9c831b0e672664894301a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69099230133831053f99ce077b46669f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d800f0b196b229fd5c0445636f1fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af26b081ee168800be2a14b29b2340326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1ccad99ad2c87819936e329b397f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971331411ba8068375d902a96200de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4aa4f1d0856c4fccb421b12e02b6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f444f9e877e96f2f79e6cb78614f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a836e01a1ffb4e5d2a846a75ee6251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ee205817799e15368776236a94f7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ac0837c2541c3d88bd08049b2e9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73747fa3406182bb3437a38ee794fcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaffeef56ce34d6a96e4b2d4cb4046335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3aaa5c35d9026881846792366d417336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4455e2584299f3637359df01e5c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf6b088f9b24bfb0681e619a13833338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97848e6b5a4ec07969e04890758d0f84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90745e95961ad345db213708e4ab8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3dd544e9e9546476d6f9f3b6b221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317f49f16afdc232a6867f770975a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6828e1cd6394dea4d2ebf50cb595e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26766f90707ab8abadd40acb8d48d19d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9809c9c7451ea959a53796e8a932a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f25743060e313be554ab80cd7f85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805bed5033254eb256adcb80a9c8efc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55b02958bd6d237513601e48365f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99019a0d5aa9ae5faab5d92a98d1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72eede1ad35ee9d97b0dc870c31ab1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee706423ace8852b63984016610fd3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a76cfa14f8a103f9021ac574d5cc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29de53fd98c07899ec7d04bd1d73fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc918cb02306136e3456d5276436909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795850917cebecfc9bc02b2170bb4498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3051e456643edc2ee3425c9894610356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0ef449da7abfa5af1d757943a352357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d607db925a0f4647ff0cea9d9ddb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d4c67bba44a4adba53fdfdf7f5bcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44494b2c360d5332b753cb339e19c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5115a98152baf4df70942547048589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a852ee119991e7bc4258d851b4d363362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf5f80fa90f35dc45f5fe6b348544363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f13d419d1952e8a4a90b72a6df16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0810cddd3921bc975dd70ed9c35d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f0a3cf3057392cb0e8270593f650d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112baeff9ba32a397e4989f28f0f15c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7229add30ea4584da75068175528a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63ac4ac172901b06249b9d75e9305369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac45187886edd83d37e7dc6c7b276f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968cc2a24aab8dc9b535d2df59b1cc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e042aeb7fdd7d0469eaf930987e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca26753b83908b9a518d18437edce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859a1d2a6bd2a3a0d01e2216896efc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9adfb9d25421b837e3045e7573a462375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91a44a6111e0e289157e743bd2bc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e43ce54246ccd2fc20a00ebcf7306377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29131ff43577027373ceb76648bac7d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989850e93277476e47276ff24970a264379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe4eeaeaf8508610118b3dac9ae24a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd586b6fe19468f8cbadc51f2d26f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a94ffa38a1d80ca8444a68dc91c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19d7c9e19218aed2cd90a7604daca7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43049808532560a2412c6f2d1801b01c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a6839c576f9e1c91eda160ae1e4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e0aed666d366a0c2f7c06daa2c23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bbe12e8266485f3e4bccbda6a371b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ead6e2e79d7940c5386bafcf4734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dacdbff8e1c46b5b8897567c18bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72556b08d582118569878e1539a5462390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb73385f0f1ec95af7a8e669ad2091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39295deaf73d8802f1b7efaf24373ab6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2781ddbf46b4a8f3e6159f302e7c3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426299c280244844a43b1628392f3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f0aa715156ec6fb76782f735eed89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f147cee1835c590dfac407eb441a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2cf819bf8276d8756dc98adc7fad7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6dcd2b02fc2efb1bb9918db6dff74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39dfec201ca7606ac99c8ec2efa5c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff53ad6d9a10db67ce91d190a4f73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2bc5f3487427c641cd3efb60a2a7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57034e0085d1463e1d7ef2f180eb827f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becce73dd957faf58073d053a94b164403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8a6a7da2f31cae7b4a32623b81fe9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573f15dceee7372b704b74a7555119405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7f3f938f588ea781079a5b72dfdda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f33f0e22f1c5bdf7f001c89fd5562407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1020d07da89665645785b929a8e4c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d7efa4fa0f132f57d53781c321355409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af4cfed6aecbfdfbe5fff286258fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf24c3f0897ea6b3083ceceeeb446f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790278f7bcd2e7e4b5dc02868eb1f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7403bbdda661e818799baf2fa195dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98735bd6052841d00172fa57d165697c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b77b55e5e5e2e79848aa5b99bbc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89180b70cd04baf6103f79d18aac50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991d62bc98f317817adc9e03ee2e85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d3bb7bdbea5060123cb6d01243d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95353bef805bc6aa0ddec600c358b56a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c597edc476c3944a5850883785cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c929ade55f6017c7c578f72678eb15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00967cf09f647367579bbb0387d98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1eb153203bdc2929906da06d5d41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da375347fb668280f982024c29e10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc8f9f676db14e6497f118da67301425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e325d916ba564d646e4ed9c30597426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082fff026891d140fd01509aa6d745f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e01b02889f431c954b335560ed474428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520f262bed1766d509b800336dde40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3cc09ee6082bb23f5ec9b127cd04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000088b9fb0dd8c95f8a654152e7dbdf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508a5080feba11fdbb1cf4d676f1d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398373118be1382f770dac02333ec743433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8cf0add544fac07c22c93b7f58f06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4176fa31370e4116094955fc7342c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d71c036831e1a0b48ee5ce74466e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975df995aa0d25546954f0a8aa19ead437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e19ce94d15993207c5477e98049855438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b58ee8614772d3eb25acf7b1c6359f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d36d6b553662a62efad514d0f1dec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e8dce81e72e6ae2fd196bd7b3879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5300d91e6721ca3b06e681573f6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e76102835d9c4fac283478156d892e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8550aa78c4666d721faea78fbe753444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d5b48890b40e87eaab8f166969f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e0b66c3964903530fc08a44e62cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d079819a44698886ef71c934fcaa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ffcb5fbedfa81f4e0c7d4304780fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2dfee46b68f60c1898b3885de320a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c07a276bb3fe06c2eb9e7b7ecde0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be741b19c644bedf8b72abf1795899b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5fe23b53684dcdb7b577a078a226c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2386f38d1b8fc43e8db230d2404aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3421d70a51f8b38e4f9c9ad40f7fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d5cce372d84e7930deaa3df5e86a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7168539fae251a899c229e1517ccc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7f37d886bdd3059d988b05cb8135457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d6011db7f4b948f29846a295044b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113044fc761b9b20c874919c9ca2279459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ead1a6942cc8ccfd5d04eec9db214460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb548a2c5c6225401e9222b8bbe8b6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c5b2e9bb6cab43be458f64ea4a87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c562c0201c6f64c23e700a736d6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474337a09638619040b3b1d19d02eb1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e13508da8c5a7a6079081666ca43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a577fc168703cc7f6e22a43fe179d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c721b28ba4520a83c267e050de43c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa79b62ec238d5c58e275979f0923468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae3fb295a90b02ac6ce3f4006301a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aca87f6447cc65a1eb461e26cd1e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308d5e709ce0847b298b0e00d0c7389471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0560edbe62fe21d715e904e018f7bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9fa3b866ae3bdea8106e65672918a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f878f99245386e6bef151f6a76eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f2cba060143e1b1cc4c114310f659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e8268f5b8830ce4414ef84deb349476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4da85cfc69445f72d493773aa071c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e7bb9f0e257092fa0c33683bd6fad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3ddc8c890378de672d4b7eed857d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99154b1b0e5828482b18b25c5c4e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c9bf4a372637ca0eb19c7d331ce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e42ef4a01ede6ee01802f31cc644482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82410823df8b5a5b7ec3d2dedd75a86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb08407d55b714b4921a6c957a2319484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d992691644a9c37cf292af0a4e61bbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b5b71151a49a708784257898c681486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27550d048a0eaec6475723a1be7fdb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c0273c4939a37abe6a4bc1e37cd62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f471cc0897fcfb69c6ea2a7a759c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4eb6ef13d8278732c0b63bf874cff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef695786767bc712800c3dfb0dba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c2cf14b9f71507cd579b9215ff17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f53108f71d2b0de28de8135f6dfac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80bda721f012ca817ce6b49de1d6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1357374b50d2db0ebadbd220f5dd02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5636725d53266a770f04ea8493b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2cb525dc5315c13565acdae7f8ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218775d9cdee277df36fc30b97fb51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0027c573ea589eecdb5adf61905746d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962315268ebd126ccf7254086eaf64b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1ce03cf53acb3cd975cd538dcc7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57fa224f94bdb601b17ccb30ceebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bb30ec063d2a7a24fb2be9a1ba11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c2ddfc8f1f314526768ebd546417504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa58f9aacda29f30f204440810f940505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d012492910824199f0106c68cf0e7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf7930e204f4f45ab87a1a533b504507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0136b61dd84fe8a5db66ed4190f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1d4b25f8a8415b3d0e2ec0e8b3a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46514a7218ba33e3942c6dfa37534510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bc4c357eb57fe7810052848d1855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf512765f6630cf8c31c08b90669f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c6f72f732021f645e11e379812ccf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd9c17afcb9075ad0348349f91de85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836933248d5b39d1a803db9104137cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815909c7f8988780fca7e297fa4ece1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689738fc374174c17b33cb145a5825e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece5b00f05e3ecb539ebbfaa0dbb24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4ffbe6670f9a6f899bd58532d7c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ecc22a81c537b39e09b74186cc7b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df9955b7b86c0902a62c87aba4880521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92f249f7198362bdf96e7c5725b80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ddec56de90741d78ebc67a07f555523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a0991f2743e67d24ed131295179d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb35f741abe451ace9eb8cc4f3457525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a96aaf3029469db2956691f395511526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bae883798e1f5ad26ebea39376375527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f139de61422c6c8e2b1cb7e92bd303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02aece570769d5321d6d35d4f099f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc244476ba1c51204a5842605323be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef94764923474aefe5759b895354492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8e1706829f0e50e220da7639232f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87f5005bf713d0ae2998636366420533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecc336e94098374929af62a82892af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f67d8371becd5f53ae0bf2d881b516535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd946210777841243ed8251194afb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed308e6b881cdb70f0630b4ec7be8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b4d397260100a3a08329297a02f8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790dcd5e485ddf5f179e00440fa232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07569bc0434db68e8ee817794f79fc03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd463ba6c9905036c2a7c78313265d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b93823ee1670caa817e1601605fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec72c6eae10ada3bcaaf7b22f143d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd66d7695fec0b7edd699cb2f236e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2512ef6639eab00034cb861123baf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4285923ac5277ac66dbf703e3207546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee181fbf968319c22d14d48a1cfc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dad8192ca4f4b14e934686b0d58bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d8c9d74a1a9e2d93e53b7bb3cf76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b69378a234304f856b01f94f540d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c857640c2ff116d6b2168afcb36c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050abfe7b90bddd952b91ce90d17c72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b870a736a588bd4e6b3d85497fbdbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355541576acfe326202b8b9d74fbaa23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22cc6ad876f371fedf70f03caa65a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cedb5d3b2b9cbc89749ec5d6e64a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf03647993be042ffefdd9869729f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74510bb5b87df6abd4fbf5e23158def558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d3291c95d153ff144eae4066ddd2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6263fd42ee601f35bac0b069f2f04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb30035558408b6c95530ec159a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70f266516649a83c2c3539f6284e5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46adb8131920791e6a798de654525563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f682bfc77dc012b039d0149cf28e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93d0a546032baa51fcd8fe7034d3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0fd69b23ec2ff15541c96fc56279566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4970f5e878e8ca0f15b7325cf17567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6e87400a3079ff90e7bc22bdb6af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb965a41938f8ba00bbaa631bea598c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c5f1a7745194a7c69a4f572b1a42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949d767ff2dc5c569eaebfe5816d4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9792e59c7ac02a6daad14e9ad266b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9042cd76fb4cc49abc5314f35990573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efde95cdd23686e6faeeb3697ef3f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fedbd2861be05b6efa273a0876d73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615659133215ebc420590fefb2d64519576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a7ca95666c19fc4f84fe513618c15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ec09b28794f582bb3d2da8cda841578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195c4f751fdfb666c392da2b57886c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53048def2c8c185300eb471422c35f59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86f105245b9736e64dcabca56106a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193875d78de8228cd7037518550318582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ec5852de7427777137cbb0c5081e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e3a5a369bfe2ed8edaf4d056c08c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65badb02dfee3e72d61821b46ff7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f80cdbc96e9e0a159aab76b47bbf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7ea4d4ae581b5867ff93ff0ad05a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccb1aff86166a99cfac32a9a96157588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba9f3e6ab46348c38642ff2061da9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ebe36c5f3ea75ac056608ba5e37cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f3fdcd688726e2df63d4b6a4be2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b8c7bf1ff6a5850bc969f295c0188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9fdf400c571788108b3c673c1d642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a075abb54dcffe20392072cfde3ef5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556faa21c7d7162f7e79d78749e5f3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609aa17317fadfe4c2f965b4d40411596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361a2e1f02f072abdbac12fe5d0d0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f58c2be1fd54abbee37253f17418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ee07fa3def08fcae3d8c0bf9e496599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e15dceede8e46e8bc9384e6d1d96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa529e3fc3ebd9e06d156c017c90647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110b620df885b40f96172583d781f92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f83b9149f1c7f14b151d2dc4a840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1dd72b1f5bb3942e6c6a426b9361604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f93102be43338da137328c665aa46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364ade59d4a33784127918553e4b2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ef42c6cdb46181fafb5053dfd64ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c20364fd2208d9d4247682622a230608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790352e3b1c457ef8ab7ac6d5de79a1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70aec089e66509f6a889430faf1a47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee2f8526b69bcf535cabaaf84f253611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5131ff96907dafef9e9e74954f64b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d04efccdd3045d2787c6b7be59005613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37d8cba47f8de77939be7cfc8cc51e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9ac375c48d431dcfe0a99f725bf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be1f1e6cd873c60c516545c570e52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e754fae9cc87beca28edaf734521eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a162fe7036cf73654cb6e7799503618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515c8f2df24ec618b3a4b98cd97f61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d5a8125006a63806b4979e9499b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62989bb412b1249b6989147c858b0bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969548b8c14ad99b19ca26ff5b4bc4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c9bc8ab9f6763760f32fd7911a2a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5076ae3522ad3fea589a0ea12e8c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6389e5039139b33ad2e4f2c116cfd62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2598576f766facbd464001f6132ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32302194664361e0dfd3a691a0f3cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab2a0500df2af66b1f67395d62e9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39107e6ceb9f29994c46f6d6704b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f565648a1ab66d892dbb2386eae18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34405738edffb90cfb39afe684a9c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530fd8982831aebf3b3f7182ba81b1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e843104d6094da1b0989ceb56299d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df39f481a2af3c2cbc45cc2698f2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277bd2024698687d72e0c9ba55aeaa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f43d31f7d4d365efcd6780cb95670636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2c0b07682294a51d14d1ad97d5d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675f31f65ccef569f65a21d3ecec45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ebe65e17426d647e3f60a41286e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3cf38879e19110b62286c09c7720640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fcffc65797c9c4d019aff03d0eb51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821781974aaf10dec83a9768721f30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b569c1e281325513fbed66b4f3c31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b1d9e53e0425b0d1e05fef52b2ea1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b050536dcc8fdf2f58aea22c391649645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d0abfe52ff81003ae30c6322f2309646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042a9a037c92adebd907038d99c7c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a8d58a49a72c2391cc753ed3a4a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db70e7013375d0c954003f4d82ba7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e9bbf823afa34f901645c9efcafc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91068547102b3ea1d2d4f44a83126a21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ec9f0163dacc3005fa4e79737dd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42bd4bfd6034396a558da3f7a6ee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae55b60e9335372081786bc857df655654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15abfd404f259c6d4f3677c095823c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02e0956a534b87162afbd8eb4c6d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133bc74d3db35fb41def72f1b4ffada657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c8d7de79ad5283a06272eeece6f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90fb4a8f692f42dca9e8614d44b88b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e86125f76cdf50a4af3b5d5a73a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b89607b76e8d59fabe16eafe7c610661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960387ea4b04edbcf05a818bb7f062662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589abc4213dc785eb752764e70cb9e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b667deb7a123ae38d88578dad4b4ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c75bf997885c922b86fdc8280590665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b466f7ab6edd2f01134a1a84eb427666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2b1540fd6adfbc8958f165326b21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8f7e604488c1780c64c9ec95178f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb93a29b39cd4a8743db890a94a592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c8475c286db3f376b43e500056bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4151908943791c567cfe07383bbc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4697a0b6f7b1845c70f5e5b328469672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b88c22f4734fa54ea66adef6faeaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2a4e161e5f9306d34b9bd21f9232674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb998a173985a3840c6bd2908bfbf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112aa81ebc8bd6059d432d4f9388d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5d2ca57c2ae8de98c912013fd861e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8d599e3d39696cb7bd57dc0528d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00427d580fe9ee42d75cff4ad869e2a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937a4a2b5cedf2622dd1b76a4e1e9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c7f04f3b2a6019e26cf65e260741681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0bb5e3cdbc3c02cc5e4b6da7345c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06abe7e16ec9a0b38757d723d90e55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ba93c2b66814c817e06ebfe923ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff83ce9e1b9ca7aeca6e60f7ca352685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf306226ad37b2c06ee0a46f86e237686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235fa74725bb1a3f946764ebdedf488687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454ebd68913c239d45fcb8b5593d6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453985c877aa318866051b546f54448e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89b864131aa18efe68966ee5d556e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5aa220dcc4dcf706e118c487bbbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45c913a60ca732f94abc9b7ad9033692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a8983baf54fadb0772a2f628686eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0daa3b831efb9934408f77a29a5b7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a27b8d803ed8fc5597eea3ec9051d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1332c8153a2217bd95eb3858da029b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddd9ec7238f060af3d48c05c8b217e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb94e8fe3e7977c17663642fdc1ef2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8db0af5635a0e52ac973ece538a548699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff85659a4daea0db8c8d22dd2dab4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558940d9646a59a5bc566ca998020c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a602f0727a41989eed1ed63e411f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eddc17e1cf5d561ac3f4b7c1473c48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ba596673c38566b19093adebdc98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d374fe0936acdc50baa22769dff6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746408d0c0399ec4fb89293e50d62e40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6351c3fd8126e759a6b14ead6316ed4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a423f73df9b7bafb98ca73c865e48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448cc1012384fb4f7bc7dfa5b52d99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322cd342f64d26fa8e3015eee8075ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3133dc74a317eaced082e74fd51a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab627a5c716c08e6f757f5e9b783ef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611897c43b24e45039d2120f61b4328d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4207331ed6875a312ce2435c7f14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863d1d51bb116753a6c8a6e336fc712715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389de779058f85a3666c2b3128ffc6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84842d8033706a5a54e6b32d2e87a58f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00ceaabc2c580d7a194e8eaf905da2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c4193180532cc4108b72faf20462f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f067e9530f2138c7fce9d28b42a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de00e4f6ad236f3ffbb3ca501502bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff31d397330071b5587348d209355722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf20457a6c895a70f5f1f83b01dd04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149745594e9ccb01cdbbb30791d16680724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b148a1bdae28b21079a7bd4ebd4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1f0e8729bb5a15a85cb0708b04212726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b53c4d835ffd7d1e851ff8ef3363c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935789aaf8b9ca2864c9c6beb1e4716728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ab86fbfaa3e8cb737126f7852587729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528944d3303827f6cc2867a57c30a1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0807fb01c73988b5df6806498996686731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db522a233f78dfd8842842fb21b710732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4701e4c5e2bfc49e2d3bd496e919be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd94fea874919ecfcf6c572284076d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e628ec0fbd6848647e62d4d8effec67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2462b8fd030be3ddb9dccd280e45f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209ecfe4741d1fc5a61916e278b045f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2789e19d6b5ad0226222d8c776f04c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc08187f124e1b82622e8da39052a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66dcb29efb2e11d39b077ae52ba14f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17248b7c86a697e66d83fa0183765741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10517619f76c77b7d9cf0cc58cfe416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3356770c8bca74f1a835d580f7d05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b6b52407917066ca92738854dbe1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3a5595edad7af082577b91cae805745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9a35d597b609106c0e72d77b0363746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2bf5be8b2efa2a50173d6f4eff8b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9e6de4126bf3a2b5edbddfdf42f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999abec55dd5268972cfbc78d102231749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca68c091cba8cb3711cdef30360f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594a5e421ad83ec4715db8270dd465751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f433f073d7648ea1e01e763edc65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10b0beeaaef7bc5525723380b9ce5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a539e4e73e42596a8d4c918b6a404754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e784330a5adcf095b51a7cc0e93559755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99464461e22620fd4182dcde2f3650cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6344059ce2a4f07e89b4ceca91685757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00745ac0e3819ba98c3a91821a1413758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008580394e3a84565ccb5ba1fb9163f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98210ac9618a2e44943edf4e7ca42c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10277acff5e9bca8166fb74c43011c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4c7b6f3b22e700943bc7c762147e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ea825888022251bb4ef5d34a7a1c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516f7f48db1c7e63c6976e76d75d49764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1534508c807327ac04a2bdeb2fec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f969149bdc51d1a3ac20693c9261ff1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c85b41f3c2d1eedcc3ef14750313e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a598a990fe5afa9fad17012a5ff3e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283adabfaf603a992c5ae97c5819f062769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754d2f9a3cd8d4f95a98dd54f79ff0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ba63dce5ff7703bcb8ff69dd1c5e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507ce7a8a0606dedfabba54a52f7c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b8aed95bd3195ece881053052b91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba0adfba783f2989ae1fcadc837cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0cdcbceee3bc1ce7b30d50adf8b0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe252e7188102d025222fad5ecbe22776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844603698bf12ac345668450f49ac04a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3d26af176b05cef07a12653a304b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4f122f915088601f294c44b56b50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e95fa90280e0e6e92a028bf2b154780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa7b04a4f3a6b50fe9e2b11dd3177781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54453d0ecb6497310fff48dce209f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca7bd646f29930cf9c6c38aa8f089f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e61b5aaa91f1586438a7a7826ba48c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ae6fc5cf9296bb44a5e1ce7ee8b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168528bfca077f9a61918315f667874f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6c02b66ee9c563dcf04ee59dcf20787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014703ee990129948c506092f5f75ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f332e0ceb52aa857afe2029868104dc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ea33ee3f9b0601f0c4bb5f7c3a48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600513f36404465695126b134a7c9612791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df08f26eb7dd7c967e996d83af84ad792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a119211aa7fa529d60bf545ecabe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de108c7d45827bef7ed42dd91ca86ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dfaf1000a86fa26cf286cc18168c795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a48986bde6cefbd814b69ae22b9411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735ded3229e865fdea4a95b52083832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dbdd831392aeb429aec7c6393dd913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0127d65a34a3969f34e9f449c588ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043271fa1de9e6662b4b93966692e695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e789920066d864c9dc73e002388396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c32a5d0007ddc4b01b7f500670b97c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4bee95c0812ad8a58dca3806d8ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd46e02fc1ad919aa758074b6f75f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c17e1c0cf097eeaf02618e41dc5b8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89dd274261289de888123a6f3300f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799db74ef71217f040c5ceba11929412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0366241060146df3cb4797a7bd2beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31fb4d73c7cbeef344b477b4ea48814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f553afde75929e573b1a1976b7506815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b8259eb055a2fef2692c6bec410016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c15e780753f6c6ae45d22cf06d1d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac08018bca4f7421ccd248aa711c3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae3777f4b70eb2b34651bcd76beaa619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7256577fadc81adcef66df9911c4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158df400f7550815293b175330631d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb259e28b82fbaf4d6ea9ee7ba11b6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf0bae680ceec996791a041eba31023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51004d61d936c7d447bf31f6423b8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698986f3ab85e9e732071d4c9bc00f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899754a9a1f30184be9858f39e656d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f829dc002cbe65330291ff9195efb4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec7ff76b96823bd623dac1827ff3e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6f4626e3b27e74e4a535f704ed2c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2a41279e0227ef3beb7c4413d49af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951637074b80f13079064c8b978722631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5707dfd99b1cd97edae5ad11625fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82428a4deb0af448285f9d2f0b8c6ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420264c157125c00c1fe40bf32df8eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a6c19b78b01d95b7f0de93536dbe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179eceddf606ff5fe797474f88083436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc41a2850afd64051ea1aad631a11c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32466c7d92d1be36df56ae525053b00738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd691ba7c343773a7f7232156015c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa9120bd4f800782c80479b87e61540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700390a216f3cf8d1ffe842f1ed7547941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad8fff75c44bb00acb9117ec745c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcf2bdebc825d06db7b2c312f4c7fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481d250cbd3411110d78a1d23ff0cf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ce651929d64ddc8049b2cc277ae645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f93a88f11d939fa7c0b0f084a96446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1f01f1ec81f92e1d4123d5e1063147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f626eaa23166beff69c8478e54b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b06949a941614521f170e01a4907549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edd7168a58176c76bae14f974a78150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2e52aaa6c93bff10bf3bb68bf5d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c828be0d36fa259de09ff8b005f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff88b0fb2ba2cb188a328cee0482953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5309ab1a92bdcfe1ed7baf9f7ce23b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfef2a4f3cfbd5d115f6efa3485e5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e27eb77944d4948552d6db36995e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea008c7eebfaf68670c053ab737bb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301735168ab16b832b81cdf236880058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3710183d45e76becd92aa4848c2d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f5b6fd0fc969e1f93136e79fb72560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56cbe9418b3d04c8bda767d40f44761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34df59a49b8e8c0fa0308af0bbf7c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6e55ea7917ea064f481ece6ec2b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c0861df1c2593dfbe1ca5577e55064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e4c245055776b11b5b6731ea273665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbad7245ca885d405be9447971c33c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556b295bc7b29dc2226da655dfefce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693fcd9d0297539fd452edd90b11a1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0dddc177c0d49501ae6bbd95749869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751048a3747b8e7f8a01c73b0e378b7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5c1889d499e20a25516083a4413a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544e8d87926d65433bfee2a7eb168b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b6f4df1ba5305934d8e50467464973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8307cfb51db813217d02cbda7229774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d79d6d7c32746772bfa12352d38a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736de64851968c19d225ec2fa0f41d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494bf79891d4af767570c502ecf38677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481557aafb7761c18214327a9cdeeba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbb832cb9deb32b99ecf5d909fa25b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f99fae7be16a088222b410060b66280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe9923ad2e1ff17ba3baf6fd56fbf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418c414fd30723b2b3bc7b09dbc89982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59124ecc6badbb699f00455434de7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210a44731166ab7d8dbb7a3fdbee7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850302ab7d081761446b4d7d4d7fbf8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374608c0afa2771e66d6897f14ba0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4c53ac2ee5d3b4f71a4c18bcb88a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053c0a2bbdd9174d8f232efa72e8e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902580632b7ff6d163dab9605ac1b24889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7892253d1231010268047b55132ff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8019aa591f6a2e85d04f43acfa47f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a678645b5562688b609af1e7c26f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae732cbb7450a37929fe6dede816df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd60257100ab6611b271b336542a2f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd26b0518d98a084d9fd535db803ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394167a1b9aa25599a0b59d72b3900696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f89d05b0ea5038908d5c8fd7df1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e40179e671a1591f07edb0d4c903898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc96b2f589af152921ad1436ba58499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863052f70b02c0405d489233f244e1e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca5f5d42c579f1025d0ea42f66c8e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce96e8a71ddf781c0bbd99bbfed8527102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730eb4d12e6aa924d31a233fed1c3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d88904d1acfa29ee9cb960239f2d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49180e294fc0f6ce44f7be04a0ba75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a6a1e525a9b78e1a5de9cfd70674106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e150f1b3fc690b409aac018546023107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae9ee6f803a51ea4faff69b5962c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ff0404eb23dbe3be43b43c0fa796d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714304021c8d78dd9177c715183778110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792377d5e1719808e23254ccdf018c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117305b7450df63fe6b79377221a5e82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34afcc3c00b4786e692663e4acf7c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9589505e4e3b04852ea046df9515d1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3fbfb470d01bd6e69788d45d464d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c216f112cdda2d09ed2328545dd6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4dc9bf593c0ebe0c687769d99456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c93a39a9d6c8dbdd9692702e73b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441c12a383f9c24b9db34143b24b95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f059383f0d166500c5b35d3607c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7160f0dd7a02121c36ea1e7c236de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046688f9de117eb21418dbca7c22a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a5e9f50a636ab93dfe2b7ea2ea11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ecafb748a64d02de9e0b3c446192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559168f713ba3e6bae095f8b11fb29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165142a64771fd9506226d69e03823126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709db80486fbe2703cba8a7df8b94a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ae553f9ffa41064eb56316c4be9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cfe189ec00e70935b8f2b39c5eae7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999169f13799a57bf2b139606c8787130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a345a58002c8fe26d6e9874726f38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ee1933fc37564a88f6b51b78bf24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441c994f18a30439134fa253f154e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fadca2049a9bc54571e4be820225e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1f88d0cd0636f46a1e6baf4205697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2977df235c842c39eb4df3b59ebe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817556e5dec0eaf73d9cf0d1ee212e2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4be4f0c5ceee7c88b0014726a6b85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337877100d8c9a0a1f6c188e5251796139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e00a5ff3229bb7b6633061bd62984140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882388f1ac8e885074cf31448dc2dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed0dec92c8aa493c2854ff0d12ce2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6835f6dccc7a882fb3ed800592c02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cb59f7424f8f8d941ace511bc5e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d2eaf21690d4eeccbb8948065a6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd181119436e32ab35fb3bc02590bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0852fe205b89493f078054ef9443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25788c213d01866f17779adad182af36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72169c39bde7c87db654478e33725aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc009ec683450ceb19a3a0a5a2fa87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b898e537382133a46f98295a2cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca3a2d62358a92c5cd1608894a77c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16a3e1cf1d205b4c8c66882e208269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbadd8079438633c782c768dbb85834154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfc1a89d067e2691180fdac311dad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f692c999c67ecd2ee1bef818a7c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86153b8d8caba4a81bd28a40f8da632157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99dd21856dea710c6e4042baddc5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5283989fbb260a0658b73b27aa4df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad23b1048e0b77b584ac84c527d2261160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8d648986b99d6ee21e8e6ea46f9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749b7c73bb4f57492d3e6714d5b2e13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77477b954917500c35e6a9c3459f85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be8847bffc14b1a2b38ce1890bba8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065a2e731a6edd2b847e5a03469aa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc4fc46ad9c3ee48bc65c5317f009b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693eab428d9989e73cce5ee9d5c7935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4861f6133bedb382a1a55ea9642af7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec5140a67abc32148eba3ecaee781169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f901984c6063df5834782a7170d385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959dcf4ed3521ec864ea5ba498e97cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3a52a4e3c16e71341121c62dc176b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9341551e483d9ccc7a2df86cfcb71e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6151c65d5a272071759ddedc0243b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5977f5e057a08f20edfc58d3bf66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0645b19357380f8d13d0780fcca09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f44ac4f9fe091e06cdffc2cc7042177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6876ffe78a5b8b084cf5f67de70d28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91651c7be8df18f2ffbc26c6b0b2e02a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd3d46b9a12eed1028096541d2f0e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4477a39aaa0ed6197c8b399d15835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf73ed657f1a84ce59afadefdd7bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a5a206fd473d58b8a9e4b404e812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33bc0e43235270bcb3e712b3c8fe5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2e412843fbfc75beae402ffc2298185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a6edfeb686f6a475a1d98d20fad5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d314f2375efd4ae6e892b5d982c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a8014a254722f935a2307a7c91860188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249f1f00296a2d7d90e75e544d4142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766a4d4ee1a20ee9e8ae1b0be58bed5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723680a4a8b2c6f0307362170208ed0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac6dcffc88f3dfe64156b3aa1a98df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9173d65b06aa5f59debc01fcde333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7eafee89d8fd3fd6f6b3ac56b00a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a154fc125b12f42d57d2361b3cb054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578da73fdef9752191d8bce46740ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0791751337151192dbaabf52971be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dcd13d3ad2e7a7e08895c6f1c5647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbb1f9b862aea2962f35efa9cdb80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603aabddadf1713f5c4ae9497017460200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b479457ad4557325ec97c12b7f03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca532cd7c04f63f597c9176c51ccf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f32f8ffad93a4ae82438e2afa5d05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c52c28d1ade581941f7592dca4d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff859c541ead5b3d5e96361dfa6451c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538fa79b715197c27e1cd1a47cc2c8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24af466068e4a3eacd1f2d53b6c41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a4d7e82aa3779629d43841a06adb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20e42a861800e298bc461e21f599d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf99087aa1e5e1dd323a90f97eb9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b5d0acf33f0ab363c0b1c755f9f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c2bbe32e72099dae03fbb8ae1e528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b211a5226b16ae83ba766564caefb60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738c711ca5cfac0ec3399dfd4fd74d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f25c24213903493f1d2799838b1f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2d76d14b78373f864f82314ed221216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384d82ed8967ec185c5db83a32538b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9fbfc2e5189d889cb2f9c23e9aa88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080292a049e43c9abd798f4fbb702c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371a18e66e8f1b45232c37ef137ff9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf8c0d1616444f19667b69d1cf439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdec3b42f1400ce71c2932497956af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6dfd58a55239cbba3b8be48db675e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be048c84055e3abc3eb52e366ff7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e335c0274ce18ce1498a4fb2cbf7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f58603d3bec2e03bbfd02283f37ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b335b25cfc99358b270f12724191227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff8ecde25c7a4084e68adf2ecdbeaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696fc0b8d2ab817c7b2721b3228e520229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739088e9e03b25e61abb5caff79bef0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2904196285a78c95387d4d08da2f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6932c21b8fb386521667257684f9b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c6821d04bf59d25c01d959d1a3d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783acba960c805ac8cbaef6c2e0075d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad6a8a7f1c25ef8cc66d077e522ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516472556d31cc71b2825e8eb481d28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e1d6b449a96588bdb7fbe40020d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25861840df7fe297df943e1784b5b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdfccf609253b5b18a9182a79709a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b3609bcf84ef8c1b6719f6cfefe2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96f8c3e30081c8eae426c2e39850c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae72ef1105c5105aab25e935f49cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b577792d76a21a6cf935e3ee4431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ed71ea3e929d839495e5c3cf41d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff275ff540780abfb983d1ac34994b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4403971d0098439fe40e39fef823af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9083f784ae06c1b8960da06cf1d4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceafb1133ed27bec3f07b3c98f2f966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bd1d8d0c867f0ef44a7c0434ca2b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416df3878d926b1eb0896e198fae244250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916ef8f074843ad2ecca15e4aab67c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a48372580716b8903a7bd5717daa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c15fa32cb70cefb5d983653700cbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f20e4554f4caf8db872c97008ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbd56270a5523a0b5bb9abe04fcff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d8f80e3c2b080e6ab0f18f67e3dc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a8e6e22081f05bc58cb0d9d7f3a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f565f95f6b7a52e9dd79ca3ca182f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6ef0e2aa1903330498d8a5fd976e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fe4ac37077bc4e2f2832d614aafa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c6459380043ed5fc4235389c3558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1625a2d39b25b2295cd54f9435a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a681ebde27f48cee07024e9a16bfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd6ecb2c74520fd506139c9903cc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f000cdb1907050d779b58fb9c4d61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc66716e55f8b7bdb158c73ecf6c6ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81873fb4a261f2cebc1cb26f2ffad3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992362203f6b86c1a6dd6448a2c011a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e5d5828ec434ba443236e7022a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc13b15138f222566a32b47d5f0a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd9f09b3fd8afbe7cc8578d579243271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a6b2418040cfd22879718e215e43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db13475093e9494322af84db779bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc7e4d2c5074b432f51e154de070f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c503cc0b71b12fc1c8f598c7432e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986879628d0946a956a6805cb4b98cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb6669229ab5b1fa754cecf15e9a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13bf648918552256982d56bbcfbae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520240a3cbca5a545de511d0ae2ab981279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409846885935c01d36de5afc0c120043280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872d915da9933995c7467e14cf502c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7d9a40908f15cb5c6a9f22ffb0c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca763929c1828681dd27a27a3fe7d69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7eb037dd564f45c15379c9a04abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1cdaa14e0c5a31d28794e90f24c21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad5b8855d3ad35b4949a7c3d0adc61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1380b81923826982c538b408fba3df4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b013215fd5c0518d91820c745f4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a0adbac0359b7e6f4f9c88778fe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69587b79a26f929f9fe1b6517bd920290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9df650546be6993a76e99537a506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec0df257299715522b1f02f994993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc61555209f8e2602bec7665cf88ecf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5adb859fc5b1d271d3c7acac139437294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e9397eefe7d65ca316a7cda73a27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f38535d94fb268d56df4854e55eb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6975ce77fcd162650236e2d857fcdf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e42fba71b8a5d5d644e5e5c484d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d58b3bf34f289bc87fc04854ee76a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e777f406cc374ce1bd1d2f2cc27f9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbd6f7fbdb2669069d6634933163b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca662ae5baa973ef24922be21658ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc3670bb7f4715f0a5733ca9f5327303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a0724d8745f3c810b00d88b7b747304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2754fb327fd8714f1a12b7f2ae5576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3bbf91e33a7d4ace9e4efaf923d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ab4fb4f0570b7d67b9f034460618307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e3c86c6525589a7a8ecf92bc1e5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855efe0fe34c3262d2fc8ebb6f8e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367de15ab6c21ea0bc9683abfeafdf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931ac9919059689b3a363501da1e41b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaead70a91bcdb9e800e23d4f977a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8f4ee185e9956ba93df8ec3a6015313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ddf1e6b04d2d8817ac6e4b5787b88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c91eb27d772f79d8e6a733b44f94c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9d979cf2ea36957041fc4bcc356b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde79952d95a953a99baff1908c979a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebf7cb0fbb11b47156915cbd84e53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01301feae2de41eb06be60910a007d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495901171816666a880274b7b390a9b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840cd7199475aa0552a60db4e2006e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847508beda4d74c5586217c22d27088e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331124c4a1e4e3733734dd012ee4abe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d86c2936c281e3677350049dd1b30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ade8c007164d55fb3e80cf11fb000325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be404021bcd33700b27773af9ba84c44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac4c07a061434872cee64160d2e31f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71ddd7417caa83eb2daeaf73f7f3ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbac0d3ceaa4a2f23e14a82e5549f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151ea55f3ce73b4b88933e810282de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987283c37770e08fe5bd194fa3272240331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030454d8fd307fcd16307e5d1c54f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35821dba31c9e2e243a7460fa2345333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9bce1def84287c4ab32e27d94940334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df8eaa03c2875ba2ccfb1ff29af352335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7678d6113fa740a3be6232340f8cda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4aad84921a9391cbebc73cedce369337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b3ed40ff8116f76d52dde7290b63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae4cda73b16d3dd7c4b7c26775e1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2987b71b830bdba4c8e599d06f827f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db3e204167be2fd621aff857b80836341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e120ca58f4037dd2e620446069074342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2da031e75d6792f9d242ef768a58c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01732f928beb4f48322710894097835344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a44f5e25c65be945274840f1a6d088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf45bc5ed42e9c73ca96dcfa74f86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec2eb4f36f2cc2f4fac8940d6bd5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaace6576f9eecf9d8773dc3c538e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af97d90a85ff525168130f7ea2e3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba54b2fb675eeb1812fcf5800de8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a820b15b7f68abfbe7af49f856f708351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e104fd55bc836b475248c52848661c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b51b02e2a5d321db39a73a2c2dd8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2e5ddd956f7da0bcdac331a3d572354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920cc7509032524d077f1578b82bbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9809d040976212ce166e0dc277a257e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76eed54de3179135fd04077f6ffba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b9816fefa252efd2aa1f69865772358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790d8f927d7dcf04747556242107b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9977f86750f3e9be23577ba617f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56dfa70264a826adf75b8a033f176361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4905621780668ef38361eb6b2a87257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48864726796a632c8f66a37567764a45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa3796088d30cb004598ba03ea091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa31a336640c2074cc7f3e5830fa52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fda1c9140e08171a39581911a5fad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff53a3f366873cccdb8b7f4d5c330367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a81db6f931dd60f7821089a8038c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba585475cd8c3ff3e3f19f96503cbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12731a206a5866b6a4592cb620ffdf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919c0e37f2e4feb033d9c1af1df003371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968550ff4f0cb0589c8f5a72efba3bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd9a77c9430c83c73dc81c24d2f47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96de5f32a1f3a3d6ab4cc1fa8ab527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9fc7945a9c54e143f03b36dcf010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7ec2ef9307c9edb65f2a47435522376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41a6cf67dc1ad85cff6b392addb16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c2c0b7fa905a8aaa74a74563980c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061dd3aa92c060ada8a8f092707de74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b96d922d2b4c6d94bcd2f7a213e34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b769d56794c2e18b143b0ea238bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e33b4da892ca8873587a779b4afaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a29692e90f7d002e961e981c0300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3023f04159491d190d8b597cf6086384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeda0f5befe9fb7cc55731dab1a6a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109a45af1b26ac47427aee6e37605d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a329ffabaee6edd7e8dc71be5071387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6ac4fcd94fac756fc5d874170b68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05aabc6d6a2d332c0b508461e3306389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3608763f60bdf87273132236685cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892d2a5cf352f3955b25eb938920eaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dbc821b408bcf87da2ef41a43d340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d0e5e5a5057f1398f5f79b7b7fd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59e0faa20d195b528ce1b2f62fc643394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295312aed5c27b4928207f4777bdce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71d05c1dbaf2f6700922b6965d68f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23a25c76a7d9cfb284c391f4374a1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114737fc2da6b2c974aeaa7c735fb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b8d061a023f47b3e68b5860c20e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772c19d4b1b309b84cc5fa644f3f5b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b4a91aedf25bda09548a1593ef99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819656842b11249f21bcd95bbb577f50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793aad33695d712ef4c2755ffaf7c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e4222e4894f4306d6d935b7cdc65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad4f80bd035be2b77f175d471240c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ce8948ff2d1b54427d71b807dc0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9ffc294f377fae220c70525a1534407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85441d0ba131ae61d2a4b12bd7b3a73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617076a2fa16614e0d7928b67db7ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5dd738a70447f0ae28bc9270ee936410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a456adad57ab3e0569f26c1a4b8419411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c1f08b5e7945ad28fb8ab8a072db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb89f8a7fbe2a2fd1dc81e686f532413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d172a4be1dd0887f87362968e63231414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586fd828b7f23858894b35eee64896415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d09989af28820e9eaed8080d071d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5ee42754843f205e69e8efe58a496417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211852a06da47b26db0593751264d76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af994cf0de4937165891783ca3ea0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402bd48ab39b22b1e418fed5c94cf7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8bcd6672b8836cef2a8f41efea16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a576a06e710cb1e95f4f13a1586f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95d6cbd99826a9af284dfb2caf77a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9761af1807ef9704b07a33496d0726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd3c8a1cc41d2857a214445179a8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff394635540b3d03fd73c5e3df1cdbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea20b3590907395a948bbb43f7944a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb975a8379f7885f7c01bce6a06bfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2a8f75ce3a78eea4fd3e5db46c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12cce171298760916b2fda979dc96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23c6911b89062ddcba12922065918431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b27d7a99394f5642b9424feaab690432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5322e972bf692927b8bbc8c8ceba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42381a442b215926ce48917b3f5392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f528e3b7bd80d9858ee99e0c85139435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179bf70d52d6669fc5c934710dd08b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf94c319a47bec492406d1f312bde5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d8f52024bb28bf10a5aa9d7a05bc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0ac2e8529e114782294c11cc0444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c899b2d3fb58fc9725c2c7e46cd0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723944579eff52484ac6954baa87c060441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b30f1fa091406dfddf90b40f9ba62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c583202c726635851b661eb75f1e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0f1cbb09feb5ff97fb0df7f70efa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1674a4fda01c2575fda3a26b60f83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a4a1075c04b22c4e3c0320e4147e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070551349182529d0bc0b10fdf608fa8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99396c42a1bec98f89429eeb9f16498448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a0dcac80e5af30a216f9fae58039449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb59d443f6529641b305ebd5c1686f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2776f9bb5e7c1ac52cc3aa7553573e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17783e0fe360516c4b5cf586897f946452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903fe9daac8b113d309980cf3873af5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4045edfa6ab33f32f6f5a71c0694e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae816d278447e24a8253cf30d007ff0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836799cfc9315d54ac89de415fa01f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7ad8df33eae8fab236824432c5560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bbdea080bde2c1f26177189b3deda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a664159b9f7d334b3f2fc849b2ae3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0cc24049c2d29a45d1e3f2643bcf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6940968a96f9ae5c0083ddfc927cd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777bfb5281ceae4a1ccd603ddefb7f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ff3a4cab54213efc0bf9248306b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68607edbb50f0bd24ca715cade33ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2858ed9345d0888028515a94eea03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c63bdfc73bfcf610bdf1d43e7ec7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c559e5bf8104ea7a4772a639cf67b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e277e240d8a1f8d36988ed730b628468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6ca0d1ac304b015297cfa3900177469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127919064483835a212ac44d9554ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e936b9c568fb091e265289f38e9be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f81417282e25902a27fad67eb378472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cf8664f6004b515a85c7dfc534aad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e002330f38165d66b55b87c62df15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393445952b0cf4c1d0310c204e5400475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eead96e3729ddc73d49114545e3242476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af540e0b8c326f2d863f3c7a3ed989477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c83e5fef5760f4b476fcc5570b5d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129952a2d368efa0caf4b3c5fa39728479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec194b5205d7ede6ee37ad16eb1fc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ae784cbdc0dafe6e13df3e716428481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108ff2a69640ad375598e7d875d00f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8feca8399bc56a5294aa2ec22ac18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44316f18132fbabf56628218b7843c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc4d69627a98dde1589ed119d26ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34568e8636611e51a2fb6b18bf4ef0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ceda3094a3b48a233abafb5446948487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c1bf9af524e5f0c0613ecc24561b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2a890565e4d1342f8f194a4b8e26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a521ff214147d0fcbb6f67925fa44d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4df55c90612d1aede644484bae353491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442148aad2ef247c149d49544aa432c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2621fc1c84069ea729ccf5d16729fd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef587311ef861d49b39850d11291cdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ef471d24d4faaaf2e19e6d4a1b85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875fb3cb9f003fab6905a745279223c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515cb89156861d57a7ae8dd4d7e308497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ecb1ca5c245b7b10dcae9296133f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e63e1b42740953bb036c9505aacfae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219a132b4769178a84f851dfea550fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bae24d95513b55c8d9b9b8b9e019501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89d2c45998c767b35ccce1a596f9e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846232aacac9e3e791491d329a53d1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890de5a669bb44f017d4c0beac4044b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eefd05afdd8ed70ccb11e006a4f606505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a4ed355b2fa68b9593fb6d728766506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ac36892b8ce45a7426869d91836b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0c095339e5aa44365f56e8b67621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701b3ed31511fe206bf37dda0b091b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc555075ca19f51171b060ece39e2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d7ec307340c9007769ae849d4807511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32e1cd90a7c3836385e8919152b315512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b133232f37753b534311fad86f88b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055579c7191aaa6918bd7a1a9ae0ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9abda3c83211d36d1dd8a9264228e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f0a62b30f66f2f63e00c2e74b9af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964db9a7fe202f4b436e81f28a38f0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d692e17f3533eb0ceadee08524c34d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4edf65c6d80d548bd392dcefb5da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a05721b3c1298152fea9ccbef391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea122e2b1c67bf39ddca2b72b2211e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0dce4c1d1802e142e44fb68d7f08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36bcc5b54f1b3aa35b97435e06e29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0596fb879ec99bdc2cafce3a584edd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6aa0d9ef15035a39b24362250641525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b775db8f70024dfd43b0b83779ba49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95910fe02c3d72223dc356b6148762527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244501ec42c4c01b56806dfd6cbb39b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030c5f48b6d154dc98cc92898fea2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb4463bfb763fb6bf39ada45ab166530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e6b91725f0dcc76f4335fd918be0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692157d9b05783adb114fb2c3e1f61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e98e73069c0e7a65d54d651e996a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3112ea0b2816b87301b14089787cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5a552edb96da1edf7e1111621c14b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4817fc8e2e509884759dac003d62a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a5dd9f2b228ee0b41ccb7e9985880537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6025df2a9663e0ea7749dc243a32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a439f8cbf3f6eba30c26d47052f9b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7c32044f7e6ba7083d38ff4aecc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6744a0f2219746b5a4680251162f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa7c4e5bff837d56278007fbde79d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f29d10b7dbc4415062298b613103543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d47129c4ad7dc92f123a32ecb4bf78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51cb76bddcd5432bb53daab92f216545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f06db956cd39be015f71e2141c3d77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef2a99e846a9fd02565bbec71421d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba6d03216d065b36854d70093ac1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b40574d2d540378363f0bdd52631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c23ed3064712bc5a866efc084723550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa098fa43deb1e8673b18c65cddeec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5567b90a5c305dda51a52cc58ab82b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eddbf2305b2071fac39ff62c8a494d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5b84a8f43ba21a6324a0648dbc87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce3db24e783c11e1a23f62eeaddf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d033902ed148a351fb7a7c10d60e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a6f9384d630c94a4192abd50c2e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c882c3e511fa2cba1f393c6fc89e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a674091e809d1738d689c6193740bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56162ea4c5f5b476f2b808004c8705c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85537882a83b748e59cae2d4319d9b4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf44ad163e8426155e15c51cd27cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3ea79ebd23ffd179a4df30d54121563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ddaa76293d24a3ec3fab1f6edeb85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bd295885df3f4a27cd126147c1ec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985609130bd468ea2cda2921edaa12e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1be9bfb17bbfb6a10c955d4a3a524567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52820b0a3ffa0fde3b6649bad820d3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a779f23c96ec20bf844a9310e721569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc409618d3f00a79e0150e100cbe63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a7aad654fc08763aa97c8a6c2df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010573aa2171c9ca3bb750f1e7208b96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3817e75682095b333dfd26bc1bc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec357b1829dbc0fee8b3c6b3cb48600574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900b5e36102d62a2103bf9f9cafcf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a249dda220881296efee6bee717aac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357948e53359526c7f5fe4623dac6ad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa40d112c124fdda01b0eab9d6eabb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bff8e2ed7f7ce078a82474a4be459579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376971b216fc654bd6fbdcc915c410580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b8bda6f1335abbbe834ec6813689581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437a7ba34a26c67f35f4eef00b52a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459d61f2fa98f0cd26df9aec653fa20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d215046352cf0ef1d6709504180b6d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada606fa3ec967f62fef995ce224ea2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d28a41a2c10aad97b597cd34181d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2978566c80bca9166ddcee3c2e36c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3264522c2950c074d8b1bbb007a56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1143efdefb4150088e03e0d3d77ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f475e1e5448d116610692e5e8829590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35dfa6c6e191195ef76aba9d561bc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659775b9f8ca0f005aa222784e6aaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6bf7e5ef6b2eeb135fdda0a9fbff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9edb156f09928c08e38857329905a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0773ab29aabf073a1e2c42a2e68c81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff244f0dda460de32efb332143a20b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fd96f967ab76ad8e5af62d1ed4b58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08360697a0cd4aa20d878a10e05f547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5152af918915433237e19d3c6cdc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440f2ecd46893e24f2f0f6f1a430d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb44db05fde67f76771e0f4a48c861f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b85d34e00a24674a59aedfafa4e9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262dd5d0ab71ba51cf9a3a93ee7bd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06bb2a658dfadf205944331cf817ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f7c3d60cad2ec968df4237a0290cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb439bb4997ab91df6385fb14e06f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ccfb7af061a0b549dfde751f1f82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe573b9408e27c2ed40ab391524862608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c27f61473c8498f5cbfd2f601e84f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9250dc0daede4ea869a0554382169610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c84e36d2389f03b749990a7dd4f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ce6dcba857fceb78ac0ebb3a0c3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff5280e62fc12596a5e2444989ce5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eaa37e15d80d56eadb8cc5295e699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a42b48f398efde2c003a6c6fceae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56991abcb97449430b48839d258b11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd720018dffb9601f834de3f06f2ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffb5fd4a6b3bbab00e86a327f1d3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e699ff39baffd3b7f9dcc9ef9493aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c8181c4dcac02299a00db985edf87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d506f2e432ab1977274fbbe10c5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840427702809db1e845de39769bc4478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580df90d018afc9194cc649d78eb0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d709d9c6d9e781513ba0d227e6b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633512ee35136218d32d65f36fee96f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc44c8b13311092044b626fccfddb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c46502e773b342248c4ef56986ae6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0e204782d3266e4fec9a9e448a0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f33d7d03fa5723bdc73c4d46b7cf6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff377121c5e1d15ac8e58034cff00f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208e2cdb3059d0dad80d527a3c3cfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5960b16a4aa34ad02a073a2f3cc3db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c992106a4b8c1a250b86b59838259633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a316875ecb907c07712316b40876c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065602bbc324ff7afe733ae265729ea7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0bc1f4a31ca8a80855873d3982ce2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c766e1ebfa868ac2208b101130093d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b13a80fc4423fd4e7f2946558ec7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b67c770f278964d4c32fd5d7b22c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe46dd69414bb9cac2b296418081b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c16e9c951e684d93ae6ca63ed39e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b0f3d3aff17dfe2581c594ddb7ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae563de1e8a1e403d37d10a982249643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dffc7065edfb197b80e5e1b270824f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ffff5d9863e5db6f06fe6f75380b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f582002c62f0c734bd0543158949b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211fa1e2bd01ad91655e80360d8460e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9fc2c420d8ab943171b560f143856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187a98f20578c271468efddc03f399d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec6b2050a76226a94bc88cdca3a2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d259d1cb83ae095eaaa840a690bcc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f5e72a24e89d7a7bfe50567a60f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b54af1b198e543423c8abddd51fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810877ad45f0624369e1465ff45865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bd73b8cb3dc866462e647667aab6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197ecd1ea8573bd4edc02207efcd485656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660b238b19786c828818819ec82153657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b894e104038c977817cdc4f7478bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99f7cde8665f96d871375844f89bc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7e7b962ce157ad109adb825cbf42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1256279919bdd0f753c9177a3ba1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e8e8fd24756da568e3b0a11130fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b83d791105c83f257daf87d4b59a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682c8556e7260333b7c3526a609f41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7333325dea5e7429512850afba5488665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700079648a351ed0d6df30948b2eef94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b618c40819ed3a9c480d28285ff767667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf68ed03cc4e0e7ac9d93eab95574668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd98e330231739c5e8f299e69127bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf485b89215b43ed8b83d4ac5216c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca63d9c8ce1454687aba06b0857d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74254cf19c9773624ae2155ff0d58e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839f1fb9a871d7e671c1860ee49c3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756b64c0494b0e081ad80583ac9481674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5cf6e92294c7524392ece6bb07478675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc4aa082673d21de2b9c7c516794e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f60a87f42ba60b5908065c307250b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868d99863e99a691b3f1b8895eba955678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df82512a4d5311285c569ab97579a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8416a3c5ad6e082e41223656c4f7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495260eb852137153206f3669fc5092f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c41431f99fd88634bf0f76b68078b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b372b8b721a786b17d55f61da0b49b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a0cb1d2b299dcc192ce6b136f5c2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93453a116722191cfe415d6ac0837ae9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d35d83ce08c0d330eed3efed54e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d2deb29d956129634950b06712fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cfc92535ecac3bc4a9c79dfbfe70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e3f5d120763f4257290afb9d16ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1cc108a7bfd7523ee7392b0d8e776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e931f65793a03cf7778f2c9960eeb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9232a58dc82950c23ab76406f60b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d7e1720cc14974dced4928beb3a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aed6342398efeb4d59ee698abe3a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ffcaf007d5217d48c818e1de1a827695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a79891ee04507a75ba4886361157696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bba398f8dba9af2c821824c3ccdcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf78cdfb6661b75b83d167b1211ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ba5ac54d4e8841a7336691889625699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8676ce2d1937b30938ccd18b183faf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebcd0cfe80cf20e1d1ac385ea150b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f37be0eb693f74db0b9e80ade2a59a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a70d393142b61fa892f49c2fa17a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a42cff4dbbe0eb52a7983775687279704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f2b59a25762b9f4bce7d5987597c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783c289e3df83112a2310936a9d9af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03528344227941e40f4ab19ad56fa10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c7ac5eba7f048ea7a55794f63340708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101c7e0e63cbc2b5efd2c5dc712a86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171113509f1f7c5127ca6485ea0e1360710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ad2e0e4eb4257a953f99aff2f34e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ab7860d01cc25988cb756803818a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d3645ed2ab4075bbc5bc4cac4552713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e26b647a823837a1dc7c6abb09ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c5674d476466b32fcccb997017e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf172dab6313b2615a934c91df9d08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d098100e8b534a4c44edf4cb729695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d80bfe42fbc7049a2fdeae30fbf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280a2fdb88fe5fb83105bdd674fd9f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da4dc748634e1e6b6f994db1924a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7226bfedbee9167176fdc3cc42766a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42382c1071e0420299f551a92d5b09a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e86fb2a2eac2d0002d64f471d58a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9ea55678bf48dcc908dd4d4eb7c6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b606aea3807a98d07b8fcad697450ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8650d390946b1b43c8eab98fcecef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d7fe008e4ba4949fe8517ee881ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264eeb4d358010dd279c4cb057c386728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42467ce0205be3bb3dbc61e0a08ac93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a501b46f140bbbb7895e8e3fc84258730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6843c029f92ce7e9ef135f394a3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74c79f789db4248b24780b3ba38b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3ef8c8d6824e68437f378ccbeca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431dcd3adfb7e398c5a53bc9d571c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be3db96c5a1c9e201c6178195ca383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d1c0ea416f11f4e652667226b679736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc98462fdc9948346594e508333ddf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd7582fcf0047b1c7f8cd4dd0f293738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257c36279ffcd938f53d7bbed2ae61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ddb29a6ba54020613699e6289533f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c214fbec01fa1ab847d94467020f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb94aeae03cfbb8072d701223ed5d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88220647789063f8e9a789a3debf8743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>