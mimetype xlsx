--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027d1dcf991cde9581793914263c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b2ee8c2acee1648eaf7656165b182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a85e301536305cae9dcec15e68da63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59dabed253c110829feab8eaf0ee874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb663874b93a8f254bcf97950dfd485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2fc59b4740fdc7f14b4a500d014976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696049bac35e7989d3db7117d615b617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa31d887524dc2ad408c8e8b3fcace8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c0803d05f49317fabc54d9518cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092bc758dd4b30f87a65ee87819750310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980af845d37e82551189e4d20d01c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace114b2c5f7a5a0654bf1125ff88712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae33e499db063a1f39e4e7a0565a0b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f4d270017032afbc70b5ee9a030814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44be5b42b5f7b38a3285eec138899a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41b53143aa3b3be4e5a2938a97b6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada84dd0265befa3c7efbe47a889ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12202fde2a315361f660b81b622da4b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69686a44fb9e9575c3874aae9de8a0d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492188b8f0ae9e8da4084144515b08d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39930bb1514ccd3a01b9c1b419f511b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5bb69e39b192220b7e7e0df8a47922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277cadad93d8cf5a8032b38421f68f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b1199ddb4f0346ef969586d7252324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd0b6d3a51c5c3ab805fa03a02a61c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bdc1a1fbae73f313d0f4bfd93a60426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b6117c65e300a5c8f0a596df026c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af1cfcbc7a5868e7e64a39b90c77c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad2546916bfa1f42815cac320bd7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a479d2ab64ca602f4e0b1a5905049b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312fdf4011228b2f9e80c745fadbb9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748bef9beca9600525a894264302d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059aea972a28dc662198200b9e517e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb514206705f961996f44fa48d41234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4473787c0b53d604c94768ed3fa10be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84e5786824a07ff8771f770cf016636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c845d175133bf223c066a32df7c30a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31234c0a0fc1922e04ad9f29c410338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739c09adcb535d143a1503bfd30d4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af214fd4f4f0777908c6ccf76c38205140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e59058c1e426643e31e8ac673b3a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f331da097b2e2ea1205a04a04c0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014368bc3143dcb01a08a122bce85943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3623737500accc2681a91d105f7ef4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e0f04dd243b8bc66b29046c31f52245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486239bcc90f7ad3011c9638190488046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4aa6a044550ad645564b8740471e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100521bcc827032ed4e5bd8db874775448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c619e830c557c8fd84207ba1f32c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f2c651e3d36fccdd8618b4ffe8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0487f4c2dcebd25c50097ea9f58251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f219b66e602e50ede457f83407429352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa9160518d17dd595c18ee9b6bc3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a591ca4f3438c9fced842eb77f8f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261ac557d24f8f44a68ca928140cae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c969df432d034bb2e00273699247956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347a11f0c821a46e7ab67256167a3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb42fa23d52e22c0517a8ec41f13e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c24314bd66e1b7362d296f4e33ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e816937809d2546e0d5ca01181b17660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e9a9f2b95ff0f493359869b91a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea22066a777b6e9921bf3becbf2481862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec362f3dd51dc1f04060174a8cedb6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60f7672cd5d2dda32f9817acb018764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853972fb49a18daebcec15f3b0bd1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817eb9833331bc42203bd0b0b3f48f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b06214c55a68843df0b51a5e302167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc73c0d40f96fd8fd0b33a3bd9173568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f08ca49d795fa5cf727a4a88d146a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0b3a0e844cd3adbe8c160e9470c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb45770752f329ed005349b881455d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c038c5f1c79e1defb2f493de05650d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f1b4d318fc0d6d044452b6c4206d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331757e7a7ddbbc68e1b975a6bdf8f6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d6a66aa5855f28d5dffc1e0214b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df17f2e2c9e2effedb1a85465e3a03f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174a58faab70036870e56c8246d6dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013661e7414c6297101d99b895dcc6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13655e40ca354706a47e694f37ff5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22ec52db435b1a3e92e1992ae1d57080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6947086a309f2851776936fe9067681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0915b87207b7bdef9f7184df702182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56ec0c185400c9b1cf1ee928f18b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a69e006bccc806f2d31a128518dae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5769a9313b2710bd19833eeaf4765c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd406cfb47f101a808bdf205116c88f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47dab0e6fd8d089edce576f368402587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a4f7b149be05762b093d7c6d4ff4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c9dfae756581ae187db01ebda52289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab2d3c44e376b1637db0c388e288b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424a61ba460b86ec52e9aeb4c0da2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269f014fbb8ea14841d0c5bc7d4793492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979b0bcecc6e548e5a822874e5ef5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a86f13b354837c875901746035b58594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c3a18152cb923a2ccac176e8b23f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb1be38c29134e6d28a164f330854796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906035bf7cb41a73321f387d1b67ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0bd2b45cd015bf3f71021d86a906798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f28b29a60dd9018f272581867e0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbed43bd6334f0b15dd2f6d1ab7332100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958786afc1575a9b0929995404e9f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe2c13c08b2607380ca0970986938102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0891f1111f3bb8091ce80320c7af1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8b6fb9806d6d803dd2cf751acb84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094094ab636595330468b17ccea7b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e2600ad656ff63c8f5ed95bb3d17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe7ba4121d867fc59601a7fa3160f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd46260e6c4dcb728124e31469142108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28191872c427abe75e3fe325c875afb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12ab9660929a7c67ee6b330155fd2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88f46a7f3022e93a8c532c74d864b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204905900a4dfd547b1cac6303b626d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc31eb696160e7f7b31b41bbf0273113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c3a5f771b9a29d76c8ccb25e2520114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e67b0d00a91bd5a849a732637822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c590e9135011601913f781532434312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c391c49758a1ded367462bed2f49c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36af70f681ef479f35cc3c8422888118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e7e7c13052928d1d8878957e778cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33e236ab277c3a15819b5c6087941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1fe6f15e91bfa20fe93f95f22fe1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0819b2aee757d9a20a7de9c58ef93c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd5c200e35344e660eff51e26d1a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851945795a8de6b3c057d3c33efba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c53d3bc8c1f60fa86ebf852f67eba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a13929d7300c163cd129d8d27f6cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b36cc8ebf3a343fffd9420ad1c11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743e4e311425249f7c4cff9043e2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e613befa93bac951af1319eea29eb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530d15c522511a2753b6a2d2551f06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ef7768be287d1df5882dd8e92313131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba2273b37359de31e129377c8fe30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67b73a30b831254c2b1b0494151a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590db92f5100ca0888be698a7b2ad63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba550abeeaf59c4e242e2c92717ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6da85396690963567a056ef30144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57cfcfda7b09c687d81b6e04e906d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d1ecc8ad3f5b485f8515d858b356138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48786f945be3728f91514f9bca835460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be54d4f2499489efe1793fe024ee6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97177750cadc3063641585713eae90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6f122be273e0c0c1ac20680116023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b5c2ce5c8f05948eacd3d5b55930143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461be350a119cd365f598fa70cb7afe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db7de85fd8960718e329633c96674145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6711d7e2eb45cb7c64b15abb784f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c0e2c51c0a15dc949ea6b8e01f065147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d091562e349792405acde4051722148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e236a934cfe0b666053e12e5d5bd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bbe4170897d6e1e674c47ef14a509150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d398c785fe9dd4ebceba5242b1f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff35ac077663eb7dc12a831bea02e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa0bf707e60c9f58a32bcdb4b5eb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b7d1cd58fe1b6c82af2d55977740154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f0ee9cb5b7d97b4855d06924450a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f9fde04bfed435ca667b38f40b6f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de6523d06e8f60bde7353671d599c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b41cf558f519ffaf80fcfbb85d5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f8560f984d10b656293cdbe074a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df01afde19a81ba5c3372d33dba1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ca43a0d9f513703b0d7706b1e24a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9a4ae02bc6f0fdad65614afeccbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4cd190624bad462d18430bc18a53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db7b981b1ed56575ebb4be1bb3043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3102eea865939c2c39335e5997081165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65dcb62ca7603bd95a291168d87936166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041defb24048a8081644abcb4be9189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b160264ad88bde3bc7ff938e50f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2eb5f5e63e54ca1a3cef4fe253ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac853081b2ca56c52cd828b821af6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47313f4aff7e1eddf541ee28f608b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbda4740249e54958cf5d47f69dc22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c0e4b986d975e8704cead7e6cfef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1fb9ddaf5fb6e01bf1f63901e5463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9375e483bcd93235c77961a20abab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef0fc84a14e10a312632b299af39e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e5d782121afee93062c3db07228f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501fadb300346a807b58ab87b7f9be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be6a4de82d9f3c1fb6b3e3d685e0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424a9c84272eb1d3650d04f089ee15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb08638c88f54e1f141a6b921f5723181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab837cbcc7cc76ca40205745a97ed0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d04ccf870cc65f20882c3a50093f4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37fabd9f0c47f9e6a941e3f38e9c00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c0d0cff71feca8d66fe5c8ce7d60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668d33716e0a9ebc6dd944c74caa7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24f51cc71dd7b8252245e64a65f4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e19f9c3696f7ac9ee7bba3137d4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2b0bc17a1be50cc875f425669092189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70494e7b68ebc7fe2be039a528c6fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4452d8aec4ab9ee200c3c8ffa863d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc20876b9a5e1a53c097d32a937a00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306aa2475adee8a8d6bdf10e95e90e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcfbaf349f66a72670c15556ccf973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a955fbca5f0b7aef05321e77d7c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa386adc118d9af3a22b3f236e6f546196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e7c77292b5ac19e5c1caf08971a56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015822e51502ecbab9fa6c0deb7366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023d4455de2d3dba8dbe6027c6ecf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3f521872456d8637d679523756a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5fb39e8f244b976cdce9075d987b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ede38193fc41900b784fa44960d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74747791bf2b45dea980a1e1156239203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6052de86d20620f0d8f1a30e461e5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7b8810e98c1fae2045c31f541a5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482b27d9ab5659ee8679c6ac3b1005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed1db4ed70b739ee483084859430b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ac67fbc0ad4e426dfd94cffcc1c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc4ff68aa467675f59836b579c0fd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f00cb752768e81fe68664d64bbb3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725ec76cae847d62c5fbf974bbf084e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af333a89b33580e255dcf53b94186a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55fff0d4d05e9c468ae4d840beea6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55205222e978074806dc34e824604ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67da8809690725b4a2e80b32a2ab2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0938dbf4e50c2f74830bac9873ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9f165dfe7fb3c6209f72e267260d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790758015a8030466f799eff53b10b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58330ac2a4802292e4398ab3077b4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9865da354306c49a502ff9e79ddc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad378ebaf73d7537e6d616e30d056221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca751bfde7198a2fd765a9cdeae2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06aed1dbaf7a1d0e88c2680874993f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879bea3c9f8a876a624269ccca1299f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b098ef9659e0d490c483f7a0476f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da53033f30d9b0664acc293270986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468d0b02213492ad25a4ea3ad75d80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41848085044a64da088855307f57614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c1f95a162f1c08a60eb5112e23f1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc63bf954e64bd2b2bdf51b48ece90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dfcf05f58d1881f23878928ae1531231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b4834b19f2485b1afe218096011ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2947e1e3c212a01df05f540830249233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629fad467de25ff38dc405ef14bd3d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687cb5ecff7bf748aedfb82f2816c9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b348aef02e254980d9f449936e6246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc960362693dc85920dddf6dc60106e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513198f8f40b1f7258daad0bc90b460238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfea5488d35e0fef7d548ce153a865239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6976fe8fe5cf610191ca9949c0ac5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630836e5fc080a580f74a90741d611b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1da68fe23fc2bdc27efffdd30af3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c889606971d47ffcd96edb7b9c2c2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5d11d5985a2669cd37485183515e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e5a3fcfee5e0b0ea49e01ba9d55a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5b1a7ba7bcdb57a81d4b00531c4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9daf8ecc15832408c0ac4f0483aff4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6b590af663079020843a7da709db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae73c40ed56890f80cc5116b1b407d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a179cfa5bbaedaed9e08d2453e39e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e4e360ed14e1f78430e5e7508fbc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599055b5961efb22885ddee1b0839753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6050e1574962595bffd2e1de053e51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f0caba75d73b789c542e5e93a0ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d907f832ce68a4f1486d1aa4b49c5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd24be15d5abbe8785e83ccc7ed795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca537945e93081d0c47bc5107360e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9f3efa0de4a94c6b4e9bdfc82637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bf0d205ab3b5832a8b1fe6b878b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7322f0e5191c0ded99ef76ac41532260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408cff1ebf97b46d47b079d9cce337261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd4d772def1d7d04d1d1893ae1317262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af66b4ac509646cbd28e487c17104263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11571a2e9162cd9fce9ad795a2932471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281869a09c4667de928d3633b62e191a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d2825c860d406ce50c1b2b9c567c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a41f3c49d2a6b748b5d8148e2401267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc32efab741ff475ee5381bf75d938268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50d6aff9d3569cbe5ff11411ab5a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2463443f93071483ab4daa3d4616270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac102c01d4a432df3afea703875175c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965953ce797d91d71b021ae10ba2ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be18844eef31ccb9e51df5e667ca831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736ec2da3e91bea82a79c80fd6ccfe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282e9bebcc1c2c774d3d6f710f1fe4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e66481318963d06adc3d2bfdae4c71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9804fdc73eb6088a21f4dfa60de77b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d50641452d23988707e34017aabe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb20c879b1181d76f03cb345d5a4d28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c567d92958b08424cb1e8bbe457f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfd51c39fc0b1d0fc3054c125b426281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db5d7f6f60d53ea9e9ce2abefebd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e9db633e0c3b0567c93e546ef863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f269fc3db1c76074370258df04227b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b5708e382c1cda3d90a5f0a3b65a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b438023ebc82b2b0ae4ad54103aa61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a63ff580b549715cb51db6e2c20b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276122c1295136ec80a24829a1416c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f392866853c3eb79fec7844df72df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8a31877eac371e6a96c49d7276196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa52ab4a5d12034c9ed7ee60d6e977a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ba216ac14a201259dc91cbf9ac27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c936758f526339e21d50b23e386a7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fdc6ce97bf2cc9c9ab7f93cdbfa24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d8ef50546fc4ba6c6ef50ae2bd96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e95f46c0a73bd8eeec0c45ad536789296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45377d35c06335a7a17cf6e55f81f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a3d94c53f3482279007506f084d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca007c341c851e90ab028fc8d750d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb9fab6f143411974471c0205d8dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae391b9c8a68a5588e6059193a611d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178f99ee9582fb68441a38753be5f5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da020949218f6db0b07f67cba2537ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9a7a770cd771149aae3d5862561c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647110ea909e74d5330f692ba47e52da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78420c65797186b16b21c763702d190d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f379eed26735b2703692b9f88f084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae823786192f63353b63e5b871e5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610620c12ab03e24b8438d728b133bc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b7a96091c4f44c3d8a6ab3c6695d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be99355616c661c358c1761d4032f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f601dea1fe2d9f7219422922c91e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a9e467dd02d18af1c586a80af115313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214fb5d4911d2a40b65c042cbd76bf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5d063ac761bcd74c11a38dae50d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f377cb4748c60e466cc1e511e333e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757dfa3ca2d7aadac626b6d0c7304f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fedf7121073ea992f6ae41302a7159318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa6fc2a9ff702777bb7468ac37b11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf979d81459a8c94f08224e54ebd9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc74c8f2b743288e0a389749b4351321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf116db12b3343b94e380439689a72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaade3d4b40cd388d2577eaf0091ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fc1e177377be3b239cc3f8e68c9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3263dd34bfd283d3df4441810cb05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95755cc310c64399b5ab41527857ce1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0b31d9f51e7b686cc2d4b160bc2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae3a31c64f1db54bbd31d7220edef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d295e2d8a919118a4b3e8996fa12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c983b3c4075c0367847c03c51ef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260ece5d13bda0dff7e861d9292d46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23160ad084b22fc5e3ec8b70f9f7685f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8511ffd121b8a84d2f4411cbf820333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9f1ad7991ca72835c11f064b4cdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7ce7a7da90371ace26e143c56be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d15e3310817a026e3a2d5050796a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb7dd78d67d71c744bed93129e2d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798918e1d73663e875d44db32c86b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e79e7b0b3f3be77d6199e488f9554339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451335282a370fafc65ec8fc57cfdf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1f837873d3c8f819f2f27f8f7f2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afb8a4b33451db88fcda198ceb748342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f67446a0aa9713119d6c710aa1d944343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c8d8bc996f45a2a6144b2ac76be8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd738b487015b70763f48f27f6bff0ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd04b99374a7d7c666ab8bf149c39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f7b52bb7edd201d7c346be201889347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f182e3c0d42f9fcd99be039263403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67153ad4dae595c12c21a76f12046b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc400d4179be3987854710c17a1f3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f971cda265abad65f5117e2055fd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ea745a6f287988ea321cc78ebf3e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec6f67d04f3679b2be39e0ef171a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d3fb0f0801014900beb4a7889149f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea601b3e274f970374f2559201ed035355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5671e79dd23a449a8fd3291e342d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97454a2ee4a25251afebfacade4ffd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca9cf3988b9d5a4fea7b2dce07037358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c28e8f293336e8bb3a424cedf6326359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840e1f11d2d40b3cdfa97a611ed3f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3d650b526c676db208b6a3fa2155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9386e9c6ded73a060f548abe05dc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb799159dcd819a102275c65ad0932c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998d545d144d0f645631b5d9d69afee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa8462471abf138bc9f544ec48fb92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733364f128337a5009a4cd50631d82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02c8fb5c7ec0da98f86488b279015367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08763096c0755cfc4564440a088c95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b977fff991005fb68dff5203b866ad4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93495592416b104282ffd20c579b6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81511e1be4d541ba54dc8de5127d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa57187014657978df08dc930f5a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e7d5a4086f9e83e982b0d1c4c30f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5210ad3226967928b1dde10915af3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c302cf9b0d4bab72b237b0a9ac7653375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff08f8a94282892c809d5f35f69a7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ba260198b1fca90369de733a3094377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53015e6161241d51600f45682f4af0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dac30861fef5f1f4c406750918b8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e011ef5ef8f1486fd60827384d58e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf390bd5aabf33af9882fd4c4e8cab6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca6ad7647f72d89d49dc9cc401cb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17ce468e357b322c71ac12a10982b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b6972c3da327c65f3422bb05bf42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72aa579ed8fb0d6fb60b52f586b00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816378f785e3751ff2753ce5a41615b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b59a781226aebdd8dab3a2a177806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19080fc8fdd8c4527b8a6430a4f259388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8169fa8e56508ce34c21d7c606792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5ecf0f40ba67b01aac5c4677d1b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242a22f70f752d30e5f5e538c04b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fb795b16a1ff2e1707977c74ea29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1df868e84e8cac10a4a687fb2ac0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99046818315fdbcb007bc8a6adab555c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c75c8e3c3041354befaf4bb925c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab944866f0a6b749a72f956b21377f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46769650b9fe9485525d8b42eb1b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac7885c1e322e3bdaf5812b4d18b5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d91c3f9d898d64f8488a399bf71d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5000018dfb342f7b02bc1375bb9ade0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3c76586f26641f897f7cca5fc452401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb047c91dc7f9fbd9dbf66a03ed52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecfa9739fff256e74e724158379d5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d510be42cca4995b27fd4c473026d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de3a99bd5a0badea011687caa5aaf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad7f8cc18dea73019c01920797c06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779374e439f115b85a5f35461088473407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31498062a35f26b6ac78641c316fb092408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db9460ef3a42cb63f358182938011409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf34490ce1ee8414e302e5b02a59ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccbe96e80825e2673e0cceca1982c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e86ea98111b52fcd349f1300cd1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d4244e852b899e4652974640e876413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f727245053e091c06406329f8f002414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c366b39f56cb08a1f499727bae149415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfef57a029b5f55de7490be1ae1773c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dcb38cda99f248e3006db0acc69b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9306655a630dc8dc9f778cbeed778418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa45326fbdc3b61699b863fd3af20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577fe19b83e72b4a5368acbc9b78e90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3eca10bc1c61a59ac257807b80617421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81dab53f1b7bf09baa9a1f1e1d8f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd1f6412f3d91f728e42d341dbb895423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07bec3f8cb2dc5b5ce8e73e058f403424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79415b0f22e38c4ed7b77a56eefebd76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9433664a6a3418151d12d8cca5bb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce18bbb904118072f4c4905bbbe2f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4388d1d69b7887205c1cb91caef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c5b53c47d410b47ee3c2643b04eb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d2029581397ea79d942ef9c5f2ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b9529b40c86957c1f4db307a4d93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4451959adf806363f8eb648cc3bb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdeb9c9dc7129bc49f4af96ec0d4fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78356463d45996b14c93f6e799142275434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81488052da8e3e67e42aa5a9df8d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b6f4e9998734263c456a7348c0f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae188ffde0cdb4b42ea751910f153d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a968093a15f451aaaaf83d99fa26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9261b419310740d7f5454e4980498439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1448d1b263d71c62cde912b7a60d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ccceef0d08311b58aa3159ea1dc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ac268ef1551c6a3966111c8b0fc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9852273df055c7a6318bef285f908f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e43b167c239b491462a597c4ec43ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cdd9f5e60db66e2f6b9d994e3a904445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df20b08ad78efe12a3179856a2de0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057651b62956e7d6643e8ab14ebd6bbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf9fe03ac320ce8e2c9c969226a5f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9608f401a9cc9d6a6e62916d873298449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58dff0609bc8703cc4c03c1627d715450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bc0cfd643db9a35329f55e251817451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a28c561871c407f7307e4d3a8b7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32591ef96c5e189aa901e415eecf7ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afc2d6669ec7449cad3c7884cf97e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91020484a621cbf167b0c24c11fa6f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d919b77cd5d103be965df1680630b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922eb979f1aa756ae06f2a63dd0423457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa798ce37239dc01f9e8a4a89a63bd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a7c4035444438c2e27522f87d428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884e52eba00bf38bf901cd47f4575a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b7faabe13bf52b74b56b590cfda96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389894cc3b05e2a78e6e48e306e4ca32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b95f88238735574d95d77fad65ae7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148d43b38bf1cb598ff5234738fd83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3acc83ac54ac4ff74ddd5cb3230b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c050902ef58d2e818b7ffecd816cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3bb29165e8070dcf11ab37b3863b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1107d8bdb7b08aeeebdb65824a42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfe53a8cee5a588b72080fda4f666469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860ad346aab8c1a2f1145dfe0ccea6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1ec5eb33441ed521ba089c8ad436471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92856f0f750f422eb09e5bd5795300d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e17c281498a9f8f2b8aa74571e49d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55442caf5e26e1d2d242e2aa8915302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000940854bcb5d1c1eef83d4615f6fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ac663652a0ca60a6f13d17c57cd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a2af49f84d3da1b790d077e25270477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f954147bb661bcd2166ab4b9fe247b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824181779b213962bd450e463a2df68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5271891ed329e1c2355440f65a555480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248f7b3fe98c3295b1415f7105f8db3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e2c6c71cee1c02fbb4d208527143482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44aba3304a50f12716ca012090aaf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eeca91a5d07bd83c0cff3e68e3d45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b48b5a15923c6219737a8df835f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b6953f4368a2c94e662cc57f0348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777bf80b130c069fdd9e960a896e4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d90f563d8cc7d48e868403f9abda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62936e17261e1e8a31eb49dd8451ff1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b207b537d5cff27aec0724fed2531490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bbcb514f28292187316e2edc27f28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d1d523a4dfcaf9b9ab7835193029492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa21bd883b281d366fd6f5ee4816f75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd9da581d4c8ef2d7d38fd1761721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a29e303cf64c7937e749c0691bf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c839c925f7b81e8cfdd06ea2d22dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1848473c473707741bd5a2b7d3ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a353b77c807366e2d632dc60c554498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc897d90868e1a1ddb83e0522db7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45cc65723583f302ac313d66f630b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed87aed2cb3df84b9250883cea79b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb67798694f4c716c5a9187ce75dc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25b112135ffc59883f824f9c330e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d412932f121d8bec5a7470d07a05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba3e3f0c6a4f57d2dfbecd057d345505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a1c684752e827d7114d66b123742a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663bfae443941bd92f21b22f47efe71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a126aa099063ea88bdd065d5b538508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0dccf86c9011e709648f6cca4c12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a441c08e6e57f3e8e17a47c3ea584510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c25494ccc21d4ccb5815af0a8640511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c370eac4d1bae71a5704e46f00b207512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462543486301ec6ab1e5d383ad7799513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f98d87b3aaeb4b04c98cf734210eb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc164a41ffc0dac4a1818bd29f76a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5ce65feedfcd1cf1237ea4d99f53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a976ad03794b224b4e1311c83a31d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30891282802457adee6ad3d52743b78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff91c4b3f016a65a8a0d9720f107dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994a9e8186bc1dd87a4e40907c9bca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74bea2d06130f6a22bb43301b2d3b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2806b6a98592af5e18a70936bcc63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355f38343884810abb50daf97b5e56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa26ba0b929fb41f1386df6974d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09623c292464b9a6ea82a2b160722bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b5cbfd18ea4e814ffb3f0884f0b5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb26e5d6ce60c72cdc5d098bfa4658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d01ff7e7adbe986f766b3d94d981528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3979f41e6228d4447fb74b27025d6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cf06c268a8f798347928dd0181e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab72f14be12a34b699abc65e64ce2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0d19c2de24220ae4c1f5c62ea5ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202da575b8bcb273cebea2fcfc71f4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbeca4970857d90d9ba04e64d10993534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2aef90fe6eca48664de7e3db07e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb07ea247474ed4d48c1719bb1d9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc62bdfe2e5ad41e8be6517d0895e21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631aef7da3eb8594de99eb4f8ccca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c28ffa591c071e415774b1cce6e2ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b2c5dca9132f02580c37eded7ec7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d585187badcc6c774fad88de3faf00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea189d4aeb35af8da10abbbf5c530e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456184c8a9fae64e0384dd05d101743543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94c7f260eb95f4c9bf87c8182d2d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e697907ca02bc6fd8fe7251af781ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2649ee04aa6877b9856208a6f2f267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a776ffcd43239933fdc9638b2d1885547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33f1d991f60c5b6913aa02ffbc7bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1380e9c0fb1585d4ca52fb86933d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322fbdb5921bcfd4d4bcc34b626135a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e78bde714d9c4b66bcd2aa2cd40bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8c3f3f4c4c32b7e62cd149fa5bee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e502efd0d746f8dd02364d12d9ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607ec425098110058006a7aade39dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a11aae5154aea84237330da9fafd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76f29ec3f972e2efcde4992b547be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86727fc19fffe3302a894ac3067b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa377e6f9a6f9ad84f842daa65d98d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecae742a5864ee77927dc8e473138559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa9b546d1171641b341115dad3c985560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1509b61bfc7ceec57ab4f70070de8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33a9483a62953f0c0d8642ac28405562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c4f86c201a044560b056506a9ab9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706daaa53fd7b758efa171344d475d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00728c9ca22b3fe3038f7c09369d4ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe199fa4178008f5d6afcb371011d3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f4b6885c9bc2abea72cd4e1df3db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e859f699666e2bd17944d25ca8f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d7d529d28a5164693ed540c900c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b03e3a8a19d319b4371a46c2e51f9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afbe53b1e363d01efda1f24c0bb3cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05334bcdbd766d1a2a35a467965d0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb6bb27bdbc089a0b886095b52759573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0bf99983c7f9be98fb0727dbf1ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b32bf3f27fd6edf4d72c5626356a1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555de8a6f1203ed17a93139046b318c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae06a53f82f256d0de6767b3c5013d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd13b3d6a78e5e8ab8359600d5a45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd7d79d1731d23ab1200d482a3a20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224976bef0b41ee592ea8b63e8f0bfcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307803466d7deb32c43e70c76b05bba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46149e5a2451401003f9cc163022cf35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d720e0406772b4be14ef7bb3703a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116b6bacf050aacd0e9ba1e2920c38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8ad4b719e88eb6f8ba8e46a6e62a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d499ad306898d2708c38800a3c5d0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979c73e582f697526549edd5cb806fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdd74b1942025370f58ffa03a14fe7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add5da9c69e3e4290514be0cd2eb610589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6cc6d239173a0928bf13d4b01ff2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d13fb6fdd781770401e22fef647d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b699d5ed9c49646fe9c89c8ea8ba1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e03efcd8b23e4d67473ef952a19f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9fb244865c7ec2949fb3875c29337594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4933faec04624356b7b12c3d4e62ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ec4c17f6ac96e2f31b52c4c599bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7226957dcb2b009e91877e704571597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65c148e0668579949f5aaa5f8c674598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff65fef7c90fa80e70316aed0795e2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efadd10ec077a784205f499ae56e49c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ba9a379f20b8a6865c7e4eeee195f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957dee94ab54f3262096316c8f9cf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703faee5c276b8d22fd58545c1a0e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c3ee2c86b74a5033155eb7f12c45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e5c55d10069bfe90475f718414cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd4d22fa8b8fef639035a04aa1b25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113940d0452126a967f8141ffd0f273e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad81b4bd4703b7be119518d5ef2ec2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26555dd6613a91144809e12416151074609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901be29f4ebc10ff83f7e7a69a1d44b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d724fafbf005b8b68990471c8f1d871611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd06d02fafeccc952737c68039228c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7377f1ab3b4f4763f502766d33e2255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250dcf816a2179415ccf53725d28c10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6b139871a3a60a7422ee0a782a78a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdbf945ec2e8ce7690f5608db837a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ff0c0fee0e66f4fb22bfea27b28e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f478653c8b45bf455faa563a8c1c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac963329a4be0cdd3be76dd48dcaeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8ce534946467f60aba50a2ebbb75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e779daeab80cba33560e100db5602621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a924786b5f87129dac0cd2fb2572c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4a6b7d73f36337811c7ac68f05b37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d5881595aef8ec9eff7ea5d5f399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816bbcad0b43424af215a9ed34b1f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a607b686e374a6cc1b04fb43392ae18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a4872e3b90076c7ed0497a515a044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa109fe756970d291f616aeac1c72f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee942534fde5429b66416064abf91c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267613024580239adf17be498ad055630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d2094294c787796f9848ccc9902b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b33d8a7e68002904e64f95613e2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c7d9880c312202826f2107102d8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203efe94f0de19311cf326a250458a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ded2865a66f7ded1b0cbfc7e8e888635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f4aabf0e538295875e9b79f2f019636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605330d9f9d1b4b0163c0916adeeaaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb6f4638cf1a422a99bf6291eadad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fbcb59320fafa44bc1b2d379dd4bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e933235891fb40c3abe197dbadc04e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeda4d5f3276dad6899af6cfaeae62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d120829055d4214d14f426f3b92455642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf15da995bd3e0ebac02b6fd0f43b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6a921f69f78639ccb75de4016f09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285e62668c15da3558c513a1a85b1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc1cad79543153baac9d28c02a409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079faa93d657664344fb9be8fdce32e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6595af5479fff9a59cfe45bf22ab7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dda78211f6d492407fa815ad9dbd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23580519d717a1d02cb31cdc35b83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a27979bf689a577d11ac33c19587e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7c70dce8fcf47b13aa765e5667ab2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f41a9d13cc0e27e20be86e7435e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf514718c864ccb3ee88f2ce890912da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74c26315a16f7c44a9c8fd32f8784655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c292908930583ff194ceb15d9019656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b984a6d6a744b1578efef13dcfaa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e73aecd5a649eb2b2dafa866f46a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc98c362318eb32a77c902afbfb77c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538f62779f4a4054a8565b821cbb4e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c57b3c8b3000a0bc1e1147c7f1555661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf202389289f32bc149a95f0358a098662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a5dfa9d665d952951d9d40a4934b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909d5b077b2363659bc9bb3090115a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc604888cbb53eb43b4c8377362f411665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b05340837e8f06963d3db2a40dd02e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f8eff4e8615ba33f508c0cebd298667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39c7491d4a82102df531f0c2f2a89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b17fecf1ef819df6a57b27903bd8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcbafd547f3ac59c31a3e5aad73242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffcdeaf44cb524e22f94c8b180e67d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c863623beb52bcf14459998ec9b160672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1e1e2d5f790bdb3ad8f9b836224e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dcc85e3e5acb0f45304c08a11f555674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3d25f7adc276be8d5ba0ddffa926675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02d8992e40afc35188fdc11f9a092676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c52c8bafd2c708bcbe7c5ec15ad05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356709a2d21a6e49d813fd8a890ea4da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969a63708bcc1f867af2458fa3ecb0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa9ea38560461ff3c1a99a4e84666680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f685cc2d0b5812ff4889b44b9be937681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4561b1a547895a76c17cde43203d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b673de453a865f3c66dc4e8928a65d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e037d3a7cd2e0781da12f58a0fa6f7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b41dca5a1b77bc351b900f0a6bd95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6661539dd67c2b6208c112f31eb0355686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24bbd82631f68ba90f2bde7ec69f88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2ecc5ec928498b61eca17e27d325688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7b52c94cb9a715c383dfe45c038f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6bd855a478fd5fd56f4856836673f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3071ccfcb632b5d0bab3c3fed6abc95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dced60e811a84c1fb3cd884cce406692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81186b59185b258e059c51651905e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1e490e7a84d704cb2dc3e3e584396694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83864bfbd0b8306ba2c21c43c398921695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb62a782f4976fbdc8ea14dfc2b08f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0063b0b774fd321a41698dd074462697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dae113f2f6b2da2c9792eb2225bb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db523ed99bbf3940042f5ba92cfde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca13c016b9f1228bdb0fed3f95194700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ec041db19319432a2ae0b47139c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef262b4904d43393935f6895c1f7e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7f4d65305fd24a2db5c0be96815e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c03481a0e9d6d432f75f84d9414e04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca32b86f227120d5fae60874b5e1a61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485239fb07fa7f54261e661bfa7ba10b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e04666f4f9a7cff2fd3f78f97ca87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7234ea625640d00b305d5dadb502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d23b1a670ea282710fdd625d4ecde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b85357b3f92f037b61fed63e7255df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561805a5eb75a78123ca06b26ae93f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322bd5f99f6f0dd8283eae31b74cdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be7a6441e8f2d472f0be571d4a51e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f94bc6f281e45bed80e30a49a6001714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021561093d2b430b3393040bf3efe7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45576cd17989ef737ac0dd6f9f095716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f382889c3327625d880f8d918fe965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd7ee2d7a7233a4cc634d0579aee6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd75c8630f2a5d2af931fbe42e53f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66265314e17245967bb5842ea8723e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145cf7dbe0578e0e6054f4faf2ccaa5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe93da886cbc1542bf06a1be9bfc14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce07bda576c2ca4d07f4d290a62c7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa9778d707d52f612b20ce8c19087724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01084427f1662bfa788f3ac4ccfae96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96bd91dba0e2f472a5f38e04d224e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5857cdf54da2058e52a321ac9b854727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816f3f003410703a35164cae06e1b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf420b66575fae869630fc723d20d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bbd5d8c98cafb456b8dd607a5d39d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b79184b81056b1074e23aa12695095731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a68676fc7986f8dc88af908bb793732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95f79504d3d9ba74afba06343a2e8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55fe8edb428fb2022f667aa2ec4ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982a296926752173966addc5f3b010735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf5eed442e77929e962323a048ed0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422792d7e3bfc44540b6cf8e0275865737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed67b75628fb8143e306f36a377155738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4763183b3c0ecb40c0e21c672c59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bef1d5dbd8de4f780cc8b2f51c2a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c4cc19db5659bb388c273b19a399741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15177abeeaabcfd57bb660043eac66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a33897b2ec22837ae1e1754f583f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343bcdca0b67fead2f69166ba04e94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a272141fd0a831a6b2bb4597340fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb058033710ba7b1d69b30d85a40e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f7067902dfd31ab532d5ac522d51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c534e48436f51881ec0d2298a85681748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad34b93104f0f9fcc9c3529c7a8d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c88372cc7d6ee4f20b46969a87ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819eb2aa36fae493843a13c9eccfc99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765cdbfa256caf4014deaf11ad3c93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758d932624c45129af1ea651288571753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8cd80c390c1e7449d62fb08288ba6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75a9fd6e33859cf2106fde392a1a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd4a2cdab4b991373dae021ed3ff3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aba63b03d4c5fe240325467bdc541757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0dd6943e1a5300829cbb77732bf43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0af71cd05255697056c2631933f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c759b582908ade085b3bf1294474254760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc486ee5ca6708312022d7e84f7642f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f50b759ea111de342f367a8de84fa0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2f698cf66d953c1ce0202fb3fa71763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20529cc1f41840976e7825eeb5c3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcea55f72c374973d6cbae7bcd5856b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc9c968c0a6dfbc2f249956b606e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0606e63a4ad7a19ddaaba3871a58a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e590cdfb2d9de7f0036fead35e8a85768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed65a75d70c73e7df7886913fa5cf6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9346d07224e3d8b1d6d204eee6d20770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fd0e6cd23385670efb9061517cc55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3230699b9d32f6a5a8f1f5fa09f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1dc4f341fa3d0609825dc8d9cdda5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c78cc8ae37c54827dc41541d7ab22774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aed14d56764061be8662bb4d98378775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a5752ba6fd83dae58940a6ccb87c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd9f359eacd26a9b901702e76fe134777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5b555a33dca5e50a994b487f8f76778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193391baca2262218f167139d619dd4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f4342dd79afcbeae3c6dfc65d700780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5accb990269048ba9db9043d4228cb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd61b9a53febb4a3943d9ffec3907782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af20ec62494a107d404ba35828c3f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f88c691bbd71abd7e7b044ed06dd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91793aa1e21d39382c25cf3e4532174785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707c39c5f99ba6b598d6fb4b5641d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b26db54a70e3176019eb9cd1169cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3c2f74d9dbea882c4aed9ac594e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887485c9f49e2350a80250293eac542789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e16bb4f6575a47709c2433f5e0822790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285095532a015d043d8b6fd9a654830a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27868ad04040b8a1383e49e11552242a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69493336d7333041528b4b95312d4cb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47a67e71e8936dd2aa51e9499f66d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809029339fdb094b11137770dcf28e75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5efb66a19bd17b945222e9bd953e84796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f34ac922f2a123968bfd394e8321797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952364a7595291fc79824fefca63b6d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14ce79fad1b43756a7c525ad0bf79799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4566c7baaa3ed1f56ce53197040b197800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670ddf63b9982c297e090ebbef991e7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a8be5b694c9e5630052b8066f270802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d138da06e0bd1b07a515dc36cd9f453803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab75f3e92df67bdfe318a1ae1732ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ceba46ef6e04ab64b09f4540d2bb0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f022da2ac076e6d4bfa5a82503613806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e2f03fe56d0b78daa0e0573a08f0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfc96625be1ac953ab3086d30c7a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6bfacd60baf736891b8c2e6b6a19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84430a8d9990053047652dce09d3d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a2b9356a3f10277022fa186fa39e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d83474fd2879d3d727709f988bd3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec9054018350fe79dea68f5c11715813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586469825a985bdc86351ef24fbe1a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe9849715d5d03d5c70f6f0859160815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632305d27fb4b01aef15b8418606305816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81da8db959cf2c9ddccf0309cc445f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4d74f38613973b86b247a8e62d43818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3364ed658d4cb902d91f26e58a5434819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba70caf2c94a3f0d32ed1358461d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137c556e4cae286bf7263f0cd360372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84e81cbf2a122c2040f09806ea3533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e6b0c5e833e47276e5ae31f312804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e84edca3796e2735748f262465f055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd151729962b6d9eb56fbdb0e38f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b41be598699915c45bb363d708091d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbef02d2ab30f6b7842678acfaa1098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a999bb2a870b69e013134e9a5d19889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b1c50e7a1f0e5e1ea1154c1ed61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86d7967368a0b34860f09adde5d4f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d620c339f0761f0ecda1a718294a0bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9442437bc732f9440416d4e15267d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b516ba0534b94ed30bbcfc438280fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca655164333fffdfe70abe041ea7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b85bd31d41b8c0a10552089549a4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a3ff28cc63aee67a7c6192a5b99817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba48c9ea675f1728abcd3d944b68e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5866eb08ed92c531f992590fd73919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16757f702131aba16174b0899e144f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315d2462ebb39ce8b2bc2b18dd2c4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf76b1d0af2dd5e9f7f24e8b3dbee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f2cf9bb03e619cbdf0e453ea90f3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20cc5cd40ac66038bdee0da56ccc0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e441687edfb46a607786c914157e76725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2875a2edd75e1f8823434288276cd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d5107eec17be8d78c713b86ca45627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30668fbe7c51a36a92fa5795599aaee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ec4b90f11a5810a2dd16109ac1d5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2e781b45a38228b5c2d48a1afb9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e09eb6a190e1fa5bb57e4f99867531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006f2638599f930cd0fad049bd3a5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f08a84edd753f37ebf0848ce10d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2584a09f6aaa63f0e746ea15f0369534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084419766041766e947a775f04187235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1920802b441b635dae84946973c572836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb8bc542107f95999a0b9e69926e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6288a118ca6192035293082e9418e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09bd5c3a5bd6e277e7b45fb2fabe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406161d4313af5fcd6af71d8a5fb8ff340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13756f071cdac9a737b27f01d0016ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067300459897b2ac272174337491b4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718b5f1247f889767f3d9bb815af9ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61390cb4144738e3a78713a5022fce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef865b52151d282d0a3813923bf8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9a3cfcb6001454ef3cd70e764f0a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd130ef03a3b72c2b07b0105f6b78f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1b7f93984e769d138ef75e28c31648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b797466f979576d8d4a7ea601798e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb75102192bffe99bee699bd4493a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e11c87644580d59f06a6ccd6152c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504c5f514e4740293beb306d2e20a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c12c55463ac9bb4cc719f21555b7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e3b8fdfea1829db142a53876442654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d6f49af53ab09590c5b2015bf2c6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f760e181eef53610c625ae15e3fc5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc98cc6ba589e63b8ea90e066a51257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c9613f3b677a7cbec3316418cb0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906dee3bbc83653e6bc46a3fb5f74859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5d01335b79c25a934dc95e3c5c4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3ea350e80e64b42ddce36a5fa37961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e58c99ae57ee194c42f179a10c4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4473e5d169b1167cd99b0c03c1bbb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa947a8cd8d6b37401fcd7c8418afbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a126d3bfb3f96503580e4225603c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067575cc07947a5eed3779e9e9fbb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3331ea4486b8c87ef993700fc25c0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c0931c8f6749c189106894b15be5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73c2022406026ee2c1efa9e8aadad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118888b0eaf8ac5c31a5a01871156a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b902ec304e76565ebc989ae5193c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6171fb4b9a964bb8e0cd35ac2d66c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9fd8dcde68920b238c750d9ea72073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820091a96eba9a53aa0d8876a7ecac2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf5c9b1f4ce3ed93374a6e605419c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad6c7f9d9306017dda2a3ff2a24b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125e5a29f7bc100fb455aa18909b4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c39fba9e737e8666b6a97d0035a5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a21927d6251e8a5f921128d1596fd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66487c15c5e44628e2860f45eeda05b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db359a98d4837d77bbaa1a06f4df830d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274823dd3d1cbde770eb69a73733bf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65a28e0d1732cd0da110d254df360083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b96253221687c6f1359c76db5be184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61e6da652db0fc98862573bdb052b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb32a72ef728d9999129a73e9927eb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c3d7315e2a3011497598209b7ae787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10bad1ca40f1c4097fd17e5799eb4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb0047191d649544a3950f075a30589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182eaa8d45810aefcdc34e80f9478690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75c51596c9a5670b5b9434df21a9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88ae207fe16de03cd9d9650cb2a4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced2e5f2124f59058d5c49e4972d1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11c64cd133a47a3b137680e433dbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e54c6841dbca7e0bd7005878c3f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7074e340f16ab502f038c8934657496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb73d2ac27f9455959297cf1def2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629e565abfee246ed178024632a42998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c0ecbddce09dfbc3c2318e172251c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cee3f2d2c6583bd4d1290bd672b65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299130c44ce57bd6566724b743bbad86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9676cc350666f82517945953aec2ecf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc709ac8f3b8c6841d59bfff2cfc74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44f1aa3aadfc2c891c72134a86eee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65272d9586ed2545a9b76e9bbf1fd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb009a3d059445c6aa10d648ca8117106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade4eee71f451f0e2e5051bb781777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109fb098bd6fb7e88f6bbe8f73af0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a165808d8dd1b5181a9f0356474782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74df36ae1c571991d7fb38c9630cf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343cbfbece9d3925e94ed3d156b281111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0975f45f5f15bfd201fa9245bfe30e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a0e037c93e32d73f4fbfbf3d1070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd891c88972be2987db0329b70f5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87e298095a64f1a429ed7ff8b312c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160201f66a096cf2184e1ee2bf9eb34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf903653053bd7777b54509977909e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d247c14fd3676215e6e3496d1de5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc5e63a2187509bb7c09b1e49e29d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48beb91481c342a3a81e40102dd6d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b337e83878c6e27b3d9a594eaaf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cef19efa1c3c5c98cf7aad605cdf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc3da15ba6c46f6bd18ad1196f83c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61531185aa38a7ab8b43c9282d4205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee4e2a253e03d7a87c43ad2367b67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d9a5b3df6546d4344e47846de4c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d77af49f508533c202b8fc95da6e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87055e791702c3904cf87af5631acb8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bd67228a021c28ef74bef66861c42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef073a56a795465d3f7dc408b6674be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb5eb14bfb181ee94b482dfa93374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb60eadf7d9e228b7657fbc325bcb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4a5015d5e739a8d3a2b3a11a2f8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb224408ec224bbbc7c65cb30ed21933134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea3aead618616960facf72d726c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6842759bf46a50375a172a6bfeb5d0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d08ec2f9548dc7429be925caa0fb7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f14fb9dfea9eeba0b95444841304138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0a3f301b2e99b1af0b350646a16a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55095c2c885922d86962030ad7ca61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d45d149678a209355d8702accfba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110c25a629d9535ed064ff1bdaba01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558600ba1b771ad81291eafda34d5609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc7a2349785ac66b19eb435747c4fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe447e7dd195560bd4977ceb23216e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2672e52afcefb1eafbb3a632837f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd81ab9ffadcc08cfec927bbc49fa02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e2b5c85953911badd4a54caa83768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e704c31b5442959f104a9d101f1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e7f47c2b7e8d0eeccda37b97441a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14124ca35362934a5d932ddcdea576151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a78ac1365ddcd832e380455f44c5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c250c80f17469f17d0b6815856132153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f23cca19ed1f3c2fa7795c928688154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f34c3d649d3ece08693a36478207d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef983f651d49e9af0364518755436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d11db4612090f3e729087b6afc4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df6894ba962bc4f91c826c625cbf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a1e75fb33b5b3b1fc570e08d156d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6dc9e3f04962b865c99d68d33f90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9253a1d1b2f2f0876c204aadaa3eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf61ac146e2917d80b1203d512355d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7e2d390cbf991c3e6fdf5332e34a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99be9b77af8de2c7b6feadbe7df435164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e5177a31ba48c8f669648e5be65e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9304e55a34bdfbd8cad03be864a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1fab1b85816b160f9caee92156615167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf23ba1515ce2721e8cdd84d0630168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983ba4a6fcbfa71282ba3c20f0f5bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2b3f7efb20d4db70878b7b193529170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e547417f3f58305a3aa5ce00da76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae9ce18ea77480a4870fa5d768439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771afbd9d77aaec417dff72ace4d20d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c966ef590629ab863a3bae4fe8193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae76a7491223dbfe78174df19f6780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400729dc27d2bd770d7485faddb83190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb192d5c64ea070bd5a4a9ceade53e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d09b2e64a03c63bcfd8666851c9f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1d9ae25ef6affdd088dfd33379a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc7b1ddd6d02886ce345e589e64ed7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce4bcf59a6c75160d4dd9805359b3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d0203c66d9570efc755a46fab2d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530289bda15a28f823eca6ea18978bb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2435855e3f83b217ed2f5893f94c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d4277b8b322ce724e0a3a68ddab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd070109a5f160a549e8cd468a1f70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba66201877eaf0505d82c6d3678a28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab5c2192fcb6538353aa0113222ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc1570175547ce33f52975551e555189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b748f2df447fbdacc485caeca80b51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aba1c3e499d6c440ab8d084cab5e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cb5ca991be89856d58c0a382a0a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7a546dc7541958d4326276f4c9bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f373008aac18bc041682ad45a715c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa759bc88d91b1e2cce5fbcb8b55233195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574d321cd928ee224244cfaa8aa19d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46fad1256b3eae1c4344a4bd8bb79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2836d8e2200be441beeaaf19fc8de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b58438a3aefdf78b6e7a577ef19e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3f55e156da926d220c82b8ffdd090200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5914875da6f84a074770a84aaeff5a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ef557f60206ccf24205e9a95f4a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1ea921c8404d78008b3f6163e74e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e5e7dbf4679cd96cbda9094acb81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd57b76faf47b04e554916597026a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494180d9299db3ae9f13ed8d34cc1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f35e6a78bdd70952b3de8c645d2b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c4a01113a10b92bdffc814ecedca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770ce7bc623ae89cbdb86c115c22e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b4a0fa0a24a1fd59713fc2c3bc9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1fe00e6052b310e3009d720e4ab12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b656bb6c408db6845328fc931f48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa3abdba0b78925fe930106517bf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d56713ec08010c38685c303a1ad91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be2988ee3ac02fcae0ccbe1e027ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298c0d50a4ef84d72ab44ba9c04a11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709706dbe6b6df2e544e0c72ed4779b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f309018b9fcc8369dfe4bbd0ba28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62291c3cbde3f689ac1d7e4206c35ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd55301a6f2a6d58323beb0944a8064220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec477a247c5dc8c3e017c1b4eb6334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb7387920eb4cfc6ff522ece10216222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280611141b4550546b23f89fc2c1249e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574774c5ac200d55de644a2c7d5fbbcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159a36aed2f1e594707d96678a42c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227734e2d3f7a98de026d265c3c28180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930c5056b434404f9d406db70694f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648e9c729df5525deccbc800291b48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bffe2cd5b756711d2b93cf8e233c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713ee59f864342e80e8166ae5675e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6da38c2a3433ec229579adca3191b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb9f74fd37b960b1233a722066b06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb4801c903ba9a87d6c2d7d6612a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb6dde6a10ff15ebf6857f1d781976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1d53eb1de99bb91e173506923028235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498327bb2a33017439c37622caa589236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b081b3a86fb8ae0cd1d251d8abde8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4498411fe7f3dc3c16c2f0cfce16b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6bbeb7eaf889e7de06f812dee915239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8f9cd3db74d5b360862dd3aef697240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe2421ed5c370a23efdfd9f431756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98be7806759e0818e6e3bea3e09a08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec8c249da39279cebd2d9706712fdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953b0041b60fb34e529fe79493b133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab188e042edac0c09cfb1e3e67617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697808ab2bf7b218185bb48f44d4de0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338421fdefc44456ecb987f2fe23ba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1c06b90d690cc4a67760f8e3844ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1298a74236d19bb2fd66b874d989fc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717811b7d2f324f547e80aa0b1e6e60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146780af07a80d960ab342b5a4db9e70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20e9bb6ce29fffe932747309594d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ec5301f8f35ea2c7a104ed336717e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cecc06345c7a30c82d0aa86c10d08d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23447ffc858db7d464fe315b8dafd1e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aa70ddf0374a7e3094f54c8baf896256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045a5665b30436d651f71f7e9a2f0f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b92f315f1cf6b09baf35a399dc84b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bd6d1974f1770ac25a4f7166be461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782f38b904fb06692855930ea78da5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de3c36fc9ef60357559339287a87a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74da481a58928754193705f80057db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7691f2dc30a11da994bb4a937507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ae944a845b92ac1fd06a364e88fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c9e4a7022bc95ddbb4217c78ba20d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8b6defe4c1e2b329e5549d4b5e07f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab8f21474a86246f951884b1914355267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47846dc8da3277de1505056cb14cb1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abe0446a06ff6607a364fd7c5edeb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb44c5b9c638f677ef735881db8f184270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1449570a2eb4b2f854409c3fb17a06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351224d43ca37de212361f81a446c86c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2138382b989fb7f37abed555b0032273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baca227d89ecb23590d79abf84139fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373d7289b63bed42f71c72a97ed2a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897847ce975a428309df085e5106871276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1826f6770971e910ddb8774c75f34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab32acda37ce14618f46a5a2d2a95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f050fbbfc19ac2a246d30e7b880194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a909d05d2bb1c1bf2f26b5cc28883f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7b90be7595fd5edb7690073af18e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4276f2d746ce8898e2541f25fcaee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ff1cfb84ccc3e03b9e471ab184c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee4198142ce3f023018ed65e51cc72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392bc6154bec1ee3a995fd173f32777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243261053bcf649300261f08e5eb7997286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e508cb3c7fd93238bcbe09972dec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c7ef8abbd03d4c45efef433702cc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae1f39a482cca76cba24d02a3f902f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c7517d369e1a25940d135434232c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2075a337dc1a13a13bf47d1844888291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a82400d6d0539e9579fae9a6a002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52c8e143d7835b2a652629292beb66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03526b810a56c177df4ad1733d5fa90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767e2117620e83c2b683135f2399cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702eabb341d79596cb3694be1a6da45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4fbc2f5144050a7bede315f241042297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8be8d2ec7e009354739de05409e32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed821c2a422ccf820bd84506900805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d578aac25eed19dab461c9ed72d8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c884083f8168c02ae38da79a5823b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7896cfe04d3833678388b7cea6b4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840afd319a666b086696bb832d4cf3b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d38e961d3d0c4779acc8bb068d7bcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d6d035366a435481026d310c52a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cebd007a2a6dcbe6d95ba7b6de22f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9715e5b024a0184804c5145a0be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c01aae6855896d8564aed6238a2df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0a5ca88ac07fb19048424bad91e07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434d6dc0f0bd0c6d03650a12206f14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d373ad8c29688970a97121e94938311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a1806849a8e38f75a4836759e3d86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c2aecb0bf11a191a5a058cc66c2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94bb3e2ce6baa6f108fd70dcec541314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb4e057f39e95cd03956e761291efe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fffde057bc8cb480ff821b1669d02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f8677c657bcab52b1ebd2f2110c79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260834d4b9cb149425cd9fdbc49aef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155bf99c2929fc18b6f1c4ce1e15c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806429587799f3fdd0a878ee756dbdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a07df7b63f72f8f4f60acc89410f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdb35a94e3f7c56a94a24cb085e9bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349300c0db3a801007764d0e6b863cb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a940d090ac51b8e3dc391f873ea52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b2d643da22dbcb9a9c988b937391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53061a46a0ca8a5fc7e3a96dc01dc998326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e66e63f1d2e2c3cd2fab3555ae3ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361159aeb588852332efbb62a2a35b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53432094f325dae210b0f90ce985bfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73540bf03ffeb33a969c55299457e9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470413f476659970cbe4c9c9e5ff51e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2382c277179d5ba5e43d4109502683332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558c3610798b4e50ef03c60685ad98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b248d92e28cdb25156ce959a8cb4ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e084dc2a2bcebd271d5705951257b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a205c638f3b0956d4e036e452514336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c84c34fa7aa3be167f293dcde943337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f6a82e595259830ae9367bf52df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c336e96fde98a49233a923292a8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590339b6712e8d0241aaff3bed37ee21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd696cf98f43c4f04657124e53b3fb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef340428f993774ddf5cf7ec9ecfd27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae564d6cb0797e4873959d6ef0e3e4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90973ce1cb63a18365ff67e9f849fba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e7037a3bb6352894471c370dac02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d980dc326a113608e0b51294f93ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92050fb8c3ac13908953d5d132c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6dc11ef46888e86c8038a0e177ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e713e97e254539d44181e8770590349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f73843b7ffa772e8f8070fc8b172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b08e781ddc08e375a367978e8fc0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2c3f0889f3ba46122a8ce4c12490352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff5af166d9ec0c2cc69c8cf711c87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a5b5b3bcdd7edce3f96ea839f51e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f04591cdbeff31f5fcd51be209bad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cabb68333f44a8ec27efd203eb67c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc5f5fa31413bb2ff46212c17b6cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9e62b2584e16f78c45490e01f8c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b60e66cabcf844b00aef0c9573c2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a5b37c5131bfc5bcb342e81de724e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245e83be5079c6d2eaf4e79be7a2958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734f1d6e278ba9e47b555c7baf73ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c828901d1fd7d9a1d5b263f725c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbcf62b00048f2563874ba171dcec5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c375bb983d7c995a0eaec43de8b587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384239d331613647e4f842ca358a0632366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f8a961fda45ba1b0826b848cefcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f467a48ea024140dfbb24a20321df2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4137d20ac3ef596885c826bfb9375369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca35f9ca1cb706285f2bd3cdc2dc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21782039404f81445ff1fae642089371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a41a8b169dfc20500361e7cc9e77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e1883f74b0d62dc556a684323d3c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f6051dba9e1a08bde13a7fd17c53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8be1fd57e2894551088c73625668375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851115ad4654c174758cdda3febfd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2458673022f04c02b74636f94667b58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed828b355a81ccd2b6879918fc07319378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e124cc1a26adb3303f48957dc6f08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e41f643b9e9e009c20e4c0b2c0e39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a50c2f998874f80f1d236f61d36a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941136d314563f40dd0820019c01912382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e8c2f1da4d1507ec5cf93691c075383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912dd4108d7c15f47d236acd969b45c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb7d1c84dd649c3535f8bcbd338e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38c59985835c62af5ad855ccc0894386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c1429d297f4d16a4e358393d8ace387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8b776b3df04747e7c96b7001ab01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8708c5d140f4153a41bab99050ec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdc9f87079048a7a1b6a3240c603d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d43c94b7dd2194bcfe5f1417c74cb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a6dbe36fa59703607e167e251ac3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a1747869612be4b694dc0a4b3e973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf7018e77d572e9d16a5068d29d57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d9d06d6065cc94d5ad151a39c3ea9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139aa0f9806e6e5367f5c6c43ede5a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f280352deaf3b726a18dcdb2725a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608276a6794e6673ae406b6c3ceecad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cd6eed31ab58a3fae9ecfda03a479399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c73a4184e774f9d08cb7ce29710b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb20240a3ef79c7ad61fbdaccc9639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155e6667108cad9264079689fff6f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d7d8029c1314ab7fa98463b3b856403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082d69dfd9be0a6fa5c62e021d5d1a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83925cb47b4a01585a5659cdd8655405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a8e22b79d06888c4f5d8c23d0f40c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39acbe7fc733788bb8482bb13f13991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12593df5480d33540fd034b4d4caa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db45faed5b3db19ae5ce612fc50bb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e061d5bc4855353a27ba48cd209c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc0c7365f0879486657a36adb13079411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c375fbc7ccd3e03c2393f65e14056412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab705a01594371ccc36acf8c4026f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc70d1ca4784daa86b2343b328d2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c80a69cebdee7afa0a1ad03c9fa63c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986cf1a5929622b3cad32a797c65b15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb97711b63c604055595e665bb06b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed56c198312cc3d6bd3d8580bc80db5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc681fc4ea2a3c77719140728705f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30bc1b9ea612bdc9b3d100e8c9a37a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2361840659bbd5b4537fd6bcd2f4e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70510cae73302135ab76680c7fd1763422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152d0792d20868cb7236c4e41e043cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865fd9d505ce46a0002b8897114f48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ebc9785aee75ae403631efcd9c58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb15aefb7b29d4a56ff0acfe4ffe094426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb1f8edca3f61c81385904c2d205b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d670b06802cae5e203a6fc1050e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e3d7d9f45d7ee9e20a7df2bc0df3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b3002e2593c8ae7a9d37a3e2fb634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59833fd9738586c7c0260b28bf988682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe137ce38070f5aeedad28adcce164432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9eccd8a6ebd5864f6224443a69449433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5ff46e463c0a8002c17744d89db42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900073d1642df2ba8725649f6af15ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4d7fc934cbf0ccc3f3693aaf1469436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348f0f6b1cbdda468d12bb12b3789d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6c7eda3749dca80fe4bb4be5f361438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a585341e8b0013ea8076b06f0eea0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fbf6241ba992296dd566b40136a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b276b6f892c506a37d19d84a56d70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5226eadba9a4d0baf6484eef612c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2df4f657dc632b7ca37cb29f460d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0a25ec22d9c11b43a9fe87573bf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b515a3c0e436f2c42e8bceb22787445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f60e48ff664391cf8f90469624d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10dcdba7daf54ba87e4b150a60c922447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91679b60fa0e6f8fe35c52f4b5d7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a9d8561e69846192010f05cc7cef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf63a83c7386d2732d79bb7a08a2c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35c65107079bb9410159eafe26c2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40981557f4310597455e61431c22d54f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590cc458778c9dcdc004ef2ca52502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951399567c488305f570e7edb4a9def454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb28f740f2e441e8d0d35c92828e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134fb1c70fc90187c2b18b97062d52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ea93bd2e162b898118cea1f445bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae9002390f3b41dd295c1d7293e69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f83fccd40368e84b2dfaa83c94c95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded6162e695d59ee22378b16a4b94fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6dbb8b0700d8850d09d6a5428df44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2482947c2fc4e713f30a07133a2a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c92b0c5dad149ac1378113cc6d0c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d13d083542156179ea22b6599fa9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801a5c174c95023ce7d1ff0d8c3518465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9df8d4fb6cbb6af0aa5223114b20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e19aac3eb6d5c6ed662ee3201b62a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680818cb5e40c0c20810c82feee0a13a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1976d85ef633e3e1ce3d85530c39542469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d04d9b5696f7caefe2888fe14bff5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6c830798cc09cd5064172232acf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed283e9f2c0a4877cf1f3b7419db55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2499f91945225c8f086da82d29ddee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618d070abbc882576f6b7df37bcd35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913ec2f16d7ebc51a0456167c8aff6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff82142e3da89617d6b030e84fdcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e4ec10c82cc3fb94f5be3f7690997477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fdcbbec0af2c34d491ecfa6c6b9cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d09a8390aeb8d748b111d9336c0e9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daaeda432ec2c40e4b1dc6d1cc882e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cfc63213829767706ac3f38fec84e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3605bdbaf4fce5c5746d1aadf0e46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4e286c3663b87935d6124e09a532483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b074fc89dfd4716cc31d096740965e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea30a629a07ed831b175946e14d9576485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157c614d237ece46dbf8eb2ba17cd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccfbfeb8ba2ea79398e013eebc51bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ac4a79ec39b2440f170e0a5a6d51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad1f472bff34f85bd29cdab97a9a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b845c6b9853c7165fc3e7ba677396490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4b64c8844504c187ec37f7e32bac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6638d456199063398d04a3de7c43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44eb7b30434cb395576ba6a4701368493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1d0e39d094c4473a514987566af9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57dea2ac33ea96640f5f581713392b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0368246b5d3ca1a446bcf097828b95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1595d2bad9738c09e7eab9fba375a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee9185279b0709f513635d0719d07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d0d53ee44a4021dc5e02a84dbfe7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0678f8203392741c4c8909a9806c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a314fb888f9e3a0d3bb38cec194ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcb20753b7cd075f2c4caecccac8b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a66ead3d97e280c82196ddc8c9fa1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7111c94264aa06f5eb22517e8961504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18377e4d5c7d1aaef986c17150b82f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4beae4696df78375104b7e8af794506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc0705d68c7bdc6e8e0c10ca9457b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722e65ffaa865dd18d194b5eabd39d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc00e007be106decc829313745244ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2b22891b8c989f4dcb83aa075e70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0063deda47483eb74f23ba8aacafc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0daaa54e6e92158b3c7141b0d11ec8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b91329e26d01a1e4b42d87ce6c201513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da553c0e969c95f6a731c10ce96a88c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e231326debc6360ec11bc833de7234515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aab62a7bc40fba65d801593ff7ccc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712e5574ea98d2e9c15ee3a653d8c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f03eb5cc09de736696b343a1e1ec7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09653485ce7adfd519008608b20a7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0774d2e86c372cc516408d9988ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bdce00f388e2dbe6d5eab5be34de0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1675e0ff8657b5d13d713fbcc2b4d97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e83de3c4a0d7616a32e3972104f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5391c2ca0e3f660a76ff27991184b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962322f57f08e45006909815c7e1947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e3a15c6b79faf7805f27f87bef88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1fac60d5080414f02e2b10ad7a0f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e01b06d237e0f4bf24a2c4b92e9da4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec29acd54c9e768c0d9f592fa550c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d813a70d59f877f34ce7be29e245c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd53fabfd6d5c91ff008c44b48815c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabdeaf7c935bc993873bec8360f2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d130d988ae446d40c293153c468d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71034798f18c6b2be6f0d7c23a607635534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01037dd494d0e7e36de1408ebb68895535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc15fda00d092f4829a4bddba1aec5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb088921b4f795d3a7b069ee5478a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d39794c20ab6cb831953ddab9c492538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359b69739cd318688ac44c98a89142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b714b51e17a49d31eb4aef08d7c4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f88a7cdf519b2b39b724f2f4c8cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010378bb1a1de393a9884f76491a5af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d430b3111fcdd5fbb058f202cdb2a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d329202d2428502c23711858340ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957459f42280b854adbb3d0eac2ece2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fda46efcc3fd969547f7a992862d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab65da0ee9ba72150def3801c2a6fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c121c95c214043686c8d1a5c22ab1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0285fe1ab7984400484b03515b75b40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4bf19762c01c72994d5964ea3eca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a4c813409b0f03f6dbc7c4a185711551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ebec96d8cc53c6307b4903fc70a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f09e58cc511e924cb2396e8d574d6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162fb356884dacadcb58a65e0dd2f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00be17aab9f40712f44fd9e34bd9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abff409b09f74e019a6a567cbbc53b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7884e64916b53e95057318bef696557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508432cb94e38c5acb6f1d996c916d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada260f71b55ef65b7c8045fbdfdde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fdadc99d60efe8e44fc38b2d3f354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa561f06134bba47dea919c50c755882561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc15eb6b421320f46574e4c762d977562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce13ce9699d4f8b49e9f74ea19b11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927902bec4392cdc7ea4f7904f18990564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e10e95c294058ef16ee9d5290613565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1e056e8e587ac02f57db194e63a85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d3d9946c82dc9627b5f01071e07f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470798a88affc59976e60662f7e8c5b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51966988dae26f8d86e57277ed33aee8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82693fdf81b2a48907a76bdd1f8be620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c21eb85f41ec32087a8d6c2e4d54b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1fbc084808920137add3ff8a52ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b663754e40a088cd1743d0179f561a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc3d065ff30b6761c2ae1aea1dcc10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7590c8b1f1ae6e312c1e34883d1f8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f69a65359972ab9645888de285484576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c168a63c1f5d8c4aa83ab81568b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ac753ac7bdfb6ba0d89bc7d5cb20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d175830cdf8ba21bed5f233880ace579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f917b70303dc390c4cf42853d2a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f80b77cdca5103e762963cbc113ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e4d0d94558af2a5efade27bd1a1a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3da960c31dc3e28a368bdca4bdc80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180988addb9089935e0c9cb280a3f088584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c1a5aaf7671a0bf091b1d01bb8dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a073bf36c765e92153827ed3c8451586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c45651f1105116708e724d688147fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb6d05a83c859b4f98fe3e127dc97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c1a11b9929018bca4a5a26bab8064589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435583848503504475a0aa73e93e5df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870e37e4f17a48022948d9b3782f59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52918629e63d503da99d9cff27856d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906996a49b73ebb4710c603e2667ddb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f07677b2d6bd01fe8d53daf3e4a79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543be5351dd843a2c9e0fb3fbfd3ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feec0260f047f97fe8e1005fc47e00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283e335b04533da1de658b2d7f1314597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b2a414302966366a10d2a69e94de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c018e4664ae463f5f32b13262682ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e57e9699816e2650406f824336c65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f34c3692fbf7a507d88276b1ccd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11da86f969877ddc8a776d4d7f78d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3b07a420b0fc76f73af2ee999f97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7fac5f651d66645b226bcb0939536604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2019e77491a2a04ef0e4b7515b3a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cb4151dfd6cbc66df19db888b38a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d2077ed962015a275bf2be9dcdcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc90d1b6538ff39962c398145c96dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa395786ffc86fe5cb7a16c6c59953d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31404b8d19455ba3db5d380f512d253610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e7df32046ccf7d61fd9c6b1984ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd1ff002715ddc8bcce21c490a27ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609688331065ca27a3e8bb3228585e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55eac17b1580a5f8dd71c38cbc164e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679153a38b7bee92ad32c7605902bc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b65c20cce9a9ede191ffe2969598b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f8257629e376a314e56bd643422f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d37b1999d050e2650cef101bcc6ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60254cc8b0b595f5b76a9b7993e7ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a69a1ce2fb21317baa7c174aa95e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f61bfda0e967fab0dfffa7719e50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604eaac675bc41ec154172d9108e2fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8111251e2f107d6b960987efc67344623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd477a32a598635fc1e18b6ba6aaf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669e00ff77be1d7397fa25a1b95998625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0191bbb9750d9b06048c59d651ad50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895572ef8b2d1570a1189b8e8667b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabbcaf8e9cd9f4dffee006c783f165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd464fd7fa72c470f2d8b7a48eaae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85a17dd83d639f03c1340954a94f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030e0c6205b10a6e759f6913cbf9e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a519faf7ee677277c12e5cebe16ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659988cd4dcd4f87b554f6ee3c3a3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c404dd9fe236ebc233f1c21d879e79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf70909cb5ae507dd72651a8e256b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222d7e46237320121372a6abb6fc3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7592bea4a83ffb5767c7c98357230637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46ad4fb811a29f4e43b5c1b8cb548638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c9e93deccadd2145dc28b9a16726639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ea2ade83ed01886872d7aa08727c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40abdb16759606a35c6a780192e44b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832f93e3d251434539a5d305876dcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4896f8a4967a851fb39230462d4130e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c4179d80df9f8e85fbaa2f42759e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de0947fc78d13c5a7ebc3bcbb042c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe735192dee878067340937ef4d8a8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f20c87a468160abde647be5928324647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950241dbbf74e3c18c3443835ee286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be151de467ecea7c8f2d82447158fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ce749faadffc130d69aaa54ed138650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183336611c3ea94d06d42ffb5a26e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177801a53471ec24317c4af097845d2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1a383dd9910b5798aefde1895f5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7eaaa9212bd1bee5cad4a9ecafd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c78fac4cbf554aeb3352a913ea385655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3d244b471ed4450ceb07358f9dd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6fd76f691c4eedfda1dec2faf198a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eabb49976ffa3fc042ec1a208f8ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fc9c2eaacbd8437d3a47342110b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac8227f2812a2e9c260ce375dff23a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c043a50d5abf2acd73b5efdc825971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27248e163cd1c65f23dce0179ebdf6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae9f34864f5e972d1361731ca64c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144c1e6e4b19a6f2de3571942f5a1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafba8fddefebc984672a100ecfb8b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d05814b15403908dbf78e31365c88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7e513d941e4871da9349ad0c9d2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8580bb082393a9c01792bd413765668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efec00ec72baf299d31192a594ba3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed66ade706ebf904a7065b42f8855670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60bf01ea8aabf4d312282ee967672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d43051c95013c3ccc9eac9772cec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8aa7bd2b81ef00b81f4b41cfa8154673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6fbf24acade8547a6227ba795b4b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615828c43b60e16043f52d168a753b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1732ee6d5b4c19fbae4f711fb70e32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c9edbdeb0304a4f227a960d5f9c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03876a8036818ee25fa5c8c7cdbbf4bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99589fdebad245252a210545f55d4d16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becd6c8b5acb40e39ec20d2fc35f12a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7bc20f3b92f248b9899de9358a572681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b463421fcc951f197e5d7a50179d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d33f4577e14f5523e98899ee16942683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9df3137a59d33834f34d884d87bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d58ad4107d048dbd93487690cf9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29599f0586e9381ba80db8228d8faeaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84d4b68db4d218351055d7561d9e5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6dcdaf4d6c39d4d10890c17e459a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f864d54d3bb072578790b589bcf2e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a13d2fb6a12d4cad6eccf3567cf3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f328ed887069ccd71a0b5c20a7d74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17b3bfcad18477657877011784a55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163589bb841d6e3fa89712bf9e5454d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4afc074e21e695a84506a903af0a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0cd7c6e17f51af56c28842f17a6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21c5857a7e300d0a284843cd71535696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388237a17c0e54dbc12db5a36ef54d6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff11d850d77c304ebe358acca38c28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d4143ad7930b7534faa414d6db3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041cebdee676652bebcf7ab5055bfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125f3c4dfa2a8c366a408eb59e64e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5ee5bb5e0fec516ee26bb41ce032702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521b458abe26bb6ca41128fce10d32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddbbf5530263be3fa33adbfa7d413d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813697bebc7d59b0c5371c95abaf3522705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738013e2c1d1118e3a3bad8820f44c62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d81789caeb3521a86cda263f39690d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd69b3149c52a0a13ed0e511cbaf375708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e05542b36c5eae8a599ff8714892709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e41e28664239126ac54f6a3f7a3ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b731e2b7b8501f7b1e2331d95a738711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a71b761f0d493e381659eca2c8045712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124296f1f7bcb8f0f0337b9033c45cd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c5be7446193caf6788c9c873ce32e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e6bddb98b9ff46bff7d434877f2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d7bf400317aebfc017c40980d48a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b431ea5b13febca2bdbe783dbd10d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b40f7d93eb7ab58864c9da489c85e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d804de267bbe4f6871e01d620856719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa19d9dbf39a2ade0372b0de4217b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044ca52c59d1bc5a24913500257031721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb8bd56a223141b37e9457eef2054722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769195db42fb4e425b640a3179deffe8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5cf021f999c6a56762165bb902a83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f208c52b5f1a8b8def67d6eddc0af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b211a38f036dabc31b374fc4956d78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f31d5ad36777ea6c0fe3060faf186727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ab1fe726cf69073dc21567cce5c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60454c52e6280aacccb1d74571b2cab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda9232d05de22851b7f54ca9b565a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9006255c789bc92a4ff7e6fee724731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f5c43513c251677a418b5a5394a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa1f874d355cbecc39c20f16d7d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3688113da687855001efa2d5aa6dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc43ef05ee969a9c167565e8aa9b0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbbb2723f2e4d3f408eb2c73ccb934736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d782dd0b6f6d9bba9ab4cf27558578737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4bb44ceb72bc530a1b062f095c712738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43c867df504eafae064baa3d1eae2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b390a9eacd0a2b38bb788f1917223740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afac8817d179aef0354cb2cfbd80b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347d1360be4d5d0a7b03dcb0247501742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c8e5f1a72f2a2402083a06c526360743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b2d335c8cf00df87ca45d66d58fcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2706235a49e6196227df35499e673745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab1af0426602046968fef3d84b4e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1d0d437fff3d27cfac9e13a3d26c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0b68d2cccdc64b1d9168b8298e6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcabee58c0a2e2e835bb44435cad26b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3a5c4cd3f9b58b4cbbb9afa1a21a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce56e3d1b58c606fdc19a95cf657f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604da7a682ae0139bfa17784f90b128a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9efcbc847aae0b054b625268e1d23e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff28c94a3c1338bb511075824bf03e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc01bad31bc3313d027a4e15880cba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ef8fa1c31db87c9df8643cefe7e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a71174ddaf333410a30622f7a58a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e10d783f99f696854e704066293de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05ba698aef8c3935c7d8dc956cede6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84776307e1055ce42f9d4c30a777b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256d64d9039ed27ba127d667305556761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08cd1ecc28399837a6c6a1d8d3fd2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462aa94526c151956c3715d0c56ca9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec87cd9e44d5740f25a0888b2040f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81df1e260506853f732df3129a4ba25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd398193579fa65154f1ea5307435766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005605358463266af1d702c4db5ae79767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5475ed6b246aa438375566effe1a9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089961408702814ca9f9d7c7a5ff66f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16c34c153d4e3c13ed241a4f02d9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4058d2463b6b86f5c759e3b793582771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432d12ee920752f22dc8c0e39ccfad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08568841d93e64d740d7dbcec0ef71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ed855a8ac339fc97f0f2807dbf1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57896d6a736d759b3bc2f8c340954775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda79f8c9aa7ed372782ea0560f5e4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933ee893850aac6ba45e23bd5f7ac8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29a07dd1706a3fddd35244b5c22e3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb45e6cef6e676a242fe96bae4cc9b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db034ac3d5db57d60a2dfa1805ca6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990107b5d5088dfc6f80be45c74e092781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7afa941ad4fabc47bde20c1c82c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c3ca2ddf90b90438732914e31962783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc50e0d45e2bc0aeff0c4b103f061784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c83ad94bc154d5100b199b2c85c52785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367b33284d95df497c1467d7ec377a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081369567785d7b888c595409d8d02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d39d548e6595f5e362e3775a63f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44e562bd7edbcae71986f1db3c9ff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310e28ab824c20025616f1ec0afccdd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ff00cd7c48a5683ba4f6ff2aea24791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b0b27c4728ed483bbcf61a079a4b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b94447af3bbd31c30c844ce1c077a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b1cb0c50e6e3173b5dd7309ac91e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba53fd9092194eba55acd209ae45b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae21f308ae28adffeb30b14b3889739796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebd4fc278a74edba768584af41bbe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa5d81fde1c978e4c39f8f3238dd21798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6966c07faab1ce3038d7fff0e3ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e123655625e7676e169abb2fecc3e4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1017c5935199ef0d9adfd042772c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0388d46319b75d8931e75b92ff6479802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38efba57be8817efdf859bf7c2158803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca894d70593c8a6a684d6448d2505804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53c057c99c21e12e4b3fd2a647440805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a97320e89424972838db77bb9b03806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34997351f683e996f21f1ef0732f332807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379fca327255a15df6f82fcf092439808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620987ecaa729402356eb240762018e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe1c05fb0743d5b3ad4011a52a35dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0605287dfd9c2e723303038422aa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a5e537c52413e7b595d144412805812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44a8a394729418d27bbe67d8545ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8d644fbaeaf994520cd16b97d60f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916eab82e484b48878201bfec414340815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d4c60186b939e3cf7452edfee9a61816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1d81871db5dbdfa34d7c6d2a0305817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a4e5f6b77840e19d6ef2df3aeed02818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee66db9fae94cc24591342685a0f3819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>