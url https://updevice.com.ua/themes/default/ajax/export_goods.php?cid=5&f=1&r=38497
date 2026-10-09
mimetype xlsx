--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609585f2fb2481682f45a05df8e23d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2dd7c53d7626d7bac593198f781f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ffadf51e3ce0e18f8aaec6aa5bc423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432795b75374013a82dc71fed86a92d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa9d2b8fc4960139a5ec14cdd266d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019d765531d7b0776df239e79fd3096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027717efd9b1f8a0b34a071776cd57757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d6036d8d179348040f34ae1be6498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e7fb3f7e653d5a115f180d1f5d499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd110902586d2aadc48df8d979cc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1a00995a0f3e331634027640677f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05aee15a66b2524abb4ec9a5a370d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e8702b927ed8363e0d6befb989ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85687e219fef25adccd2f5421abdb8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fa89b3d3d4c50307ff534bc0592715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390f8064e512b675b5a1bd5164650f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a82c7656430a25dd208ef3197752517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b810a0c7c429899780f1d32dd79b66618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6fbfd179a9a247d21a7c1c452e3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71d495889f4613bbeaf042c1c9156d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b44bf1818f37da9966cdfaae499621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f880bea6061ea7dc8c7d462a5f814a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665a6c1db7dfcbe1f49e3e6ffe0b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bb06e95fe4e7eb06e67acef227eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9d2b7397ca2b6cd199a1811c588225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d320fcd0c10d32387d84c4474b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f1a8a13e3b74b90afdbb28f12eda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbaefb7e1be44e27554be51157489b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632c47bb01193fc1008a41ec8dc84729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824a5bd640f25bb1c810d78da1f80c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0bd46657a546146dc9168117740f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd07405fb2fee965a305253ee7c74632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7dab204e981798e356b9fa906e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700891f31480645d769f3c7403cafab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920085676686bce272662d3b91383a4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb13c807a43134b997a7f201ecd83e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f66192ad9aa46743a91822be30d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14cb7ba58f1604fe72fbc6020a56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d1133e620b5f003b0745f854e66cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f01c98cf64732007dd81b3723efa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c41298534b8fe0a2a588901f727241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2cbbb7a8ac43a2d602d9970da9ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc78c7dc935ea194f3204fea332857b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8861ee1a120db489427b76ea87d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5c48f4b70d430f9a6ffeb43339d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f664fc3c9625ef264d6269921ea0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb67ca6135340536625e2346961f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c7e850a9ebf9b4c3dc87c3277d11e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106562f6bbf88337af644dd6bff51dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90f443153b342be261609c8812ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66932f71d741e9de019ef4eb26e606a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619e088d4454d14b574be3c735fe6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c5b786023d8035d359d62a8eb10e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b872808837977aa157c208b1417fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf95be045f331871f0b1cc5ecfee1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb1b3afb3daf95daa4e315698d80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015dcd2e0d9a4b255b2149287884cc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277b6a7c4c36339fddeb5e9af620af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc66bf36e907a533831330952e016959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3e441775fe9ac716a9b40d03dc3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3f501af0aac7dee4d2fdfd01283461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf192a962c46ac8d1d29887f49328762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa311703b5b04b9f625fc2a25b452c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72cabd504346c1e18683e35f88aad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b8e5516d0006df4cf20a43a1195c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812978db6da01e322f634c288440f87966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe61f37c8090c5c7c215dd330ea0b3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d81328f3da976b02dcf080d40aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64620047819648eefddd69f61ed6b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a268902eefe201de9f5f96e41e20a0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770d95040c42fc06d0fe80f51f68ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342723c4c4c36d2da7d64ec70281c32672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7944d51280d6542952ce56cc0e0c2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31073faeb5abebd4557043eb70a1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9914a72c0f33700bbe46061ea6b5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78b98bd5e092b63021953cd9c417076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe673942e11378f7327b4112e9fce6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe041b3feac27982f9963e7d7113b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb88855903f7172e7f091f6ed2d065979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c00c3f89a8dfd5e64f769bc2a367f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a44d8049c47bcf5d8ec4b4517fee181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9335ad207e3641952aeaef3cae4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f47b06db75227ea83e30d9f7632283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0618bf147fe3a31012ef1fab4b15984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec387e0ac7ed708ec98c8847fa2e28d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f2bfa7490bfb2d1ee78e7210ea52586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42dcf33405cd4759714bca09ef11a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719405f31bfcb50423f7ee238a61122288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f2e05b62e85a4510097a9a74711489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26173c9bf755ed9914224abe8ce776f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24030dfc9460a5563fe05995e5205f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a59bc2b08fdbce53d24261f01abeba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc9c4cacc3c045f12b271767e636093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7552dba7b1f41d6f1e85f0a5a087b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdc57651069a53f965af88f90289495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe32f5c48fa16a237f8381088fd9df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5196071db4c29adfbeb2dd661ab12597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d210ae2efac3c6eb3cb42860c1f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc01b4efadde07199dbf8c7c42face99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f24660a243654fc479eb5f4525f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad37b991d215d5a90eef17db8c6cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a0c4156a956030618e1410205b27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3854623bde3652299274b6c3ca6fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f3ece7db3fd300d81dd939685174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976ffaf0a38b8fd551f30add8126a24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed960f60206c5d150c0dda4bc1ee6d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c89e9fae3e35167122852a5e2cb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0f17d4b11d0febbae40c7fe168db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1937f3d1bd77d8d39326808803da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246e3e4f98c85df240afd75170e60b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1ea2d2927a86a601d0e84bc5e931f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441ead7798f9e8c183a128494bc4c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e25a1867565900eb420d397d2bb7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2083a4ba936291e01d06f91d767de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408a45cbfcd242b560f26d28acaa8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2fa46954417b543249eafb500dc88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba50ef67eb3cb40d8527a5ac88723a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371e2f917f101d3ec63f8061fc41db2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be89f86a0e7d5008c550e99190f1ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca99283333693a6fc98669b1b91173120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef4fa57a9b38777e6b6808b408ad52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c9e29839ea99dc104a9bee9eae136122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42031757a316a47c0b2b226c9cca6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eee4264feeb997a80ef2539c031761124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3bd38065c432516756986e7f6a622125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec47e739aa2ff7e2cc8eeba5777d670126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346ac5873391a3b835a8db9ed5e44ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad969f52e7fcbc564e579fddfd1567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbd4c6f41d549596178900944bc84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f8efed021aefb8a9d85dcfb4f6d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d12901ff1e40014ecd8985cc53c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3d9f3b9a9637a62d1cc33ff46325132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6306a432e2d8588dc470088c37e3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b493ecbb509f6dbf765e23743dd08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e20c9afa12470c1b98835fea491bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116c797dad6dc45c355d92b953b951136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf9730651702525acc400dbeea96e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e13e00ebd09d12d8d58da1713922138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f263b8121634162a4101b8c003623139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403a256a0fc696bdda22158c95cf8be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8052051b2397eda320dce2dbf9e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d22b0ce2e7945b9d07fb86625bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa582e2fce72cf24d58d32d5ce5d89b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f6659a28b7f5a09e2e888225ad6c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b4721b6d3518e76e40af7158ad7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e74856703245092c927feb13c210146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c43c5886a32916006d818c4c8dd417147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891f41d5c483321625d1a444bfb9399148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a8fcad322b62d5ab1e766870887f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb6efd21b0d0b6c8b5b0b7942cc8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcdbf3415a80cfe6dd11b018c871c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3405b70f3b5a623613b626538ed34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1b23bc7da781982177e00b3bacb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b14f90ceb5f38d1b0b163f0ebded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b9fff7bbae5aa7e8496de81e397f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99af9e04ed5fe17e38ff789fca2307156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c27782d873330b99e87309f2fea50c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e438269c0fced7cd1f3575d33068158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151f7f2d26b399feec4e613d4d63e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273a105bbee499dd66f9e6aaae91ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0057b7e4ed1157c507976dee26f022d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba83d9c2ecea65d5d165e9bda43aa52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdad60b48b43a812c31ae7eaccda7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f91342629d78aa514e5b49eef1d69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98288a33c5dbde41efd8311e98685344165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07760a5150bab3c1a3525719e7ce45d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6faad4c14f8de90421884c2b4cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b7eaed88314305031efe43fea91c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737d11bc08dc0efe7bff889efebee7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58845a938dec5a059bce08fd537b439170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f491f68490a0d638670932e91d6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9d377c1d2fea35c922dafeefad8fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e466884c7afae4e063729fc3d0c93f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace36185321b8846cbfdbddab57a35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ec2e417d827e3cd9d451016ef1da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471282fe8d79e530429a659c1efcb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4362013976ec77c5cf6025fa4d0f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb070c11c2fe774187d4e63b44b472178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560afe9052195f0e6b196e51d150c84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f595294c884097da01bdbda0d78f30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e5277eef7913b5a9eb2368cce7be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb14b7a74a18495d0f0c3d8cf3846182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515004e192c88e85951ed47a6c911db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e030597c93294816d11e8c53127e37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f117f940b10faec35aea45397650185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79f59f4a6c71985045b56997f907b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd0e05c5ac9c192c3f16e2d330869187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a510e6c52b7055d0f1fda92804ec16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a99f6689a68c4fb9de34249100002c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e11e3a058dd6aad290099dd246f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb40e16d5db7da436877ba36afb8ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064074bda3c056b1c61eb65be8dbf86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f5fe4263fd68d4547243a5ebfb7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865ec84b63bb82f89b99a3b2aecda3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a3cfe28c24304743e6a96043f8fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25af6f1eaa5d146b67d9c1cdefa717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9511ad1bf472fcbb81075a39ec46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81dc4f9752ad7b4326cc9fc0b82fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e7cadcb049d54ab3f46a699388f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a2819c2184a4c1ff8c04194c7d3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151966fd4143e7f65e2b55474ce395c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e3c0a308d214702944c5cb04b871202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3cc53be59dae99062aae549c6ead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722067ed5e730c84ad373b39d727cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db9e0c119d45358e08c58af120f3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aca973b8882c19809be3b0968223cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb8b8972d17071daa8fd776606cae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbfd8421110f6960a154e026edb615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f89322183723ddabbd39d3c382128209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2afa741df5257e0cab2be45b02a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e140c6bd249de4e70cc58d274dbd8a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ac70fd26d94b081ff684e20f7422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479054023b3b995392b87051529e30c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecd55a1048c48830102893ef9474c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547ed5a0fd28ab48cfa8e320aa2c00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5a454ef3e92c0c5950c8ed27b1ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0c13757078534fac40b99eea284b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716e013a0a2352a97761442ce963bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfc3594285c7d8d27e1b62cd58a1a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661bc64742a0533eb10ec7c357bae9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473c072cb1cf721547d431d63e6b15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c541fe1f112a40e8bff94773b2f55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee9ac1dba476e3235aec02e3c75e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb775e28a1f111dcda93bed3c6b204224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f120cea27c7fb4914621043a8a65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07acc2e1943de78837476994dffa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2a15262764e7c53cafc216b4eb85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2d503230ddb30d428541fec2a040228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf099f4af5b2c2ef3abb3b2fc7c682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dadad6352872af2da9c6323878244230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a45032b9b03e45bf702cae542284231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44daf359d479ff6b7aae33a18b3be63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0b797a74c46d8c59d12ccd9a344c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11508a7229f008a65e18a632c73bf11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a9b0dfa8f68faa1d9fc54ab01bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ce063782fa103f6ade71ec94afb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320652392bdd3931fdf350f391a4bf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66064dfd3d429a5667d49f5d3ac7f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a70b241122c4452308892d63b8ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9a5c00641efa3a597f063ff1b79c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fac79fea09c9ed806343211f3430cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f3069a847c7ccb4628240a3c5566f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bab39fd197d893d0b355126cfe198243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a38731198e7ab8d6437f3a148a1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93685ff4ecdb210668eb7685f7febb41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21658887fdaf113ca2bfeb8bb9af45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c65bef5d22a9ad79b618f47fa3915247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16280d050eb861c818f645c270ca5fe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a753dd61ab09349aec88e6171ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3e778c719106bb8ade8422aec34b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f43129093075914e1760502f425a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a32142ae1d89146dcd9e4461639c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39170891a2ba3d1c8fd7774992042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045c401969a582b3ba7a41d83a9c6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d79ecbe5e921b67ffbf9dc8a9935fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5849f3f5a114a1fd6540c95c873cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a404214a091c0ed4b981b39d9459f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670eacfc6f1e067709fe76022351e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d61a83fa09cde41a3def9d4632604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deabf62b6491af3bc99d96a36eb1b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47a0283e8cff16e7db4a11087079d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0d5b89d9fb11a2377b50adb2acdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c824085ea80526e657130f4db075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308953a293435d860546a9c133c5838264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea7715083d538687bd9f539f83d05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f6d32ce224f153f20966ef1199b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f2e61ee5daf6b50f9449a82db917267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe7fc69cf3c028b55ae893eaecc416268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814daa27f831a746c485614d284bb810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134a7d5789dd5cbeffd448459196ce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffdf363655a7ebe2d701696d5641d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc548eb80e4d7e5e03f3a35c2edb9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c449a895c1ee57079284437de2ece8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225ce874107179d8893aeb3e052693274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bee0a87580cf7d0d27626f2deb761b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c96afc2a8b9352af08312b8f8472c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d7f5891e2ee2ca86b5226ec5f583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b90d48890b8111bd4ad2d856e0c637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b80810ff1e38f4713123bf86267d9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04687aca205aa80f5ae561525b525ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7dbd8e249df301b00b7c2838d8e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4f7b233bf2f3a04e7653c61d496b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeed652c5bf06c50b726d48a0d3adb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d34cc60616e53b9a7c9a0035683ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a9dab278706ede9f9acb814df81f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9fac76b26bf2e3e322596309b1457286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c812b9d25b555e45bd78f04c10d2e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a052f47ece8ac35201440ee500463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759d6c64763a67c42acfd4b5cf490e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bedfbb1e29ad66889f23d212dbc806290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b661902e15d8340803ebbc6bb481291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa12afa1d960e56aa7ffa8dc9eaac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a889e09cff425908fe2d91e1e120ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc147dd942eabc0fd7b29f7235135294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19ebb8705cc73fe3edc86b18790a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d26919ab1f5484c3b88157f1941ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896243f906e38e82404357a99a84664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20059c19d7ca30ab23ac14e0a32846298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20102945e7284208461f6a06b634e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b1eafaf44d15f6072c78c18c0786300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27106063e28465aabeb362c9b209158a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f90503216bc87a18557b643683c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f91cc2504f043e824bc827a7c65c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30383640780f13acc7671d32494a2ec0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b942047744435d7925bb3ead7094305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8291a21def2f50b454778a489b530c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfcfab4dc89daf4589da07e1a56c11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5423ed9652826b29a9dc27d955ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a392275305594a80eb84f684aca6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf450a63d3be6cf52814aa3549125da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0bb8750fdee54d9bb7002beef1a3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a730b492c64060354efe8b324198312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e239d35ed53ecf064b99cdce72b8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345575c15d8aaeb274e3b4b85a0e95af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c322dd30e86743995879d023c64756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd36c8283d66df3d8288e5042368d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f6daddc0a7291f79003374b67ace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646cfca7cdcb6a2f209beb19df61f17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b625bc3685c3b35f0c47a17f8c7d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a629b50389c6ece108dd9c69c8438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02520664741b930dc55f5e356e07d13b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d006d131d4bf08f5400d143b765c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11e5e45f8a24c057d0545357d3e3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0af3559cdf92e6c6ac3fceaea6196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a7dc8e370798b829dc54235e5a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3efe152c544419d72db6a3a16e2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7568497c2a578be28a0ca79607a11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbc230407758ee534a44904220fbde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b1491be31809a7a1f926ab01f7e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01094751a65bafa3a01a6d79420d49a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d900fae8ae3b7e1d3ab3811678f44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62abaafc5705573c7d5372cc3a02698332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6e111995396f089dbe512ae2d8b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa76cbf1ddb42d6c1696437f3880bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4aac24294f27a8322faf8662ca70b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d605fbd6ec39c46e3dbca4e705a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89b7ec3adf19c7b0c40daebff777ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540afc151c0fce503a605bcb56d9632338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb144a238134697b0d41b2734a0b359339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a177e01f7df7f2332d16363508da18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196e0b7b4724a8734b9d9ddd58e594341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe67eed2d86fa244dced7b9020c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e59fb5b2eda0c80334682faabfad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a641459a638612e093488362fee81a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827db13e55f2a212e32e8cf2a2f9b78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf9911084a56f536c75e6a9bb707d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787b181122ef2b4839588c4a1f407d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c6d3e703478e67ddcd296fe5ab06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9b2c0a1b9ba0e973a23840aaf3f90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a4b20cb1d4a3280b0b050d9e7d99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db18eddc0b8c17f030c7e1a085986351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344376e1db99d9f8623a80a6268d1d64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f0ef9e0ce5df9a27a788f0dddb985353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ade920d4c0ef6c2e21e4ea16bbddf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339130312d80a413da0ee7ddd5224283355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aeacc787da658e40a02b0c4bc8d68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f59ab3c4aa0790d747a18a6886144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc4973b939ab227a3ccb863d4b917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239a47d022c72b5d43dafcdf33a94d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c15dd3b2dd6f78f200d563e9847a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846add7074eb4512e16f6229f0a614f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a22ae7305d92207c3d2b8aa7632d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817f8b9aba4219e8bbcb63fa8cb88c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddfac878be4a36a1993c325f0b2347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f08dfb9b6e5d593dc77871f6f616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab71079c3c69f4161b8fb35bad17d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890adbdaf818012b03eae76e6a6a8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0beea33d7d7436a110d03856e958ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893da6cc48f106bfb7ee2ba9dee428b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c7ca240b332759b05673cf463a9ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab2272a7c9a138d7298f0d4986939e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de995a851aa4eedbf75cc51a5959ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7cfc0788b1dd3ca965cc7aab9e53a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142b841f61989817aaa0338d8171057374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95058a82295401620b4dc46c4599de0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7693a3898f6c740c3b92f03582e78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf3fb711c5f7a84f03a18d44459e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8249c5b25d5d9e56a1b53b8599b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956ae2a6cf59b53083123e3efa759d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655910b6d4510a4c01f14e9c84a59546380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa8bceb20122867b13bb966925fae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db558d00b6b955003c16bd90515a3e9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191af35dce69ba28ebfcbb409c2777ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954404bcc004db11cb19f5d4727d8e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941184def9f400c2b75e312a0ded81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53ae4ebd72840409a1fa888d46cc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0175962b8b69e0556eb11b1a3973e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311937d7124ff4f18ee835c9cc6f0536388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d4d7c6a350fc642ded9ba8d1fa4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bcc1ae78939dd44b71fd1e784ba01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c597020d1f2b43e2cc2b1b5de27d1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf46f3ef76db7d2d9a5c12e8acd77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3bf1e98bac7840d88517c94a723f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5644ae04fde2902c83ec0b3b98cdb26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e9fd9f1f92d93d7810fd09a4db804395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595e6597546d7ec6d9d00682e906a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b295a75969d09d510a601264b5bff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe96de65baf38a17a256acd5e5c8ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b46f9b7e8b2d29e2d68ef2349f9cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06a7833aa580d32c658ee9f5a5a292400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3582f4f2ff0e69e55f2df361e9062401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bb5934d22d4f923a3fda9fb5b2560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d0837e3bf76444492ee545b877f87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd955b02d1e7e799dff5df7ad37dcce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467985d32c1f82c44f24a5dc1c2217a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2585a04e0a6fb1845cbd50201a2e0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727955e639d93561e0010f520061c49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c138de21e851e647f73dbf7967f11e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f4c6b48155c8df6faed9aa793c6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6566d30e3d278e42f2b8c0786a8ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405c695b8e82be4062e5f36d4daf8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e31b5f4cf7a28c5dc7110f69a731412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ba10d5d922fa1b62015725283ef4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63ed3804ccf45b6c8f5774a7a8253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bf9511978816cc10f14ba0272fa0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d0fd2a995f14a7ad7e95f6665766d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ec6cde9b232429fb23a42aea5cd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ede597d2270ae2cf9b94d6e7e1b69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443741ef0793df661d4e17498cb728b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24533f3143b8dc67e172d0542d2c95e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc3fdb1a4f183e17a098ddbdff7e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b9d7b4d22b289f58c73fe1e5c0e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2b02b6d59e011188359e17f67380423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c37d1da4bba270a89d6570adafd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19301adebc57d32f07e5404903467b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658738f84e0ea61389c54fe7b0209a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523950258c7fcc392c8aa62746194f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef1396abf4be7d2195cafb47e584d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151805f76214ec7239d362280f1b939e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda1f48e3942891a45921c746c129d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ed3799acbe2b944162f560d89a73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132462df07d450362f09b5cf0eb28b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a13614527f0f7dfa3fd0bac9e600d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500f1ae11c6020281536ad49ae8543a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8165418716af0d79a0e184b9c94c792435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e81570a76e33b437f5b2116301853436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8dc7bca0187ce891f20c4b19b82d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0906f488214c373a78e046a7f6399438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adff568e91d2615a32ee4df66af8a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f169917ee2ebf9a502c7d50d8324440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed8da19a6c2e1a5b943056e2371de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8ed43e64e7a97214a32c12f9a0f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4945b1056eb87981ba956e86f7650443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb851bc2b1f6de15301c0c66dc5e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf1c551efbd81a655dca2143c1b60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d89fe3147903a8d7659afd2761da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97f7ca5aaff5d0a677b1706584658447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8cdbee7c60e5a8e072abd6788f5d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49186458e3f35b6139967d59d189d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994887abed8e6f3b1b41fd8b5c1b681f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fb38ac0e26a632bcbe9890a941547451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0dfd278938136640fb095dc59eb73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00e007ba33fc95f7e55a5ea962aeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea7b0945561fd30bcd3e97102dc40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede7f04dc6599d6fd85a4633c41f8d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e4d00eb0b763673347785956d5b96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af95dcd44df609f12542b93f13f99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5464e2cfd27e3223d27574a3de8f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8ac920dc0b158f125c58e09ca0997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab233ee2baa10f08b59ef8d00c59a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9713c5ac29909e33f0357fa683d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73170a887df48becb221c876bc0a3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c64b49ac612232e49667b3dcf1b4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea77d1b55f8941dc70fa0b73ddd07c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4b27830fed8cda1b9c68d9077301465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b10d127f0ff82967d04faf5fffc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094e69be510a13b19bc63fe72eb4e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a9d78c37f0c7e1d1c939e465b78c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7477dfc415f2c04d82961e6dbd12f58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0209771982e747156602c97ca18351470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c30e6eb47eda7dfc53f44634ff079471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31af755705114c90664ba8fbc6e5fb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fde2193b7b178e3696525f566d09a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaa39415ae6f6ee5857df506fcaa5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d3b2a674cc6372eec662c995cf19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61633789d876b6fe786d7da63ae40c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf4b6597e7a90f253591358e3f0de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc55d9c87e6de224540f2417c0631a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04a6283d8a60728928c03909a72ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369c59fbbf56b05d8e78b460a73dd49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050f760bfaa22f7c0f425fae34276f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ad4313e83ad617b227ec7f511636482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29a6920df362426c24db063f87eb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092008bd886198b0b84d071fbd3102484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a091df96b31a9da71069d0d1e4248485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7b65f4d564336817ee98dab2c8c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd966484548f112f67b708db98f060487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c78502ba84e1c34b56874e20121fe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1805b20fb708c152700d19a02345c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38a8946af44e79c196229bec2e56e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea03f7536e972aa8b966b7c9ff73e12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e656d1c3265ee2cd360b4dfccc4de5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7392d28a085baf97bf6d469be9ed3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea9d2b045d65ac81bacc3aa0506b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8efb4ff1f21d2e87f27fa0e3f8ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128868b2d63a293daed2cf064ab5813d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d2d02947998d975f3dd14eca42b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167cde2874fea3215af418389306f84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16c413dbf58c5b470fd9d7542ba77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a46c9643550a59a9321fbf9646815500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de17f3b4eac01c6fbe9300101344e2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db39e8b3b745a568732065b7dde26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f2d38d2027a388efc0007f1011b95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb940ce9c3741b90aa0d9f8b50513e73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6d02b00ff71aac8070ce54198791505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53fd72e45679a3e205a674f7df82e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66313eac951bac95b9d1bbc3708bdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab58ef17bfa3c2205a3a68d9204e965508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8711214414b8bb120f88b3406f361509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c3c11e87a1c67ea2c5d8fbe9c01b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5589f3a2b976789eccb90756cf7f78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead65d3df426a5ac4f4be3e066d6b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29af844a9a6d9aed569df0f4a3915c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f6df77ed8d40af04676a7819085a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da9e131ecc42cbeb897c3ec394961515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934dfac09183f5d4666eeccc354d17a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e9d9ccf6d9f6443a2f5a4ecc33c4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb38315ee0f428893436f1de03a835518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356525ec3075e351d7058bb5cdc066c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf374eda9d375d22d72c85a0af3376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2797b7aceab188d81230a2dcf3432521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832ede15eb0f2946d634a68f6cf061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a1a0f0fccec0b1df2890c9e8ee3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620716ba4b0744d892b338d21baad8df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f580776d9c32906bb95e8c1c48be6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711ea6aac2c59496af226a9976595e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031e81872fba4bc9a60c6e704ee2aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339a42df601fc455548a47c569107a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9f9ce600d19705d3c262c03ce517529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcfbc83d96cd0b7cd7ed51efe06d23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f108f83cd8331616a589e8e0fff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850591293e72a38ce649f3366ef978c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5ad63b95e3371d30b4b4b0a1dcac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f7af3be216c7079cef0209adc6c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d65739e1a5265a715cf18d6f6080e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0829ccffb82ca91ab503420ad82634e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce586caf3e0fae0e84590a43db0f33c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861ffadbb560d8e10433cb8be6c455538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449bf18bfdb352ba394c237df4d0e62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303d7062034956c59ce91b0a7878a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a7059e3d17fa526b6d6bd5b7f090541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eca6be66b993e3efdec67582a3c61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e740e49fcb4250217a7de8a604b1fcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4804b63ffc20139afe130b292c4715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61bd40df6fb0b5faf008dd655ec53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b559cd0aa97af9bd3e5bbf646887546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a21a12fc8a292c66dff80ada13b51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e37a92001b962ad16e1fc9f993a9ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90844876bd4adc6e053cbeeff67425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc8d13ab3d3407208030102a561052550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5673a4b716b133d93f38a5cc826aff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807845625b435910e664b82e46c1205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba7c2d009d739e105c8ae1468c243553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c77b2636439962d4930a9670026ec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a9c243a00775884aebd7c9b41508555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0ace751e15916d4d90aaf70a1f35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29de35d7b9a4aaa2adccd034bca38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a247fcc96f215c458df729043ae00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd2802469221c54b2b29b46b5aa16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f16f9ef96129c76425bb40ea61bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1937363676c0f2090741c28e67da41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56ad18dfca1dcbb8191baab051031b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a2a7a4a0ad83b3e6f99e7284309d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6733999003f831e01e3445f3e5503d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341339898b658a4b17c45049b220f5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5e7bfee74c3ddf32fe22316b2fa2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf79e1dcc6ff91b442433b55fb480567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff01b4626b8a244188f9b44bc708a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0739a9fff6e37c5109be367421789c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c308d610feb142d3c0d2975bd18e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722c32ccee21b4e947a3d7663a65297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ee8547844c8128e7bab6f7ef8880572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858a7428952c53d09f25425b6cd8db7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cfb032ae700ebc280f59cca69836574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fe40a9396bb451150b7ddace7a86e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a6b3d62425e0fba4828b1d2757392576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b1e879befd03f21e7785ad4f385e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db5f761b547ea5f43340465737533578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7c79dadef29f17f09ad45365bb9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e468ad37374ea44b11062b94164c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aeaa92b7131951256ee3352f673a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137adbfa68d7ac64b20097572498c82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769ee977802b200af42e865f6dede0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556e654022e53bbe302be7e38b5ab66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6558dd01567aec8aa1c189396793585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ba7af5c662e5b0274645a90169bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768033c0733b3eb557cfe1ea0eb006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbfa5bdf1a9874fda421c7780be90b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f51e1d3494948f7bd4f474865643f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876559cc292825bfa8a275692a71ce8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9824eacd47dc5e1671eab4c12f33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed403d890f8f6642b71f70707985cc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638ab7b5a3372b6a0555dee4fee8b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149145449274d09d498993344172b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a69f34345a8cc8cf0c821edbc4e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52888be4ad23fd9666f461e4802fbb5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b862fd0cb2ddeae989efb98d41a56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee690c55ef874e15128cece17657c90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab22d4d888cd73f6fbc048b5aa6ac2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e540ac5e93acd45f70652204efd582f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f351d41cb143db3192f06617cd85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2b2913388da0a2c0da4a03a75f58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d798bff59e2ea39823752a414c4a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d54f93d1a05ff5feb3de8a9147dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617ab5a401b9f2ead9671ba85b9d2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5debadfbb75f20a84aff81e4a38d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0f802e7ae0852cf5565db635c1332607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d0c75da06158c4c3ca6d75653567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b780b886bc6ec6a55c0778c7b8d324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627a675645b2daf57400ac302c4231610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491852db0decb5957366c60424da5142611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8b145b6da72027779eab32e36410612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a472da99677aac97a746c5659c23e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f669746ef7fd3a8fea2c549f2ebde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8f47c015db005aeb9d0ca16c9f8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b577aa5e5feff7d1143f5ecba334616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65290513d3d678876e9a58dbf5da6cc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b81f38f871aac380992b9e8de8f13b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c97933be627071ab7feab1b55892619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7c949f2056eeddead97b69aa758d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32ef1992bbf760d2d26171743d81e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1546a6fa4f12819b3b290e208c0396622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989dd1220768236e4d7a44d86a304b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99da35ac33e6dafd9bb0891adcdbfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9159d722353fd24582de75c0cb9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a1bc709a2a0eca27f07c4656a05f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30551c09aaf5a0f3e306e0f949ebcdb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616099a1d76246d032da13351b762c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383ae36a8db51931e0d3b825547b39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed8157cef27f22614e0b8ef103cb5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2f4148975db8717938a0dca344a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac44dddacebe51b25dad7ddfb13924c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4950dae525395fb98b009b7277457633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43325718e2e9db3d2bf99a572d32f1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a92db7bde63de01098df6bd6a1d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58f14ff098c199f2395ed441bb815636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d90ce19f09d3b3fc3c612b35626bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2207274b7e7c83ea860f97994e44c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f804486e8192cda7e4ddc09543a2a18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a99ca5a967296c02d2b2f7a7638e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca5bd3ffd915ee6916cc227214eb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1879111b2f9ed21fae39343c52c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ece99793e5d24456e8b258d24a2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bacc4a55044c7014cb68817835a15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843ac703f42764a8299e93d9a21eb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595a5de027b349fb7786257e23deb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aa122efa58c6bc644646f4c247f17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8b4dbef069660d1101f04db587b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd935f3828896e9550e2e1a9f00bb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780147b26d5cac6258ea37fbd6d216650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df25be9e3e3790b6c4599804553f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43e6477c2651484007b7a5be194cd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056233624e58a82f53b0c8b7bee0aa9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943d9a9f63888ee683234fd884008c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a093a7cb4dfb9aa80e8117312e696655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42c5ecec3483af2412900ed838122656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8542b93698b48a24f53b69a96af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841bec9c568ded809077e44be3e87fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b48c62cd0fa18ec9f87a30e6fbf695659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd047c1576a18c31f7186a84bd591f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdde3f3aca66f19bff0fde02b9e5c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e30d6f1d1bd4746a9df62adf3b711662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf9f34a3c3a3ce1d49627827d7745663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cc77daa2d87cd485ee64ace5e934664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5565fb1773f6dc71e94f3b97078f34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7448241b3095d30c446f5e58150738d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03f6cfd73c08fe837c131f49eb9e9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dedab01bdd78342c401da92ffba0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2f5e69f7eb29fd464da5c1029578669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c769882ac6f84bcbb6f62e9b7d90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2233374f5b28b437bbadb244d8bf0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c236fe6cd85cdebc1e0e243ab6bff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce873518e9f9ef98d5d70200491e24e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5bb887cd295b37c628a191f42c69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf3896399a345caab67e4904a5454675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05f41ac63654ff34c38f18edad8b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90ac40216b2fa0cf9c46abf85f3e82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30477213e00aea998a12d964e2c5ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0b9485d3969b6b44821e956db315679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c74b296a2070e0fe9ae8ae1356aae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b348139380c51d23e4e03465cf651681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d859507372c62afadb82a30e7b71a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c00e3d756966340001d736ea0ab45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82470e6936460c5dd65f04a3368f3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369157f73be1df4d985074afb1b9d6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6030895cbed9c20489bfb79a7005e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa9773189fd25cf61604353b711cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704f001f2e99041c57773cd8048a1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe3162343162c92ccfe505beec7d20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b903efe099f01b5543b52a0a8eaba6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444499fcd5b358b379cf42d6bd6d01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478bc764988fc322adf3773b58971b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d39c24333d41fa03bc094a101d908693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c49c99b2876d2d07b6d042d6ada35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96cf42cfab2a1ee28981ba3ed5a85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e801cf2c2a89361ba7ea9c66b8138b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab0ff1405969b29292d32a8b980f10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad68e075923adb455121040aae5553698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332100cdf9c6f75b9884f8fbce7b1a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462277d3784f9e27a7cee4e9b93277700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73329afb72fd0ae9752103fcf11c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a558077dec52d72a3303c828241d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1216a87230a11ac24b2ecec9e71737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4e3330fd165638262472cfe5ef2d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f9f3aa9644f8a6061d05ff7e7ddc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1128b8e88b150283edcc5fa0392d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d9da1c74dbc4717af86c679c45e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96481dba1d2306c5d476454dd1f3987708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f6bbd9c351ae9cb6814bbac1854b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a31a1531a9f9eb15959e3000478ddc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd0cce1a927041fdfe4dbed6dc45d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11bd90d94d06e49a2d218a9a03aab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d7a8729183d679871f0f8488b77e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f1814d08d60522fadb5669db9b7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb96de1c8b743b95b5434629c2c247715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d2591e0c2d45c3daf4acad5f7b75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eb9efd22b8d4a002281c4a88ddca8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906b133b6d8a9c41eb21201d965e6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53a5dc189ddc3ca3aa9aec5c8d051719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c887f2f923aa9adbb323224f71655d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c337883b921dc2cf7d2f7bcced6597721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b956e99b53bfe9e09acc16dc0f40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247659e577e345afc62823e59777ab93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1689aaf210378afc8b281ff23fe8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4604be3fbea789a382f7fb1320231725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8cf8207b80de673acbefe97d36e47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4abe91c7385d7f951b932ec303bab2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf29d6fd33eded0db7888027c6140728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e95da4ed065cc485da816e7e6b8f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313181103a8a4b2fa88ac0542e2090730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa27c65779c985771ff6b58b8a153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1c65a1e7037841e24d6d2ef04e8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed584ba761d226a4ebcc6ef93e14bd66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c270864d4dafc1de66060757c73fe3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7975a4bf9baf94463066fdfcad742eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c02316a16f6a1cded0d290cbe8260736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3098cb1f64ecc6fc4b9f1983a925ef6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82792201bf0b2ec1313cdff0be5d644738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512a9031df317172b3e4a12bc772d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb3bfe5589581a9ef47d6674ca2d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41cc265b0b77b0dbcecfe0fae209f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeefdbcba84976da6f9d58b915a55d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae43b8724fda6dd17f2e2d1ba6108743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde77d69f4ba4555fc6722649ed9d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aff7c7892435b7a93687decc0ef66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec047fe59689daa57f2c06c2035413746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da2789aaffad501649b09c578a594747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2ba54681a9ec7354d6a08339776a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb1e83a2c1ae316f261a5ce8ac72a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36297fd468b70adc37abcf93b9e1b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b04205b273324d78b4c9a51bded0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763be6519e3851a9543df42781c9ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5c1f3b291bc5269d213615b786551753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e46dee8ad2c4da6ad43f4a9b1317a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688cfeee171bde659d0bf3d2546824755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c6f0d8d48cd794f7ba5c96e4eca0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a0cb8a309816d48bf879ecdaae17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ff8db7769bd5649e608896701b35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b8ffead5e22a5e4d5e19fe0a73d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf10cf626c806e6ba99f8a6e4db9eb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8ad390c0cd8eb4188f48b8c92283761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad67b4d7a877adf248939bf290ff13e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3263d51fce08d59b9567b90200df3f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb1c6e1d156cbd922e0fbbef6d2a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe677377eac377483a8c30de90c9a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ec8eed5fb78f8a071697e7d36372f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939702a93b4002749c45cab7194f762f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee933bf1841af4b4319dff256e1217768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812315a13d09b7aada09452dc559e35a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2e9f653304c3123f61b4b2fc06c5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325faa1edb2d4b17b66ebaf13d04f8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370a9cb58bb65bc4d7f6830a09d286772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29368b37076ec92b71c83a5e8b87c1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f8d06ace073d853b14e3a23d45426774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4203b15dbf92bd50c83cea787a9705775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee094e2ac73ca4a44eaa0072dc1aa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa41081a79314537babff5cb12ae6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ece62f85696939ab4499417c2dc97778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1b262fa69fee4696bb163152ab70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af80d9bf0bed3f43f86d291abc6df3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3237b76faf068338fe40982656453d6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca45217953bd38c710ef5ea44b89c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b748929a9b51e19f57b288d6619e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ea91c7e6056a0331fc870b16050f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03486ee615954fc3dde51d346c066e31785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1393e3ce5d9001140b27c61a5439e8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8bd971281e482f138a285f5275226787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d5b0289292d968cee00b5cef4b83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0da7cef048e986fae05e378850fac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1445ea99be7050385e22ec19b0dfa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f794c7a15ed52b34e3230c88009f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b9f7672433530ef1ec8ddbec4404792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aaa70303c8fab97f48fe747402226793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b20d6c42c09102d4d6616fe9d242c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367248c286c31ea0f6c901738e66d3d4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1947ce5b53fda8267b0d7ee4f538e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8c41a9ff36372e4d3f7572453d31a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d1e6a2cf1c96c993006f2239f5b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbee6cfc0465c1ff180ec4a3c915b6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45091b5da70ac531e378c20974b14c3b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca93934cb5e0883fb9ef7165891502801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5e8e64ccf78a04a3911ea7c09e63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e681fdc262cb0285352f88d491c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae51fdb3338593dd9d729f08c687bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242bb1e6e895e736a040304aabf71ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b8cdba7fccad5fd5b266fdefeee3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a3931799cec43db5f6b789c9f20c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7184d5f52ccbcc9a4f0dfc050deec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e36d74efd5d5a3cf0688e1568de07809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0054e6fb04843e818436aae39cb7f46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea874f5b0b154bbceb42510f18861811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a86f5fb02c449dc4492ea66d081b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67346be4c727d69b19f8a8ac2ad2b44813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b55a2d0a303da240dab0c85975b7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a996ae2cbf8be550a7b0d0bfc477815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b730202a490bf55907cb02bc8094816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dfb15d9f920e9b8189920d9c96b49817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa58776e5deaf041714b18f3dbe691818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec44f7a32d2f527ad0ea05d96e0ef819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060f6b51aef3efcc6980b78c788e011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622c12314140d92e0992728664e3802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30962d2a0fa897414deedebdaccc796d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8205190b660e83a447ff5d90974e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615792d02a541859c7b98e445d421f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7eb792a1e0cab00b3cd4bc1fb652a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fc64b6b073a2d96901a214caacc5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9269760c33b2f3ed050dc17390df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ba68b8863b5d5daf530a990189d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b7c0f9030858367325f7fef65a64910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d64548f7d45d38e0cba3b9def65ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a11ffbeabef9d8304d9d19df1dbf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb31bfd1babbdd482e278761f9cb2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd9724e5560199b036abc531bfa55814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ebd0893e5e4392d631ca59a2fe3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9a6faca97c2d93f0147955b1205816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae15dbc0700f0e65c8aa78739ad57717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a128e3af5bb4115fc2ba7211ada0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb726496f09112d1dc30b8db9d0a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e4fecbd36d2d3cad614b410baa7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a9ed045071efd897f4b6779ef9e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11300198233b005ee55492a5e4e442622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422adde0727e126873c3611000f1112b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec984b78c78b27e8214d34b932871e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662213b41f1bbe45a1cf600bfc92ae725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a592451dc46e63172698c4aadeb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2249f04de38075adf62a7c9d1ff4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba72838a380f2549f098224189bc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc717878b8aa9ecc78398230f1f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6018cd6e1822a8aad7526de913e1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b986b60ebb6867f1f785065d7ede231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2455267cac4be245849d1c067ce632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d0fda437324acc119365ee81a3e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5bbb83dd6f1c9848259a29f56cdf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd047486f1505488302cf7eac421d4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e0912dfa6e20275f58cc15995beb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e469dc79c7170bd44d53f96dc1753437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341c313d5527c69658a5e533658dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288a1f7763ab0d1f3a8e54ffbd5df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d48b776673b07095431f1e67294e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7901bcb34e449020a99d6818e82efe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cb5dd6481e88f832b4b6daf64719342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7dce2ca2813e42002e93a978fe33e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8aecc58c73d48c90d15e7090957a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6cc1bce9f8f239d459c55bd9ca30045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b971e4a2ac131819f94c486614b5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaeae04d566c29a6ab3fb4608b511c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facfbc87685fcaa0404567eecf7ca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95182abfbaba700bc36a87b14a9bce849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6000afbfa8e301cfde02e642b2fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629040dca98da2015023c285c8725a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da9296dbb915da83b8fd9bbe6a21a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f3a08e00b17b3e9df2c2dcad26c6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd818fea8c80125a281385f725f29df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72876627002afd62e7031b24b106d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb377445893cc4097f79c8bd8a450f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5321f48ebd9d7e3b4ce82bd467c3f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b7c6bec15f09b37f1953ac5d6e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddcde749f85b0ea9e05f4a15d87c0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e630c3c4294768cbbd6cbf694d59960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7bafe92a924aef8aff771f6978b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a77595fc769f82cf9db413a6ed4e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df6d4aaa7ea24538fbde6883213f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d050d04890ec2dc60d24a1d0a2c1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80e1a3a72a74bdbcfe780d098595c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af364de009efef7029cbaac5837b3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ef70f64d0ef5d8a90c54b270c68767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c4d822a7a5cd76defa30e4b006b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ac6e1127b5477e253773af57731d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad8a2b22d9c93341eeb592eb3846e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a994843d93062d8b6a59aceaa17e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff88795f3efe3deefda5329db5dc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1caf082f69fd4542a7d5ce23c03873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e611293a3ae63f2f3ad5ce8b4db674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d0db0509fba585ec42709d486754175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d343933124c47537dfd1153edb892a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee51f3e7f0911ce7c98049c2866ae277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2fd6e6a68372480515a976697f9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a283b963eb152f69933f38624162979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0397ec235282b4a813beff6dd6ffd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8dc49cf5542f90d143cef7d68804081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f5ead09738c1b0947579b783f41c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7eb15688a5b7a6ee99a8a6ef3d4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b383a68fd2c920c86e422fbb441f3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357aa4a3cf10f8ef3aebd27ae869f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff45c48339eb6250ae86f5d794dc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c985c1d9bf06d05ca21e8507a14fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7df0ac4c5eb8d1da381410ee5973288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576decffa46edbe050f2e21f21388e3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b4bbb0fd8c22ddddfd617619970c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e94936df9bd99f8a7a55f47e3730391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb09f09c829d458de8d951f2ca56792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4299fdcb0d3453220bbc8a5cdedb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9941bba97c94261cb7055e87c973c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce46b4c8a609519dcb60b2ae736cc8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e72f39b8c9a9e65cc18571618bb9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745ada5c695cebea9c7f04f12823ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1fd28695ec5c8e72dbb2134b040198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2238db926a931f3fb9aeb52fdd6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e0994909f7c429e197bb115e5bfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e372436887a8d88faf54aa4469f08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab49ed520c8b9dd0ad26df41c6e420f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfab3df7b0a2e55b61e9a356288003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61bb14f79b15ccf00648ed342b247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624621f89b4110573be5f96aeb99611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48becc767dce2de15638f11f4773127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33bdcc277558ac12919592c4699bcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ba2bcee78ea95ec2761a461def79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b95653d11337fc064ec3ec6604350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d822a1220cd0b1ab703c1cef8066110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105483c34dc15d9b9ed5b46c31d6a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d75e9ded0893f6bf1e7ed31f893056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554ee59c8925aa6b3078196d66046b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ede2e62ab4758b97a8af581df1536114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3bedfabdc52ec1ed33accd75768f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c324504fc02271f6938fcaca8d9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb499355786bfd0eb9a2e6b629adca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ad027e537d7d19ff9a2f173083f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f56884363243b52e20d92bf2ca10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3bf6b1a3c54247ac0b3278ff28d1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32ca43d42b94720305691e2ddeb56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4236ced134be049d41d8cbbc263eb9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130201f3bc2acd5814d9d49af785289123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8826119ec6cf2cc35d1d3a85854de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b2903247688408b16c1899165fe0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee8dee5309030fc848e9c1efe58897126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81006b19719cffaf4155944655e0aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218bfa96d2fcf963ce41bdb69bbe34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eab171408314e2e67f86fc54271da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934b87a52cd01134d894773f0249a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de5ca7dd510ba3c28a0337c20abd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f4eb4b8831dc3962e2c1605c4532132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17853bb590f5f03eac22a554abd332133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123bd954b90834d88557a041e3f929134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0964236ae5187ec2c65fdd1e51d68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a857823363abfa32a5423aac188362d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568ad1ffc32af91e469150f868b2fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3f86e82f28095e251920f11bcf147138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a8a2d13c0b251dc2e9425a07614ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b098bd1cb7e48e943c079d02fbec0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01fcdaae573c43ddc228c23d9bdd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46068c2c3d9ff12d957dbeafc8b0b70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d80e640e8d816ba9a39a3bc378d72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35a49037dcb0cadd0a614a4bf9ea76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2135a3c07c943680ef0e1538aaab12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b80351654d58cbf6074cba7c0ec0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c4ab7f9dd670c0a38462e6ea4465d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19bff2d3e50ef0c9d0557ddfbfdd90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41d44fef433b61d60710c436a2716149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa693e39230fb702385778ba9fdd53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c432e4ea7629d2771a5a573a68fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa26c9494df1499038cc2471c17dfff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da535bea7b202aefb31c9c38f361c773153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab0541921f09ecdbc74273fb6f3a99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc720a8ff3569430e8309848b5f51e33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc146b7ec218faaceb2599b00cff6612156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb249eab4d94e874b3ce571394d49d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8a83b844b4501fcf155de85f281c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f25c41fc6667996469a15edf435f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a135ee58849d3751d0d00c77f829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e438366a6bbca937e9e26bced1f12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f788e599cbcdc40ed510de14debdb54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff68d97008fbfbc86725f5ee64bce64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de5fb0afd9353fc32bcb1a678928c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559309a523a078a89fcbe4fb27ecf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b3180bb41b099841d8dcad91ac91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecdd4ab7ee6b207f986be30957abeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28587b66f30b2cd8a9a5a13a32b3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59be96220ce8e7da8c3dffe602c2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286b98df9406cbfdb63784a955214e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee8a32248ac1bb6f5690acc7d3d617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e1259d5697b81018c7b09d532572172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe374a7c1eeed89a24f81466035f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c624479f339f1ee532dae90eed029d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201c107444655ef21d2f135bfbdf1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f884bae23cf530e7f74d09066dfb82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c3b149a7ef26267faa3ddaf7cc03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfadfc7fb6993ef959d57ad57ab1e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533a62bb91f948ea6b0dfc9f1b30c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759a8c511619ee7ac561476fc61715180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a419e01c5ba702a1aaec741cbf674181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f20ac7bd7f7a1b05829c1543c70f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420a9c5b824b50523dbd6f4b1f54b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57fbef262d263fef26e69ed671400b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfefbf98a49e5d408992b3dc359aed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbda716f4b55cf4c6fc3f7605386d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd17386bcce58b07b4599453069e8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e715c983351cc73ad61cb25c7b6fd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db206421fbd8ae2c0d945da8772e43e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975562245024cf77b0762ec1b27c452190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f2b7a415c23b59fd5560a7031829191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ce8716d77a6d7df7b1a5bcb64d61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a461acff5f074ee52cc1dc77668c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd6ce82e48323197a3ae3445fef82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17455db31fc84b062046c4a379f44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15a126bbbbf8b630779299318a5b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198f5e01cca39ff2ad9d2b99722014197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac979ddb97e9002c1c43ea5cae7c63c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409890124ef2b5594f1a26c39f5f72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ca4c4b60b1568571e9e50c084a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239189e6d7eb630296cbc759a99f79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d179f42dc010a275a1e22b26d525202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b0ebafb6a43943ca680456444c4bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b915691c2a23b3a50a07f2e3d9944204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebadb9bfddfba09bbe9a0a1e8c526b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659983f2d8c573708c80db713c31bc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3745c9dc8b470c8712e0cf00c643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ce72ac45353a4ea7a1aa80752fc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad1b3d22c252320639b2b537bd791209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc3056a1446f34388b8b9dd610d5b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3f44b98f3daba2abd1f61e2f9dfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda0a8264b7a59adf19b5e1d1f39c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f0139b68f3692649aaeccd28f28c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994531297b008a6e11c65d4e85739c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead30d859238eaf772a66f9947cfecb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba102f9bb3fd4a939688d8bdfe58a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23332a534b43280ae332044d9c1ec47c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59aa525cfb41952913eada1a37c622218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc64941b839e2a96c1af120d66ea63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63dc6e1c65d2e395e12b34f8617ac5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191cb52d94841951b18c25c408401e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc8fc1cf1b0d4a490c87507321b23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3050a0d3fe4417cbdccca58b5fd8e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2baac62688402e72c276ef6f721b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ec74a6aebc03a9d596771f863bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d792dda3dc02663e426240c30f81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d9a7323c1585cac02e7a05392018b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba53c774c08d9b1bca0df3e0463b721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab10bacc0a0f6a24b6dd1b09f0bca45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b6f4d0ba34da0daca2377f3d53635230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a7fdbe3788d659332baa1125f2be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406b38574938ecf23be8eb28db4aca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d9299488ca302d161ce70c610639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2bd6549d2193aa11e5690501b1ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794835682191d9ca6b9940779048cf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3465711c5503c979d4a6ae8d5f395236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed2bdca47177480c61904e2c0a073237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab8a40e4e4bcd2384b8d2b3551d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339a73eb6ae0d8e6bc6ea4a1228fe2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394770d0213bfd536fa3d6265f1e95ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8024994213187c6671e4e6f0f41573241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56cf69a50ef16aa274d8564a6e83ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c572dc42e9f0f7f8efd53c6b44440b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af7a7b6315d9bd8f8ed820984bedf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca67f67d81c957bf85052e371c4c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16638a1a3f2c8dfd5e5377470931a13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcfd5b36994c2b1f3277133b43f9a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462b8e5eda1ed25504b761a6ab79f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826cb2fae15577f1b183e6ecea025e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1db29e24647a125ff386b2164cc63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf741163750a500efe7eb42ee37ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f76a2b25059c47609c094da8f29f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2048b7f46c091929372bf789e1432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71254be635e13c377fd228bfd6f4153254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500e2e03aa376208ce92731055c537255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec096209052e733088489afd921ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f99770547f38d34f2811fa070ef19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25dcc02f17f7e5e862b4bf2d39f3ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9faf7936077338529ddb6fcb55fa2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7612177207e2771303f89814befb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517089d50fbc2d7e0c538140dc359cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e04d24cb01e9661b5084f4dc2bb86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee84fb21381cd81fd41e4239538a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a14fef354f1350ddf6f0a448fa580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf72d38c63d54bcbb2a41d8b8e43d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565d51705c979164a860530631cd8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52596a4efcee48e3ec708928e40eb57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9602903587fcf528ed15893ab3b420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5495b832597d410db824330c400ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff69f6710227a5eba6009b9b6f0c424270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac3986a3565831f67bd677cae2b6bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a522827ba823ebb3348e7d0062d72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f68479bfa7ac964e1288fabbfaab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc74767650eef824bcd7e76cc7649bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05915539a30ee486c48c26308d5c46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223baa7d28b5d6fd05897ded101faa55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1e3a1a3d9b223db8ed4f1b259ac5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735f9e9743fa43382769ac04c0f34b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101bafa56b7354cd04a561717fb1f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0b24a656d711cd0da575737b87253280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dacc31bb244e3b2b5a75eb0955d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89dcfd7371182bf2d5b90ebac68136282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767952e13b4f3ee1e13d3d34748bce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7292cae445e8c22c5c7174f4204702284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462318c4bf9d03b4fd28d81d25a85b16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cdd6b93d9b8541045e733eb36c4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5437f64854e068ca8b64f624348fec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b26111118b71db1278d59bfb9f84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230779dc7dae8b23f9c180e5836a284289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123894a63f524170807f07b7ccff17b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58e5132a4b44bb290cef22a13bb2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03fe6b7234cf477cdadff3a3eb2c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cfe6c04c46454d4bec2759faf2960293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac043b17d159685bce252dee517c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652007df6925a7c92d5b9f30331864a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029cd293f5070cd521671b3f853ef5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0492f7ce26883d509d12c2606cbf92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272625c9fed61e90b0d35d5ff10c4d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e6bb880227708647cabd383c3f86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3cc709a9d8cba91911a0852b0f01b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cb84c4bedec720e9265234e902dca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d135d030f770cf046798898b11c4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7829d9cd5c5c7606f3dc76189bbd4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64fc84a7e65104a92c41d1891e0f51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86db241f0edc2ab0a9c286f2a24e81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ab90e90f49f66a18be8b4686ff61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf76ee3212cb8ca6120059b1dede9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175054ac16f5afff72093372641d4b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd34ea80d346c9532f1e0eda22c206309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e66b2818e12d5d2ab934c08f4d00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b1e8e42e29e64ead55dd4f75cda8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030daf7e215f227856c1345642077a50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa2228c54209c779094280bbf2f1c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351e5a871e55da2dd8409f664b3c670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2c577b7c3b45b018c0714ab27751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942222277ae49763da1eb2e684153099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cbb48d31bd81f3052b3f48964206317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61001d772c4a1d33c573902fcbdc93df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065f6cadadcbe03a9fa4e4e065e792b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98852886c39867d56091e83fa9f6533320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96971a7c5a1e0fff2aff13a22ae7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703fcbed0e939458af49f3bcb3a8d00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10f4c67b5b99e4c6a2553c928020d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a7596392b8f76c46fadf6c9aa2e5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d864451c69c48e133ca62754024f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc1710a42a859ca290636acdbfcc07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a0e5da6abdcf6c7b4c8128874a39a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eaba074b5b1d470949e63ec299b3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6dd937ad1b2bc351ed123c72e141329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea897f42bd703c67cc225c495d20ac0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb88c368862e934e52792ddddb795e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d98a0e4d0ebbd73175a3e58d61bfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b848f8731309ec4e244647e0f62737333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d9913456ec5a431b59adcf0410f33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ea672185a0cd033c0938f167b3c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebced5f5f70c291dd6b18b997f161312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2353b68086dbd937dcf4988486f54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778c3517979b4b339212373fba9a77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab50fbd43a9f65efc4e12c81060003339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48d5c2333ec1c90f146ae5520b4de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3beae0e2e41dc179a786f28b3a314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbfbeedac25499b17c90f5f1122919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb86ef4920fcc5e3497b41256d8487343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4f867d25f6b02603f46538fb5131344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31664cdc961ebadcce60a8cfd737f4a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0906bfe015f7c4ad0513a1c41306fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184fcca31fc8867315b2be05891d408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5fc75d42525bf550526123d75264348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8f801257a8adb29c46fca2642249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc594f4cfa0e891f2611445a24ca15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d8ec20f3271dd406b75eaee01ba4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3fffe37e65ca1736ab243027e53e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb9300edf7f13738fc3791dfadd6b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745a803232cf0e8f66584a398dc218354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821cf315267ccc84f002843dc70613355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa3f52c3d085b6fd3bb6077b69089b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0d121f2375b8a6bc4d7d4cfc59f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62d18e897e31aaccaf2cedf5a034a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344b478549fd18e7b2484017dbf1662359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf06e05038551bae43f39e7b1295b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a586044d2db3b8a44e40fbf0b92be9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10faecb4ac5159c27fdd995ed6e1eca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292ed0241ae75cc6e2363bebefc70a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd15f87042476b0ba81a45c1b3251364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edd885f3dbd76e8c766377647b660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21f6a9e0ad5abdf708ac473319f89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81395f5cd1998dac44519e9c65a8b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8aefff6b51c88192ade3f17eb405a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab82bb7593dfe10edfb6a705b9cd884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca4c3492be634e803513beebf7a298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f5fc71c2c1e1747873e45281a658371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7407b82db0f83aeadb2ec31fb2b8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce50046fe4e1fd529af5427f93b613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06549c0501ee97d0cfed41e5cea22fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35fac915f7f034f945996b4a91e30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec633926fe623a690c7347b494d31d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e476577e7b5f602e04a79da297085377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649973dba8300a6f74bfa426101dd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2018c65b85352a490aaf4a5e6b68c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e37ae5cd6f189be18cfe6096b5beea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd73191cb0318ab73b353148e0f81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dadb7be9e0e5d5f64610b198be3a01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dea2ddc4809fb9b1a1b46cdd54706383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47af25e0bb4ce3a895239f0c9018cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b35af65cac34160613d7be670bd26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b24d53f0c580f28c1333930f97019386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2d5b7d36253ac89f0e3d81db6cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f12cdb3d8d37e7b952aa0a187686e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80173bae856d5c667c9896d5e517871389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01305e1672eaf7294073d144a65e344390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6498c463fbe33436fe01deac0b27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b623d8ea7cfef1ffb29fb5bff821392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1ccab354bc760127eb10fa88101c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8e2083d624e3d1611128c339b4cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb7f64ac616c6b320194e1c14bdbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3908078fb92fc0ac1963f8308f6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be04021cf86b98c1f4a33c3cf29fff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2639817d31bd4c386f20a450e8e2ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59f2a71c2ea9895aa1d23659c86a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27efbaba07d4d768f2b02b125d22cd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892aa7a3bfdfb6a4fcc9bad00877f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93911c384794f5ba5690cb667e95390f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535e6c6f8774b8c81d1a4d18438734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e772df40c9138a909c859cfa780a72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da37b3dcb16ce6663494d59c6ed3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689762a8d6dc3eb02748b0ba96112d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c3a182e667a5cd1e844a8816622a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4fd6101a23fac30c2f6fb25ad2c14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d3a81f7af13efc6b29d10518004e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb660007967a8ce4f5449f06a13b041f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650d3e84f0d3be1163b5489954c8cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9cd7d802761642f64bb102499ac7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da53e0872eb1fe9e9aa64c15203831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c1ee154c2ed41eb7289066865713414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c945c109c8c1f5437c78f44e23ba4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fe2e7120aa671177f11bec6be6ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f1b274ed1374d7311829c844b39c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d6c31271b60301e96754da9776b6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59ccfdf55e4e83fca6a5f68963ebc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e852aaaf7f41c6485d58d7fcf1f6b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659f6c697ef77880e861d6baaa8000c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0f091da98c2308367fbb682793fee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0851a7674a4421e5cb84b1f5e31fd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39bffb6f3d701949fb7b9865712b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b03fb938994fccad09e23fd2840c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637404e6852ace30bc691f99622b655426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e2958dafce8526c341fc186b7926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b6b811d770744da8d330a2bd2c34b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca33224c9bc0cb9722099cb0b5292ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a24d005747f071345be6f382355bb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc2b22336db1195b6973534572b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c7e14df357fec78b67d1ee83d20f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3c9f57a242f9fa1d4cf8898a9467433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc6e50de54c5c085abdcc8340f431434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed0c2e495f8ab5266e2d9d8b5efe1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aaf1f92c68f42e5ed272a1bf34bb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140dbe5389681efc0487965ef55c9d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b85ede8b0a936326c1aabebac55b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca273e3773937d71e4f08cbef06b9efd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd4c81e9aab1528bf689e9d17f2fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988a4c396407f42726d8fee4b31e92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525897df540005ad63dfcd4b2de9fe76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5aa807bab2254fb1fa15961f3fa2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfd30d2123b11d7da2c23d3d2fe3ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bafd0a8e521ea8ff28ff193ad991445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0dac54bb99c1182fe79563a3c66c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d62efdd1ba0f1143d4384c4c7405447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d0a54b4bad679361545bc458627a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011ef7215c2f19968617df2efa2bbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15675e00060bd4e3f1043bdc6ba870f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2870843b8b9d2285d85cb51dfd97fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a646c44bb4e7fa03239e33fdff91a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba724557e79d6d7a009bd3cdeb0bdc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5aa0fa46e3cb1c1c72b4b3c268983454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc9456651ac9adca351f4293f44dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398e22e4e1049d1a739d3da2b70071456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476afa8b94744c23a1647b4c7eada0e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4ba31a538f2c8cd142b1e11a5f91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56dc0f81a3d88b40a115f3a3de7903459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3f1a10fa8d01e1c178e8e1e32297460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157d5904c9e3a6eb8867a473af8e18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35434d0c065925bcba7d77ff67bad7c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef471bd1e07377303fcd13fda0264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576d47ddc25e7caf2b703e3e800579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37839c78c3a8c7a813121c690c6e1b8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7700a2fcbba56dd74f195c8a12f3b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833497d65bb14a679cc056913456ce51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5aaa1bc1917f53822238e8834211b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719deda3ccc8b872ecd4b7adb7ff3806469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c276167c834159e527af873ea4dea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8994a30cbccfc0b96f4bea7684daa5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd50b942fb51a03441fff1536e40b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b4c8b0c7b382550e10447bcb563e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e138bbaadf08c4e95ccf4ec9ab08dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226169fe71eac6419e68759741df7019475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396de019cdaa15a599c73150e4215b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cf7c311ced08ae38460d08a0bf30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844ac70dade7fc806ce0c1d0801cac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80703ba351bcea6a57102b589b8b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba544e8fb0b1b8587b15c9380ff5ce3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc8cd2a1c6e8fa666b94a21b46b3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a17fba9fa76f6f53a83c7d8f7e255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547722fd39cdd719dcffed1d60aab7a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410a7c1bc662eef308cb628f67a2a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa1b727bf732d1d4c78b4dd40ccd9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28841e9b03822a6905312444b7755254486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a68c5fd5d4d261aa2538a2e63364487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c622b43111bfefb0171f7bb9d79dfda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5b11cd4846ece288af83d74701e18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9215160584a6637c44ff5ae38001ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da6092b295157787be44c4858285b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6ec47ef9ef170f2e24d43f4e5fb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa442e3ee582c697f011378078c248493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391d2669d22fd970a191c081bda45a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412b17f81eba71ba839b8a507ef238495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0a0bb59a20ce6f535ae82a56c041496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad15185537521e2dcc2fcfc1955d6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714146ea43828519f1a32005cff0c31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e2e98f889a8d808fbfd523b0c029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a45850a8eb48f64e7aa9a6860551500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e55e09094c3509172327b93ef208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6526d9483c321ac90c30996c0329502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1fb91d1374816481b6620089966f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8347d0ffeb0afa1ad0752f680133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0213ccd30c911e19784b3f601eec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112415f628051fb2c0557546f0daff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e12b69cb35c17e03258c774e51e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fc446ff7fb8e111212bfd4884f28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cdfcc06e944f080804b15f2479f5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4714ebc4ec9a9197b368b6aafab7de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127a74e9da6d51c12a0158b8bc416d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0884c5743f551ca1a14c529170ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f7c2171fcae9725c7b0d178ce2ceb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab1835fa3eeb133b0ece2f9776bfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae979875dc9a45b278c5c8e5ee76279515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7c86b81627b7f11fa028a4151680516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb365b8621b1e64bae04e40a68f5646517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30cfe80c977234322737515e83733f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20f6d5eed72c0eb6c898138ec471fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642bff78262a440ac40a6a677dd241d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99e25d231879f61225e4a04e0936c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a7279c0fce82d56d5311dcd81d84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992c84b3fe79a4276cf40ff4884bd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01963f8dd41d7c0ce19e3914d5753fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d3477f9d43cd36a8d4dd5e779ac1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3594ea935cf3810790abcf6e7add596526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd868066911be9463a1414e114e5ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea5c88b13c5f740897eafc78f4adb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e79acd35a1bc9a6283ac7b21d32ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f97cae69d513f5ac5a5295d47e80a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82086c0198241fc41c0e664177f0dab0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05745dff40371cea51bbc27d4547963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a46c02020a9a0c6aea37e36703b24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3da31c25ff415abcad58a74e99588534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80aa349766fe982ba98d3000ecb8ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234ea9517ae65eed8852dfdbdae0e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78388e17cf44af750eb601e7435287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a7977f9188cc90d14398fb7baaced538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1065d66f46b024319d2412302e49b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c6b99126096423d7fc397ad5d44a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34513f64a932060097fcb6630c13801b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8003a17f1f3263db0dba366f5a4ac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261a23d233aa00f2f71740c360395b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd6f8fa01cdb5808f1f1269027b08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b48c0ab7aaca8e755f62969a8eb53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d3d14f7564550291e686897ebde2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbac3fd4f103062a0897261faafb7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c5019146e105cf4109ea1c914ea8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f700e54a2e93edce781f52df1553e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56965bb6ba9f51a2c9d320bd62868d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da010c7aa66b66607c775704480e57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255412fbbcf05232433f73372256d6b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e6b9a2fdf80269c7e58b987334a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d3b4377fad86830b74d8ef8387fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e0f8d1f9ee117816bc80cb2a4ef3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5e079ed76e7494ff96b905702aaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb666bf07055495e70fbe3e86588ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81962b8b330bdf1ad0d70079cdbd2b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb8c53b4b3ecc3fc3f2a01cd00423559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce3c29bea9ab1999a509340e5432d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cacffc9dd9c94c8ec8c4d1b6ec3bc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bdd3e93dacfa3bc29fbabfcc5fe98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb2afea87d12b6c0da44903ee18b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607e5165dc124d40b3545020dd28a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e976c8079fe2353ee3e75ffc0869565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9dc949c78e395ce17ee789aa46f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5a00c890cdbd9002438176666e60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8bda6c84d9f4eab588fef27227c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c2ed804ee31251ade9499b05592da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360661c640f729792ffb03b3ec277fe6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05d943f92019d2b75e9f3cb20b654571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7f3dd88e88fcc5ba26eacbbc6b67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3165e0300c851a079eb66140213e17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84dccc5759c4616dd11089c768a6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bdd0904b12623a0d22debbb3aa42f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab424264ae0800cde814b5449a67810576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e334afbc0588303fb02e22933e3d59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b433ecbac9faabfba26a6f1003867f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30024b75b75354a5cfe0979784d3451579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72026b7fecf7bc69a240016d96bdca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6566bba9216d2edd1c372be266b5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6488cffabd3991183d381e24a4f24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751dfb65d73dcb96fa660ee948911f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d546dcf5155873da02451aea6832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ac086022ae8b58ebbfd4919f8de4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2f935c773ce6ae41eb0f8cf7690b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c237e63bd17f6a039074d50e3ad43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca3ffbd098176dc24ecb12d97cd7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341844dbb6b07ec491983805dc5f766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e99de07f91edf08c70bab2d6d566c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee298c8510571b77424e026a079e81b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e53bdf2a6ea9fa2c837e9da9ec3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47fc0912fddfa95819de0a78920b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f56a6ba9cac7ebd15df7ada3cdb81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71e14e5e8c99f6f88f5d9e7405580595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764dc59ad4150d3771f6a5eddcdfb61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d64b51e3e9d92f00708912a9275ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d53e4426c95c34613442965132386598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7202302256d4c9626c25a8f73781599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849016902e8288dfd3b9f2e48394282600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f784297adced6c3714c17681b961a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82a3f62cfcce999217211edc97ee3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f628f8e4b6d3d2b41e31af24beb37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251b348ee2ca610e9872393cd98195604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77f4d30001ece0f46aaa6ed24ccc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd0b708a20fdf7358d27ea85697ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74211e44f70400a112c2b8ecad6372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ba52c1f0e838024613270c467bcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3034ea4f6c4e751b225cde089b5da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec04cbb24822a9d4a3936fafded727610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e00512d2fa47ce26d82d23c3eb4c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056af5c2580af79062d6651adbca0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bb908cde0d7eb93c3433561780c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787acaefe4d9d5db10f1100a03d4d37f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6af431ef6c87989e2637cd2463f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430ee88dbdfcb6248538662020d802616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5a4e69b1e98b42a72d44608a37b58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728e293d050fc1d958cfe0b6b4307f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239e352e8bd441a4825b9bb27791e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278188f565130561bc5b90831b702c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1367fb778c54517b3fb79d45256d6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ad83fa4f87772cb994943010a003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d1bd8e2d7754ffdef6c14864b0b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f54fd445cffe2e5a4004f8b13eca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a17b54bd955e0b4e68423d6c38191a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b012de326bf2b49727231bfb74429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba68120eab760eedc2725b41827e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87942c2021d54bf41bfd7a6f831844c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db549b8b5611a6444fc92805b7d965629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62a61cf909fa31a26af3085c98991630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cbff430f961e8118ce8987df8cb90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635226a142993a1f123b5a8a04eabca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0412e9cc97cc415d43528aa8c2e86f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6558a48abdc4468b792e99b87309c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353f0dd4d4819fe7283aa99cdac3df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f6e95049ca1e81edda8e44eced34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5c5b6edf5715d584866b63a3e701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2390f4dc70ceceb91add219042da1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08906b4345e2f71596df237365017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad76dcf8709b87fb520549b76cb3b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16546a0bfb0b848705e6a1da05a534f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777389b14516a1cdf7a118b3f7e5e478642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f347e8944532935a5a335dd23969c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2254b0e3acb062be7e233c141e07d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b208118d1c65a160c3b9020b2c2787645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f6193ad4723c6d2fc75297e85ac3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da31d9a36ebe5cd99461e876aa9b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9279ec726a8d11e72b14ec3d8b15a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d65e49d3aa4767608aee6a2ea5b06d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673fc610b0453baa3f03f26f6b86c7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309d7dbfc7a4a1b00aa0702c6d923c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d720a174f72390a7cfa647a7b311e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce132e37fb3c616cefcf3105d0cdde5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389f4229701fcc745b1d8b84ebd487654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b036ea924a5b65a20aa96b5838d44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1fe9d829665e3bcdd03c452a4184656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad302ffb931967305bcaa37aee108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5a81916dffbe74eaa3d3429ec2019658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d166cd5666d39a1d18bbc4b72a6e99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab3a4c794da97500a2f580eb09fe3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3555ef0b17c1a4a670795a6fd8ea24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd0ff2e7cd4f38dedab7027b97fd6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a2d01a6fb4cf0e5caafed8083108663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0aaaf64696c34fc718f3353e1437664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a56020beeda385829d0ce6f490214665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970769f21c40ebd1f7e038213bf9a72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a6887733f3f884883771dd352683667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb2fd1a5585ec7b0968cecacb2e4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296f5032849e727a3fde260bed0a05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb11ffb30b5343a5200afb60f8631670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7946edfb699fa1034d3a6b535623c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9d78d510257c90f38f5b0a0994f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa5a6453fcb47b47d976857c13421673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8bcdb084edc9c79b04de746cdd12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24689087b46431a78a4f6fad01f17276675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062950c29892a45b0e0ee81d3ce13f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f406a970fe87e261c91cddbaeccf063677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03283e6b9a44b9a5a86a878f2b920678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c832842b50310d276880db5049d6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386be6645b68ea904a746c390f01f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2dc9595efb9959a2e0e3ae65998b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d373d4a4d72516824e920dac02c6a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028e6682f3c06af44f2a46d7c59e4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d229867834fefa188a45ffc17f92be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d624c1e9e6488bee42cfa33f751e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567f48fc0686c99c30eb995bb6ca1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475a5984a6a20a1ded900544b9e929687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e237ebcc1d65213b795990022a21f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712cf08bf7eea2fcf68d50970b9a24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bec06769bf27997b9fbd793d8257d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7949fa8385af505ee83a9d8fc2bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892755864a374e9a205c251f605653d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a836c34dfb10663dc696c2bd1936b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386dfaf0a9814ece47fb3278e88f65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e01e29d7c4f451604981912b27f29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f57c25db2f1e6d689c83410b444a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3938d898e69530a8a74f170123d96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c3424ca2c20d5adb31a00580729e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263fb4d6d3611c725738ff4ade72fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a708c4fca18f434f6cfdc6fc537ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e8d4f78f9b4677d5e8aa6001e4e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4407be968b040ae9948cc2e7097642702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad662a208b5038d5d452ea1690df5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759897bb1a516afb0505266f03ca79e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ff8af7470d44973eafd4884383c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6feb881a2bab36754bdd4143f28da8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b8a463017cc9769e19dfc3924a1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9751852a6a2f267d177e23c6adb414708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b08601e4b0e4c80fcba4fc6928e37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506454316398365ca8ded9f2e1cb0a67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b64fc3136ba3cb3d4de36e4e5883c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53dbc14bc36eb3c7609aeb9a5c452d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748537e3e37dca6406e0fe5981a086c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6541b50f98f800797e5d4327f3feb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dac9f286b96acd5bd9173872de06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607dd6fb74aad4388de848484118d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9535302de16c15a5b3f60be90d163d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14663d247ba7d036e349e1257dddc99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09c27cd3ee6aebd2632b1ad7f3297719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e1d4e64ad81a33c8c9df31fc61da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f995574843654221054d949144c3eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8bd47d3bdc6898ed9a9ae0a265e1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff8f16c041c916753c0fc572ef2b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47470e762d356ffdc099f5abc0734e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce01b0727b02cd91e20994b8fc38648725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0089f04f671588afb8cabde5e045726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847172c689f5a10db8f9016e1c312d53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11f51ca8e08b8e847560b8a9e8bee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310faf4663988430e818ee5537c9bb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273b5838c65dc1f6efdfb7237d219f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02818404aec9d38657c4a3b0b065d83e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0edd26fdec1c1fa32f6aa16d5c58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ab21b08573428607f76a0adbb158733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e476fb4d9709f282e3e3ef0bd5f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c26d56e07d49da786ad7ab6d0de9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead474cb6b2f30f89cda7eb2c3a88195736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863561f7a31c5dd15f53c7ca47d582e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6699fd6c5c1df5f3aecdeafc009050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2406151369aa728cc4d76a1523cf71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a9848c05b9ea1afde38bb439e4ce3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852245d45e1af52bdd61ee7ce5af27e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad869759a6b3e9e42cc2890a8e1674c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6afe60d74704c6bfb190972d2d882743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69281417e01bff6d1b97851b27eff3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164351a76e330adefef5832861d639d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190352a19756fd8015c4e0c912542aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc392fc087e3051c792b343a7b75599747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>