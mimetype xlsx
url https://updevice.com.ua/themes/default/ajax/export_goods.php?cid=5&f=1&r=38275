--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6fe68213094f5f88eac8ab0be578c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cf28c41d61c75ed323416c328dd862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fcbaaec582c04756047dad31b5b8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a10a236a199055bda23364c46e444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f49b8062906c32f1a022a1390b42c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea61f67cc9e8bf96f9d47a2d987916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a9fdbbd3f63ed7dfc7a1d03e9f547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c80cfe086247b68e0368f9075248d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d56a3f3d282fc763dd9aa994b14fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5785b42ddc647ae4b8d416868c59510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0028e04197e0eb0e6c892ef78886e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eea5895cc70ca985eb2a4d1b68ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c00e65609f075c5cd13d0c07fb54a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985fcb0cae63dcd4780734c83e84bf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077f8df9cce48d1110a83c6e6f513215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8458b1034e21240006264e1db9c5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe3715358b7daf2af09d8eb194673717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177f7bbf7579d7865931bd39aa38a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453665b48f81591cac614dbc15b5843519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ea924c5ce004f59acb118ecb12d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b0c42a2639e1ead01bcd7718dde121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e75666d5ab97455bfbcb1a4733a11022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546a0ee3a76860f6100487fd608047523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22429dffd39186b14cc44a7f6a66361d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97facaf96a730e29765c7d6b389a509025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d38d18adb89899f4cf745465a515e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bfbff4fe83e1d9be71a4831c117d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10edcc13b7a04cbac16664b037ccd2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fe4a4db60ab84d7ad272f0235f30929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11866f685b4013d2b3743fd3cd791e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a991a320e7b9759a784eaef58b417231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c3cc279159a086ed904df0f9db98432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76373609235977cf81d941063542f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca6f1c9704d70397acc3af3b557a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4889a9b101511339014c18e0f349035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf587883490c371e5c8b7d5f9d769d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825467c96c6e8ba5e4b0446f566bbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c95bc1187fd034788390f8495824bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e8188db538ef177e870e05d1458139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ce9f3080c13c55a17f45180df2ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95145a80714e68f470a81d8484aaac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b68e169140a76e6a9ada447132b7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cad8b9ef5c4f3bb39ef824cf6995243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d9d45bab32e165389b169706b10744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888afd14c5d0c9d14ecdcf44269773445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc415cfd7f261c17a0ce895945cbb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df7231894ccdbfe856882060f563d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f37f3bc1d1fb40873133326175343848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e94d7fa96b93bb1f0970a734d0e07149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6dfd4ce63254e0ad8b38d0d7858450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514249593a7a5f2644fe4cfd72182751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02275fe786962a3d64ce2a5c04cb4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44a2804ca733934ff8efeec64565a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eda8743684a4ffae3cb00a3b168eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738927053ee80cdb79dcb530cf4bdbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b669dcb5d5bbc4d574cb5f599dafe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560625e7e8546db74f38fe2033770de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1ee4a499dc1d9f6af53a3888e020458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd2f05cf55077c24e73006636024159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b32de43e07807401d8dda0b9697860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f266a86de3d01f203f6d21a2326b0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611693dba2b9ac7da9a5dc202095f47162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d696ca88642060848428021884d51e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46f6be4bd10b8318799f44fd72b6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe409eb984607a4503160140385d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130c523a2f5559ab7f8b89e345a16e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff8457272aec5dfd152f5b3ec707967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0648280b77da8ec94e56948ed51ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2aef107da4cd9a001aaf0cc21691869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006680b2409c01bebefa39cf9d5c387070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f8e6ca707b03c97a4b9830bdcf62471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e4e7b08df15f1a5e015494b4ae3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ac8aef67676aa5212852e4ea76e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644addfc8a93fcfaa586101e0bdddc1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d4a464ee8654e5f840f44434e82675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abae74d80b8bfb4386c0b47d1ae15276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbfbabdcbffa7b452f3020fca653e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167b5f1d893ed964b0b7234370e5de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761969c90d4ea2e3503cad14db491cec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186d30db139c04e086a78fceb0a03180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c851e8e20d976c5e89d01c8c12c41981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cf7d45eac32ba2e5e19a46aede64a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9cfa54de758b7ce768247f1e518e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af5e864e32ce1f2c2ae22d761580384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7e537f471dbad941d6312ce9ce64485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31e9c82e30c2f27f127348f6aea87d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707acf4e73c2928ff5513d61b7e749187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ead728092662953a42a5bca22265488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae7ba7a3de41271b5eb28f5ff05cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e38e16f55352e5315e20b79862d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90d729bd14f55e50b9e7fd81d7c9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f321c4028d250d889d1a1e7d870fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434b1a94d52331c8c2c85f6f14bb4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0468f9b83a8bfdea32f1be3712dde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7953428f5cffd3ac19eaa253a5cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc6321d6e58ea805e1b945cb4e886596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40917f5babc547c5dc1a48d58216097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4de579415a487f69dd70e17ed60e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18580925145e1842e64123d4f399f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd9772312be6e19cd727bbc00ca06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29029e92e100c4a9d8b9f327b50425101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af79be48f826232f9250bad9952434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd274f9963dbe4fba5e6e8eda7f8349103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e098cd4a3860bfd49762dc9c9d3f4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150f31978d418f1c565a243192e09d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da221fee1e6c1bea286f0aeb4cd9bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2353fb00d08373312039f876612b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427003a170173f5dfb196e867668193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a68b768ebf3f9d802323f76b2cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f5559329ba1573bc61cbd9e1c8fa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b253ab4e5afadcbdf97a214014a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc0d4209364cb853fcf9830f3cb1e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d57aa9b92fe4a58063412155e2681113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77d9ba4562dde16097eaa7420b230114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bda42e1182bead756bbe70b098440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eded76d411d5dc9dabd471e2b861c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8e6e17a276265d2ef41013e7d646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2e3580420da8df72cca88722b2d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137f12b33f741cbfa7233989cc4987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb90154adc58ecbd49ffad6d27297120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bebd13d778071b41fa8b5cde3c6311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0a8356c38cbb48ad0c6bd4180c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e6bf453f7d8487e973616208108d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e746c35def4884798c021090956328124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa958afac64e8c3f477d988d3139d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd8396f14e8e2317c844b764a9af8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbfbed6b287dd02bafdd72c32dd66e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfdadfbd6f560c025759c0d0a50b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9d1d0d97c6a519bfb213f40f00015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cedb2400e2397f575e0f3d2a0685b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae09cd06f40d2671c7eb62dc5558f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376b4c9dda57f5b4c177cd35fc5790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640db80be45622029be0bf400ae5841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887ef553155574b5018d09a801826c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddcddd6681500f430cdb013ed5a14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d85ed0fc83da5f84fa70ac3da71c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dda00c03a05b34553ef824aefec9d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d2ffa04d953612cb936ae95df7eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fde9288d0d3af6b19b592d995b5c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11cd19fc7e9ce4597b72100e6cd1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a9ad4247581ba22f51d030e7c1d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58063c35459b006f11d7d76cb558bff3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48d106ee4ea8edc2389be722217f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4581ce72c3b08d506625fa3b713d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadc0080713536a2e5d52005bbf0769145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1c36557887d081667fea8d349509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca44fbcc3b62fb092901c50eee128147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b495eb4f56167813a2e017f9254a6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca7024bc2434d1971154b247faf5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d923ef2ee65b0327895c423724478b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7da28c37281e5da8186ab1456d58b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99766aac9a519b475829bcbcc73ddd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085274af3d88d5729d0f0f536ccff44c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba072fa36a280734103ad7fd99cb65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d993395328b845925700d3917ef8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16d2327c86baff40c9eb075a24309156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1cfe5f98e0d10716ea66a48207137157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc748af794300fb20b6b0a61b934ce2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd466a78b5770bafa0e44f44a97b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77473562b3d2630ea56dae58b5dc874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249204d367c4800fab669fb52ee39d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eacedeb9893a8c6da3faa001e1269162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df64293d9d97ae6cd74cf77dc76a45b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2a011e11f7d4b9a3e1fb58aaa128164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f66cb2cf81d32bd4b2e6606c0b867165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80344622ea1633114c806e462868f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f37852edb8b2b3bb61d77be81f7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8ec777d4223a23d2ac72f200ea70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae70d4b6804653e1f01790fcd2014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9fd565924adae03411862b810cc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa9787752ec96efbf13bc74deb709171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea621082d26e8a57adf950801dac6a0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09354eef9da14bc0d30e3b60b3b28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d88157c9e6505644b8b747b97c5b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc5ff6dbfa9cb1ac60ca4cd5bbac8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa6d62e8f0a789739c8ca5af7eccf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc40e54243f63f02dc6d5581cadba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a57770d4d65daf71697917a64d8ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d896c896e07a97d7d3982563d321575179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2270a968f20022377b047246ffac9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c74dffb0b68ca3ddb5800b148aeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95bfca9deda833dc365940c9cced0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4273822e8dff0f7cec1ccab9a098b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec81ff3bddced5f991fea6a0a2ddc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8980ac084c97032efcf721e446cb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c3ae3698303114facd34c33f69a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821502b586e9815ab95d6395e09d3d16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f846390a47778b9047be081abae4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5203b3340a811c018f9e03b92170189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752df20f4dcecfd40b9d64cdeefafd6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144cf18df1792b0550f521293d0357b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a7abac774a8e03697e6ea2510a6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76fd3820216723750a006f4e7a925193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f2dfc08efc0925c2ddf7bf02f70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75a3075762f2e3cb085b253f3c715195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444800bad764cc330fca89b4a23a477196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00bc3ad1868cefcc71113ae82a42b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b1b24353c008488cd0d2166f426b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718624a4bb8397b98ee65b14519b036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f4b973af38bfa8fdfe127da809337200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55945ffbdbe4bb09e2a8aa074f6cc23e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31d26f7229ed111b68f44d4cabeaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a05f58a2b378c9de66c3dce73eab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62cb3efc833a44aaf94abd078cb97b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29afeac1a773d31750cabe2624d46d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff12456e06044009e08b425b92c110206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb29a6ae5870324580f5223fc9684207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c58f287ade3260cafd43dbecc6e851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a695d4cd36f82f5aa6b1f1d392446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27aabdd207b897f98232635a45748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e5a74771b70278f514a60ae77d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e0f2d8aef31496a1b869c800827f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c11f59b62967d9c220604eee510113213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6778ad2d8ffb795562f34c73ad5a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32b9f1ec0e7e2bdcd2a1072ff49f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a0df8f8e1e8e272bb3fbf8e69b8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6c432be7799b92a605b8f7ab91f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8798b16b9c3da88d1dff66ffdf836218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da13151770c01781d37b991a247885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab994ce68d988fd1e287acc7cd949220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbc77dcd75da04e6eee1515e81317221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de1975a768241c2833d43a3e2c3ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4937e11a0f0a3936082a94b6295b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c4c85f843803f03a258c1e5c32bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a11cace1948b926d1047bdb84eb24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65353cf64bbb89f5e947abd77caeb47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cb6c447cc4fe39766342bb8b5e6af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae4a747b20863792c70fa375838a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c872774db99b1dcb004c7c53f66d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494ddfcd97f8fc2ea8233846d90e22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b11f42a6e5427d2984042e2eea5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf404a355d0915b2bec8d009bdb7beb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6649acb721003b65127b56b3542b05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af64fc75a8175b9a87bf941105aaed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192483528f1f326c0ade9115319c774235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1e28d6458036b050584a10b72ef1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25340a946b08dabbfc9df20d46eca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a3dbe559bdcedb62ed6adee2690b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6ba970ce0299ff28f3b3cb717bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d94fe0ca2bdea092346b2898f6b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b7bf61053db66b030a2fe433c60e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08797fa8f027c24cda6b438492cc537242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c8f4c467326d2398c2e5e1196eaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091859db78fd22dbde498b83c3258a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95488134b1cb03972ce2417be0d14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3512d0e16cfea03c71ed4b3ff1e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a88ca0ef29e34691b2b3ce0d72c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8ef6649f041fc1f0f77c53a95335248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88be7cf15212671acdcaafda33182249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f58c6c09775e8ecfc525a8b4aa34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af902c5e64df5a2ede2ddb51052c75f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef39beb3f106cbf2794ddf251c83be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb838689b9ba7bd0c46708bc8e0e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950b51a995ff9cc37de7e33abc5451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b69b2383acd5fec488565b027be95b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72308ab84e3587dcc3c49bd449ba0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41d3d013f400ca9a87e4edd2c6ad9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89fb5a0cbf67d8e613575cb554529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedfb33bf61242bd80d73d011092ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ddf9740713202f48923eb324ea491260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ce14426821437d135078d9fd99d30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0a1459196738536fd4a825c6b4c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49747994db81d591e463ed7ab7060d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b450643ef6e337c1c30071973fd965264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792da2e1bba70ec00a3be137f7250b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d4788b3fe614fc70c074c96005d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20cf0666d3edffa8508713f836dfe0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81731f014dcb9978eecd8f07d26f7ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fdaf7052f36c3117876c075065242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748affea70a9b2072df59a75b752dec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713d26684c952b2dcae6a0603926ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3227ec585e6905adcc2656e20dcde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11248e22aec2aa484542ec5baa10c60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c29f0146b180c70855161837fca6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa9ec57c6b2f582b39d4ee56f33c52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0323a2318ca29bda5aac80c51b08d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc188d29cec4cf40068bdd9141f50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded724b7cd0e76b76c87f1975a9a3b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8690dedb28c30fc118e07126ccd58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f25810f683550595a101854b85722280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd917510985a893cc07731a3ccd94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6868361538e8823b3b400a4e9e59ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084738011220caa17f5dc096cb7885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56492b91718e47b5d2aee3f1f4364b83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb715be1856f88ff9a268f6219b11f26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18e7a5ed596ddb3e9bb536151c0aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe92f4dcd9be9967c4d1a8422e65bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032f91570f7df96a6cf2af171c12a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695e6c18819ccfeb1ba41d06b671f8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701e035ff8ebaed1f5c6b651b957d61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eebaf7183a753d875c89519df5c40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f9c533a9802f885bab60b4081180292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec38b5499bfadf58433ff32cd0ed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a9ca599aec789e81df046751784ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af6ea1c1e3d58be958de4c6560d54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799863aba775fc3dfd897a1c28431f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3e6dd135c735d646781d5bcdf03f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e7fd2eae30930dbe15fa309e213f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290128d2ee1d3ab7955c9a6a95e6fdc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8765c5990974dca36006655f82f2e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d92160c73f1cea5959c684e755b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf4fbc2b7419d502d749eeda6acdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1d9c1fde67c96925750e2a8f2111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7785cea848351b44dffed625d29538304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788217d2d050260430cf9a5d9db4725a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d71348efbafeaa01685273a81249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a6a8bd5309769d4ea8ced38d7a592307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbd2835147b7052e3b7a479261025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3434fc150045b9e3307442c7552d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcb6e99d194cca593d6e8ea9ba896a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31ef3329990483f1ef40989ebfaea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f213ab280d709abb2ac38d90a37de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb0be2cf8cd2864167dafd17753bb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b40beab606be8880132e2c3d8956a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5d43e9138c56b3da4a8e4324361d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555523c6982fd1fe64450750990c7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff9ea460521b62013744ab2b2f8aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08878553663af6f584898f37fd6d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c528b16baf11fe61b1f0e69ff78c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436c320a9ef80c3ba619904965100a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb8199c626a115fa3e65e0b922e4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b24da07868f85e1a8944bfd545c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1aa9fc4d4f8756046d06eaa056a6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd0d55aae713f6aaad8d7c0d90132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e154beef752420275bc54f6c27299325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a0b8d294ef82fa80ecfd5e1238eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c39b5e20516a3a821757ebc2d55f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe65ea36ce53e9e3bbb5d2da300c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299094b5cd5fbd89b068447ff492cf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99995b85a0955c153331dbac1655f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023c819b4ded3fd8d6f2d16a859775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d28ca9a6b0afaec540f1ad6be7399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5501c0cc39cf5e9495db8a3014928333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883fb970c6cf1882f8b8dcec4a8cc72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95994c870aa3e4b72bc0eed8c30424ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a987d6c83922afe40fa5c810293d68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86eb8ba87f8d280642fb9c52a933b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ee51ee99ee594d9ff3b77f2a615d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d89ed30249769305fce04fa070e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd835ea4c01814f37f9d95d95a3793340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3db82fdef47cb56d6aa8d09f42c4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778518b5f1f65db3be700032e9a2224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51978102989a271f60acb74bc5f6309343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99805422cb0b447e6e2cf65780286ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8483708cdef5670440408dcd4c6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5eeb8b8245049940848283db3532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd641b77a2f25efde7191d892de8486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd9c806482a37bdb061921fdad636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ef727ba68586b3bb4356f4af4c80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0acba89585015207b6c725f1fcc65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493094ec61bf6249839e327de7b3155e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df884fcbf34eda88f867d9c273ec9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7872d6e3d393f32faef429c9ac91263353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7740f25aba08814eb8153c221ddea8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252f33d9e31d90f18a2a798442350c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2feb5f07a9bf09e68a05d037eb64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed6d3df3c24bae1bd4c7e95df7dd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ffbe3c51b730765a31e5f9b1d8f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e52598999b3013cb5aa162cc5361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c9edd5dbd5c000c6b23ad36fa39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07d389b6bb604b83c405bc5f460ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521097ac2e41cc7dbc694d1f2f27194362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e318ac6003448bc2939bd0e053be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc21ed17c318bed2d9857b0e41633364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1d5c7f9e3ab73ea4e2fa02bf840f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d07db120357cef877309d8bf8f3d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683ced9407e5eb5bb6d49453e15601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e927cfb271e07ddb2d3971398b289368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a19d61e5c9a8be72907a78a6bab8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba2012fb9885c8fbe5ee6481a4192370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fff9594512d5e3da20df4b8853956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7eaf21e453f7e846a165205f14c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae454d2e4ad92183a2980aa722be019373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a71ca8819e2578b549fef73eac79f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea580cbcc8d59a5919d0e979695b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63bc79eec5d735963c09b97bf6d67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329cdf5fc4ab1b0ec869792b045cf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d0ccd4334e25701d22ddee33bfbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc44d1db2077cc5e9017ada7da55fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f90e942e97aab88fb066fc339fec9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802de77153e26a3ea7c2a259a6b60f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d44a17859443678833bfe3cd802e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0a7d2432e700923cd41e72854135383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d64997aec295b950e405e38c245f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29551eeb4f1382ebc36818c1cf0cc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8796ef74d27732c665a4550ec7d30cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a702a1ef4ca8e68bd0ed0eb90b85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a2c06171539c6531db20b1cb9d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8dad964bca277e52e4e24250c3ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246b13508ac99a3b8ca3f608bf70e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6132442309b76ed50fcb97f8596ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba0d1ca7f647204c4b702f7d6abffa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2943bc8ae52a0c19a4f45e8c850dba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf86f6db8e8b946a682e055f22b5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc71f435af5262bfb72b7e1d4e20a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee0e0d7c1f8e4df14822a4bcbac1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34285039d321eab59054fade8d0fb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272f5a39940c0f1e45bf4515a34ebc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014bd59415fe7eb3514c2351d34994399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561bade7bd9a1127dec349215ac1816400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42cfe33e272253a3967e94d7839d34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b40ce6e8c0c63184291f4d0a10c09e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69dd3362004c01c82814891d104b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3ae76cd6a632471adb44a4e0dc374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1a63f4bdd3183a5a8e5bc91ea182405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768c4c35ff1aa94e8633f7028737011406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c136c376111e55e77064175a39bdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945fa12072e824cc861a0e8414367d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfef90f0455832eb6ad97fb3a92be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbe1926234fd0347727649cd9bba5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0d40e90e7b836423252bb8c3438f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d769953b7a954914f2a7dd5dadeba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d198b2ac64016c093a6913f2ba26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984086c55502fbe66bccd29c7ae6246414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d95eae269cb31240f87729fce69e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601fdcf24c81b631e07afa4e85a3ab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897bd95e75a1dcd5b587b529198290417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a1b6888b4cfb225e80d5bda68966418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6fc17c977e479969188d2a3b2e64f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e945d08568e5c6be2d95217a56f56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439875d85359bd574d87bf97acd6e46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68b87e121ba6972dbd33dfcd52a55c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f834d61f38e1a315389358ebb326e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434a514da708731705466356431066424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463da683677f3158e22cec34bd362c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae13919eba2fcb29018ea6204611a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f47f5484b8bb43cd6ed51177982c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f790039b20790b66241df72d936c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b6ee4dfff7b3e5d792863f0ac074429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc4897936de28495696a62350f3e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adffcb1e0ee21a2adc7569b58d75e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aec5ab9e1c00730d103d5069c6c9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1320eebc921207b10c845cf06ce05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaaf1afa9d5d122928cd396225d98a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3526d2d56aae4eae89074ef599ffe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f182ece9cc0df361ac494ca499af8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217bd2472f7e53510f6e652bad21c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e313aebf1ef608276f6579efcb269438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2ebcd30c57a09b6cb10914c867c59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388345ed652223b3b086390aadcee79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecfaa9e7626c228fbbc4e14f01a26b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2ac98b96a907d5584468fb67b82b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d27a38b2d7e7202792c829f3dd6df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d229db78c82cb87c2177acb616945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d6a630c11bbcebbd5bd935a04dfd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523168be25dce51b0bd0d68acbd6563446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6895e5af41881cf0959c7aec24b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bfcff602f4abfece11bf053a1527b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a8477afaf16a31a09060d73b014f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e85552baaf9d4d822a6694801922b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c41177a6a1ab5d91691d8d00e7f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0237162075cab9d426b1c690bcecf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0821b7fe0c1b19b19dd464d369b87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b288188115cdcb6930419c245de00c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a31869ac09211c42b303bf8bbd74c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d8a880df1e93dbc220f2c460b1df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7060bd5b8612f193bdaaeff1c159f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031a77588a99d2d138bbd3af86fd47b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3a0f470a74c767c59fc16e6ed248459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e783b1595cb76d815d42dce3723946460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff70ef8d79a766da8d96cb9f28488461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b05fc2a935e8317d28a5e14a2dcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153003d2f362453b70d0bb1584bd0dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee0d51b53cef08543147c59a46cc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccfeab8a70f3a5b9298f1651e8bfe4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226991c93d636a4d99968c5454270533466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4f57827e3c520ac9534f4fe52338467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0bf094dd8829abadc79966142f7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8acc84a524a27930a4ac88486a3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a58ca232c105a63c4e7249f93bd51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9f30c3715fd48614a0cd8817d1288471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a3a332a4934956dcbce350f61ce36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf94b974892bd774d35810a38dd6620473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba9e44f364f3abf4619706a67ab52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5d8f75d87f2f27cfb313c1f679d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc1639a037fa5ee488d7f6057e9e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387559a494a8a6625900860897d4b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a976d7b32620a800a66a783520b533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fc89f6cf003acd18205d525895818479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c353f762008bdb2df8ae2f3063313480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107b3b37989a63b84338652d9dbf96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0aca92d4c69d98e4b361ed900837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b13a7efff75563cb637d4df57fc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84576d7f042523f19ba3ea045eb5a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15333e5df7c15f16894b023bc1f67c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54072b6e564392ad7b69fdd18d59661486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226cdbf36eed318d077877bf59016be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deccbdfc1c49c7d078110cb0727f32a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674009725fb0684fb9c0bbb20973b1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8c22ac443f9a6e4f7878049fa114f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7153b2e296590c8019602d369a25f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba14892a5fe7b1dea3ab960f878a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c370478a9706532040c40de3df51cde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070aaa9f730ae47552d7a84047bc83a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b09f4f803a8e875fd0ab84934b86b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931530bbc700b6ef3bd973d27d6b03f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc407d49618436c7105061a0a3418497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a62931232e7c011dbed48cc99891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61ea1ef578662052f43d95ff6ac89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8463c1b4a19f38d919ed01eaa300500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda50f91d48d44e0bba08401ddf0987501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ca99b58cf39d983e84d8526bc1322502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826885c65d52f7e57dda5f6d56277f23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb7c8f31003157def7027792ec8a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316c050df151f16a6a525cf24f0755505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ad7fd0485ee6bcd09e2122c46cf8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ca62be83fa8ca068644bb234632d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab7ea1f7485ca8c9a36265e0475b03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b73877dcb08a74e5e1d31fbac27f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b21c4b6c57e929bffa5b9babed26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55dcfe8f05b9d895c1ddd2b304881d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3fa316009edd6d03e8258e7bfc46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9631d2ed9127b9f2d9a3b4ac1c0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d293b527e1d7e06a4b85dd24534c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26203538a5049c8807d2c90071356c07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4907b76807af59b5d1bcd676fae390f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35eb97c42446b126d6d518c9ee64f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96bc175c207d04e1697fe8f09ce0e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1210799cdf2255e80920999f24a51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f767bef2a61b4e49cb277354f3cc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff7ff4d206eb561c16a6fdf8369db9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3d7ec63d5a5c2de7f33235fc271b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298d10fd4b0b8ec32651a82a642ecb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d2ed4ead93cba9e8d47dae801c2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0cbf4aea7097a3206569617cc50a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3119eae508c82b6d5a26e7d3489d1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9994c073d27d27ece7576e091cde2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a54f121b26d5bb05d2a3b939ccbf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260abbda1c5d86f597af53f48cf7dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c06b1cbcb5941a380d0000bde47c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669d7b17f3b11b86cf42eef2b91295531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a751e064a24e6ff00e2a821bf47e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee963aa9526a4d61d1038e73967f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7693e906f7dde9dfc73f1ea6485b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ca16acea8bc585349dfac3f061f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e826572c001419907d9b8a3efd7705536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbbc6cbef7e16be4dd3826dad72a25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e16ad3c0141c7966e50f0ba2932a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970e2a2fdcc6210ad1facbad0a078d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03647d395fbf57c8241f4d3926276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77879b9871ea2e31b681dfe9c73ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36fdac6789c5af6f25e852996504be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10281da3d91caf948164a02040fff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d93e9fbbfd6050caeb5007eef9f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8d258b825acc4a8fbb2c759fa804545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee64d7fb9c6e4bf3817cc1773fa948546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1ea228d8c432a0f4558cef783cc37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caffe8394007d228e830b07135d477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c43f5d6a332fbbde581a2524df1f35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c8838ebb793d8b40313682d73afa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d6e9d8421eb9c0449a81b98fefc0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0fca3aa796337a4151a51ff4afd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2cf816be2a2f4aca0dc561dc8c4a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79575773eed6159e2854d73e553064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c8dd7fe3076b1adec6379e4d985d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e0da84bbf6fcfb9e8dd87436e4c42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23a8933a5b776c6b2b510266fb51b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba087876d124888246bd9fe91686ac1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da350da4ee26470993996c3445458fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f056e1b30c2ec28bfe6b6bb6a0300dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe63ccd6ecd83b2746259de732a30fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4848d8174510be766c00f5df2800d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858236ba9d8571cd9ff9adfd2539f86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e51f41b9bed554d0de1c8932d1d179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb9723dd4724d5e44738cef627d6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da521e177a9e4118f169f809915eeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442cd4ceef1afafdce2d77bb0290fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b8fe43eee3764ce438bc24e30c02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384ae633619e615ba48479fd048ca6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf020465db345f2cc1381e82b5cde8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e693573319e015c50170b32a2d25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d57909bc8af32a1c217334fabafd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e097e351eaf46371807630d461ed383573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff549ac8df88e74b24d62a99bb566844574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734559b653ed531d1db5db9775a8f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7ae934b0be514a6c059ab879e048576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d001185a70ce4caa675971cf1dd8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2bfa4a106216128513b6fbef5007578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7003a2561c30bf07f4345d8ee74ed27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f59ad6427026b1d6f85b7808b8611580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa1f41253a331cae217025d61cf89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41761fd34f0a022954e86bbd6176932582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd396af4a2190a6b1595112addea392583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f46fdacc477a1d2d96aa69a683e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435039111ed3b8f345deb2e2d08a8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2406e4e909b635c8a687e06e8ddf96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9797594ebe0faca5d19f44826736b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc595939cd3e356c28d442734e4c5c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be305d543cbdc422db281f4aaf4a13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a6bbe19d99c62b3560478358abee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324123dce4ad5ecf519197b4918c176591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ffd6fb6861e75dbb743cd978e489a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f8f13a3db52bfe0890306f6d2dab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad95840b85039371128fdc56a03b43f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5aa1677c4f81ac5db690028a4d29b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a31f8016e5b9bd55754d38686059b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dac639e90201561856bb706a3a81b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136fe3c9dbaaf40f8402698fce4166598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376528a088573746c9d20d7a0011308599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4044400cd71314f316b1bd3fc24e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f8e748291f31e9309244ad3ebab2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c84a7ff817cceabecf6044ab228e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686f654b72bc4beab4f3f938edd357603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719bef326cca833b2bb0140195d9a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8e425b3d24c0c9cdbc94070e2917605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631ff8a982e8338171e2da8a17057a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d938c9888e8429a32ba88552f7aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce000f6855197dbc5e50a96729b46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b807ef5666dfdef0c7b87388806501e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780217b52999fd2ab3a764203243e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540c27355f384b7ae3cef6929bdc9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66909344d9e41bc3333fe3bc39e995612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd990e895809cd6ce6930eaea12b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321250dbbb27ec19ce6c9cc36f70cbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd679f93891d3944f541ece6215933a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ebd0be8f4fe3265d7835371febe1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7e03a41a14f0a4f3bc5ee90a849d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1262f94fbb9ddef2833e1dbaa107b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efeb6c77b2c04bdb31299dc7e6e4bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72e7a111c86f360f240efc5aa54208620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa033787ac982d31b2a2dd070f70bb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041462436e1ec7023f19a4c10bc5c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eefc34655c3f3c6b3a3c6ded90524623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db55b05671406f300921997dd6bf99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb429c786ec8ae06a9d8a109ee5ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89123321802977054da45dd27c43b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa7ab3726ab8f9879750f2b883576627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96aab629c97f74b90601d892c9b0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01846b7351596487f651056c5441a02f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb388fdce0b0fbc84ae6e3159d1190630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7666b5c41f4b08857a427e7651cc3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64777045db73b7ee106b3e14cbe830e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f2b58499f6afa2c3c5166f7ef9975633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bda7168c61077f54e5586119879cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8688e9571920fecf922c5f28f9f4fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d13cddaa98abd928557fbbbf21cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25845760de40e4071e5f76bca0c43c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a874874b0e8ba00d816997c94c672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af420e4ef3ac118e0d9b80a90c8799639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a9c6f3bb4adcb30c00807fab1e2f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b2ac459b9179e35c271ab0af993bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fde89f05a12f2d599bdc7a331ace7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432da90ea36b6fdadae8aaa6410682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d4979c06ae7b44a560338bf5d5c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcf397e6354bce595768e5803ef693645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d97e25507f2656be35ae44f360841646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116921e87a4294fdd77ebbf478a0253d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32423f4892fd5d705f97f825fd36edd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786afae9ac124244a8a8862aa382238649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bc4d9048944b1a21f7a471c9f75fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8888a4d8c5068a47eb96b7156b9e34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c102d5263449cd099feaeaf39e0fac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3628177138aa5a86d3782e20edcc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dbe35a5dbb892cee115da71742ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394e0d8b43211cb3b9f0a24c57d9dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba0ac44414dfe303310966e660a492656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67af39aa9f142818ea09a4fa05202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d501b4594caee51142d6cd701141658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ebb57d0cdad94b659adbdfa1f8fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54ec69e681afee5540f9a845ee969660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2b431275544e955419443db717d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d1a6c072c100a7e9dccc8acaf2350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb3ee0876aa1594c3aaeeb93b3154663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb147a207916eedfea5b5b7b6a0da2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb79face9c0fdbebb7e4c6aea5302665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be8f79eb964abde8242181ee07fd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d019161f3f8fec35a163555c9ede1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72199d03102766d75672a9f1cba17df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2bc534e7d562d2cf00dcee0520ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52872e5b455ce6da7d1f842f414c3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046affe3aa68a9eb30ceaaa53d8b03f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f433978cce9192e87fa5b7f61c312672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af837886337bc3310f5623dd657f33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe7f0d109a6300181bd692da457322674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571304dba42ac20b0a3d5a0a293059e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8d92ec76bd0198505f1d4a1c7fb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1fde99406f78897fdfe51ccd032ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5596cdfb1a6b2577566c6a656a95c89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15a6353a8659634b633d5e0717dcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952becc4ba5088d164a9795f37f32ba7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23baffa1728425420bd9f3681610055681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde2ab5a2bbaf5f4c1337de608d82ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123feb48d7e53cac163f349a0b08a5c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6e5c0d6d2fead430296d72fe3ca4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898efb31fe5cea76c4ca702b3a53583685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10929e9d7eb4b63b2bdaeb7147992501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5460352b5aac30886bd21feef45ca2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1fba01d2adc18524b7073f57e4586688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837dfce289ec2271db0905cb749ee9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96f50845b7954955dc621b8573db06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b86000a1fb8e75b887a714b44fa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c437a7d289685a839312bbdeb8c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bfa4d1b1aabb7f47afbea0953c38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b9c60622b2735121111688440fba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35d2c2dcec9dec0437c779c0d7079695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb03aa183d4413c73ed7474173524e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2adde79fcf662bc72d0d1361804f6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf43d9af8073ccda1ec5356306bb2f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15f34a4c2c0b27d073b007a92f48b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4b237447907285390e9d660a10c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669ececf745426d2e1fd7f958043c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b0fe7ae65587310d2aa949dbb0e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0120c25c68b6a4e30253bc485c2d5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a3935bd759410395ff4b96b6cdaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6001f75c126195775309daa6b47e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac58cc258dab9871ea1d14051fb43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609303a5da7302c9f91a56bb71e5e35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ffa5a8137c411bbf3c93b16285a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a098f801fc12de4999d9d8976dbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42bfdc5b63a90da20cd3770bdc268710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a1bea2c7f57fc912b4c0f2497478711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c4b1f979354a996d7cced12c01e92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ea77e78f334699b0248fe43ba1fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ab606a5818181ee04fb2d0d2fbd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af233247d397b6ff6cf04d698e90186715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85db423721fc6c3581281f80aa1bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96ca9057dfdcc35223b1a44dfe2d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238c5f080b0c2f762eea751772f2d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afeaa60b746b39556c5f9399bfd3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af73efb634a6c2ce7c21512eca499f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282e1ebfb278fc2783df83c12d68c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a7bbf601acf96055fcb0302876c2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1fd4e94667dca65e15db9bba97c25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ddfd05801f6a462a026c7ec48d48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b9ffeaf287aad6be57b12d54afd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c117348d2b622902ac936f636031a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119151f6b9594087919df45ae12f92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a92887796c51e103743b0a740dfdf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142d01ee11837778646e04e52bc834729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423025fb47f9c08e16dcda7420f6ef09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ff35a331ea4d3613caf5d2472847731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef013860eb499d5b999bffcb675980732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084ea7d78b2a39db66015cb3dfc61c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a24ae3a7e6d8bced568229fa8adef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218e0a821f125b5a18ce76edc29fe78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa76b4df2cc779712b8b441973d81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867dc398543c59acfc94d30b86d87c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d7706efd7697e68c3ef306fc84112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7178e1895704336e1744d424667c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e759f01e2bc18ecee7ab849c1cadf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3eff8ceb1204cffb1c03c40e3e17d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06224ab052d869267692773f9eed1d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcfb5e818cc08e131cd9e020429cd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e77b941740bda5c9b07d6855a0d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15016776c0f079935007453c15c85d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be731388065c27dae34bf6daab9ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f1d80237dfb649c8815058a699096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14130e28b606cfe72562854dc3dc15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d133dd4af63079e3b706b6785aed4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cabbecd0834dbe7427e9e02d1c9d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d057b793c539d47b28288dd9c83cd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535f98b897650c35c6bfb4835a5c4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934d09a913e857ed04c5eea01905515753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162901355baed67b0736ca23ebb1598754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48ae06508c6548681ecff3eb70594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9ec49bf75862de49f0759fa940af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3ad455d3572b071119738384926b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a848b905490be1eecffd429ed9f993758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b631e637ca675362e4a322ba050c128759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640e9441956a889d595e5b5bfd4c50760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770652f50fcca5c23c0eaf5eea67486761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732214785ea4c71fb8fd77c1fade239762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712df9aeacd307b99edb104f9f47fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b3a5d6b9afa6b835288eb9ccb7903764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453346c81e65d4d2dfdf47418ce51a99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c8ada6768bff1c7a47b6abaeb9643766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b0aefa9a69a0e958fa9d8ffa59e25767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78e9d9ae336c2dc7d0dd73bb9691f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8bc772b3c01ee42853752a9dade4f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b44094b0657602c45ef12eb47e10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545c0fa9612457f55d9986be654f3d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cde1ab2ded1536f16408f6e7a938c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dce07fb51d9a1a7a62205557d000e6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a3d7dcdfb1e95b0151302fe37a10d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c9ff295161d5451cecb836d3ad9d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf45cb3f1211ab7f4b5a774b979f15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597a9aef7d95415b4fe4211cbbfe96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2d74b215f80df5a4689daad187f27778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb016aefd48ddae824f038341515ed2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee775eabc158dc41f77e007c486984e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e07d98351126deb26ebca0206ad8f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9ebee354293662da6e3db9bf55ce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2aff4f4a5d3f5cc8fd0f0bae2abf5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d676ca02589986b7f27eb0df043a5b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e55e4cd9432d48ad4306c7a877bb1f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e883ed8a8a1bd3690c129d057b9ba2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe5c72891cb879def11b56bb200df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269337d24ebca2272b4ce10e30176c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155e8655578f8b9861a9aaa18b8deb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6a4ac55f332f4fa08fc061edb5c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496092fcccdab1ef2e6e0e0ad4b93613791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a3ba2fd914fbeb746545d7fe286c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fe8d40902797bc559ff01cd8a65c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae7701ce9c7a0eaa42521f109a2cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312620e7f2c2502cab489a47218d47795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88571753706b1c7d6ae34936d953c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410f2eac68ecac2631067dffd606b382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad5d874bcae05df2334d9c1630c423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2444b7a0952d550ac400fd1badf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc19c59eb7f609bcbaee8f5d3e58d535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075986f6f4669d3ab0a5d81c77e3be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34673bcf0c46578097090c7f90acc5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c3ea2aa8ac5e3ba22022ee4d830838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8feca84ea18248674732a18a8e0dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e0e8533978a575413b15b7e806fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d781b7e0f2d4eb5099a83d6d184c38b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e07199acc771cbcc2061f9e9bf1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d54f0b8daf5b0a71a3500b6244f5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365029892cc9228fe50b4cbc93801fe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c75d5cc1352cb5b7402484a43963815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82bbab0763386e9770c50374eaaea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c76d77b72bdc67dce1396109326817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673377b019f6a712753b8029dc16dab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955110a9b2b2ad1b93187c39e9734519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad376f5f970f3db840b57dbf5685e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfe85142b49ff60011ad95b147fca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a53c9b419d5a4d0d0b12fb13127222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71792013737ffb4c9ba6b27b5a9c4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946a9ffd523ff67f40311cda34bd9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88d9bf36c122208472f7f119f622e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833537d9899a2c0686c16edb0ae33726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203510aa1524dc71e5052ebca3ef57827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4070de54c92eea739cbecb6766709528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372769d80a188b6a8eb21cf270081b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2c7bd298873c6a152f9f36045b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91ba79ba99bc1509f2a2443a94004931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e07a9ad290b75e4013dfc31ece438532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54082d783dc16e4dafdd1931108463e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68be030653412c79fbe04e1d8c2830734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e959cd2eb9e9f8bd4da1bb75974e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a1bdcc725a506f100332acd8420836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa8153da626cf466e28ab591a08db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7070bae1427f906f06b1bdcc0b8516b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712fb8a5233471753c07b7f5a5d4eab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b7e318795c2159accee327971ad440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383561c04be95ea725f2027ecd580b7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627517e4b6e1c332a800654747376f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812913e1bb72c48dd7187cbe1cf28043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e22acaec55ec9614c1c4d7212f341c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994e1be418ef2acce52be4ff1b47e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3afb63aef5458ad736ec431cbf48c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf125dfc52d09a0606ab6c93ad6d73647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa4bf4a7e154f29c0fb7cf4552fb8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc0292c08b94984273016fc846eeff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e48121938e763aacc78a28962940650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6c503e6184d2610bcf39d67f4e1a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1e5082041f64bc8e4d31776efdae152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dba04d9d722855d1c8f9f7295fd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cf1dfdacc1c57ea537dd21ffe654254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ec0d3d5177574a4e2794b37867af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d644430ca021063da7b6f6d6a5c2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f2e91dbd54f446b73261297f9414857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177854228eeb9a1d4dc8cce6c8f61f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26bf82a1161b933a8bfdae78eb811d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6423d9ffcf777c0df0d795a50861de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d304c97de1388f1cb49616c3769e5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e84138bfe930c288172aae274393b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6ddf4cdcc2d0d2d3ab4e85fa20f9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037560bdc1391585655d178af7532a4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6794b599d99b9c4dad6c9da0799659c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb54cb50fc5bd667e55496cd80fdee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c9bf898879f60dbcbbc60e780073b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241e69ff164f3d05852d1868f0d08c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946b0f2db10c56f07cb172802333c7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de20da6f40d8b821cbd6f2ff36b9ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbb7a275ce08462acf9dad5ee1b6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e6468c326b2228fdfa785e9391d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df5882725bb2da1f6bc84b839f68973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002a85d19aedd9dcca14a6708f3e84e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f0621f0cb163454ee3f54d8d1b07175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab137ac2b1d751cabe5ea5ae4fdeccd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce491ac2473b91d1ab6d45addf4c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687105889afb1e5b033b610d3f3c5ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbfc134b3137de0b99f30a0ccfd91c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a7ea77ba47d99c227ae7fddf93ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a38f7321f0b910b2ba2e7a94f14281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb9fd5b2a659b7656b594c518b47c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c5ee864dceb244e82a9b2c2b53f7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6e557a5c9b316d1ea7fe09135e2fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884eff91d4d8142821fd92f9624101b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42906009310e45b6ff794d51b7be64ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce488f0c75d829db86101c82ab28d3cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59866cf9720adce727d6ea66b0e0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a0aa596f3bc798f70e999c92946b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2015d18a6ba885d1ea24ee30983482c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed4dcacd9dfdd8e23cb49235122a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86669af8860a920e03427527a03ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce99212fe6eb3e628a2071ef8e3ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50388f23076e5e4b2d4bc2263bc6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca71747bbfc8899d841b97e9f0a61395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0970d0f8bb82f37eba814d51b404b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58c5d7b792766a1e3ccd0d2466328a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5f131f38106355b5e7e93ee2af35e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f382d61bf534bb768564968591cedc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381c34f1059c688e9da8e55571eeee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d0b1d82ea566e805479d8b8cf82d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca16e45328ccf2ce5d1d3364dd5a6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d450046024ad38cf12383bb7bbcfd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95343e694e32b511b64c5dce44cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc4d4c9daf448167a066877faa14f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a51193cf815efa2c8f4be4a3bb999106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125d67957e8dc6abef20ece63329dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2bad51a625bbe918f5eb744452f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fd979f7122b4ed138eed29ddbf93f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90084af442c71d3d0b391ef7e1fb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae31c64f1fb099467529e02cbf40123111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b5c9831de94f8adc3dbd2b8fb76be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b03b71a3e7f63afcc09ad8338091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6629406bd53146889803d3ed8f521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94ce1af7fe523f3f638b3f6149b0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4fd3dcc923849eac92c911ebde610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b757d562973408df71f5bce673ba6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e9d2be020ca2841db0fb04592998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f8b3bdad24a3cadfcb6d05d3ec1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24584344e01750a0b51d4e9d26c1f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a37b285a2b71e2650e44190afd62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996abf94d857914e1be3f722d03afcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16de6b07d1eb785a85b09c52162d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fab3c4963e3d6eb58f7835a104d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd0600041328b6cb9c6bb768bc6b86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5f1aef4799dc3a2a377dc85f05d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce510f242aede0d4ec5e327985ea7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed8fe7a0872aff18b642235d726a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e53b0e7289f7bcc4ca7d38d4a06e84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eec11875570978411119d1701199ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86ba173ee47c92852f1acadb15838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9826b1da649f833fa988d0b5e0855ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ce803bce761da290eb0ffc7ce99a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19217cbc1494161517cfbe0727c4123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2810c00c2d0a6ed55689949c48fee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146f3ab0d23de72ebeb2ad0049bf64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253becd085fb6222c3a8c38fe9ba9d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11c792b824246f2933a1658106ca38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cbbec353b876b019127a51850c67f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf892ee57082cebda816420ce9e2e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ad40e45c59cef881c35405c2ef13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea348eeaadea9448c59ae26e40650142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e51a6194208184cb210e6feb48a36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cad9e1fac39861cd169f50aac37a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff44fd8b092815b2056d591528249c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb17ebeff56d8f0bc6cbf4b205bba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfea5a8dac443dced616012e94532a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a764168700e4a365fc920b4adaeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4f33b4648f8dbb917d437c58d5ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511cd66c6435b09b2c96965fb6be664150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fce5d6cdd6063ed6acfd365ec12ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bad55e1f41bb5856f0aba57cf1103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa28becc443406ffa1e8010c19b56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792791c5d2df54531983cd984d8019d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7ec3085f2b7776b536e799861991b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3337887d75a8b9061e1c664b7963b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642dba99f2a67753a41dd667b1d4bea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89e06142be6bad01a088aff6e80a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142b64b5dc9778b5323925ab746081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0260ed0e5c5a748a939a82238dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee827d186f5f056ad6e18b4a861a3d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7c8b01a387844ed428f905b3555e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605585290895cee13f51856d0a5c5ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec85dd6e73af109a422918bc0ee7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734d7625a584002611a05e101279fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8adc9c6b3d5e502eb6ad0b80e597b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558e93133366d736a609ca8299c7c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085de6fe1388e74a01ec89bc1f05dbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fdbc481247a37997b80eecd8033d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5078a1c5425aa150efc1a807d1a9cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea108a142de0274c97a0bf2aece54ea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571876203f3c0d8093741f0211176c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2e67840516d03482228a1e5c6181173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b08b8babe40e3818717ddbf8a990174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0945f76eafa72afedaddc638f83f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30794c548bb1b1515f8527051b55c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f39c5b7444d4036887ec6cc9ca713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e575581ed833b1838a24026734e44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a49aaff9ba7c86a9120b2cd46e709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14568c5cefde1bdccbeda8da810447180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe81607528bc535642562d22c8e13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c068d3de0d8b01f8272101474a36cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70601376d0871237254bc5a3d305ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546b38ae37078e5a8dfcccb07dc029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033497f59b9f2160b0043698c849e91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bedc15009cdc78b7c5d3c50a218a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb7170b6c353bc2daa450fb726860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc9e260e27df50c941b2a9f4565e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf78dcfc4fe0f6c24fa76c1db9d848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f388b5e9a51248083c20aca48ce769190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae07d418556dc8b43bf1830a9a67a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265c6ea626294a718b9a80fcbb8086192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319bbd73660a3ac1c52850362e6f33b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748984f7e40a3f0ca7b63925e631d9ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2f420409b58836711451cb4a0bd91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8317f86e4117c223a63e776e2d663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b0204cb6f14dd9f10889b70a21b3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d1aee8d4652b4532b121d35b13a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a82c1d65a44b2faa7c142ff0762b70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3699b613e9c6145f07ada2004521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4dd21cace724fffe61370b037c94b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e126ad33576f4a5c94f6c4226bf0b09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549c099030023688041a39e6d16db8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032152c621b4e2ee2dc423a5d9552b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1b966b351abe5317bbca3263494d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb155b76405cf3f83c1da9194a488206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e20f69da69b2a973401605277ccc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81a38307b13034ef0d85f421f4406208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d737dd736b980ca0321eee2830c46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab11b791e3e7ea7407fbba6e8cc757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26f3c3bd18257709cce7fb7e8927e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86594a7a65ca5d67f6879c7ae386bf63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492423706465326adfb8d601e9602f3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd2de20d6d8dee0592318f0db3ad8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c166df35056a9c9531c45d33523a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c6b9f24362cc46048a39ca669b84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0fd3f0aa990102aed9553eda50126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d7d49f9ac67198424ee61a4ed327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6146b3990c44dbd4a95ab6b9662e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17cb6e6eacb59d2da666eabf7575b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439439d6e6cb93295e35ca2c2a16b25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa4908ae6c988d8a740b162dfea18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4195b07ec82ea670bd4da3614242223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a23bb2fb1765ed89ced08555a7fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c103c7ccaaaf2473ec22d12922c83fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d69c6027e051a134a6ced6e7b4cc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98a16c7dc1b3b05744bd85a988585227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f9e9eb040c5ec193f2b43b0607d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721065f44c27aff02655eda5d7255143229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ed1f0e4ea737ec168b4c872069c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e84502c6ea737fd3167b1f243c84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14252b7b86bd658eee46fcbb3ca98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999827252f8ba24c4bda702606a65767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93c506bbedce173844bba941e1d96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d2a863270ca4f9f29b0e44529704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856acea90e542ab4483d9e632d0c13de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7395b7b37965b50e6b01b4d6a7d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e00be8e51ab924d5afa14b3039c413238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de610b507dce6248e689e177fbde5e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f8488ade4a6e7d6e54dce9e39a0c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8957edf6b9293d0275e775a20b977d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120ff3a8a73baf3320cf3067b738cf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760dcf53ec0e21bcf574b660fada35f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020ab742b1f801c5c55b0c961ada2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbc43c5218cd3009cd7c8f7fc1ad34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68188af857863551f9fbbd90c8818c60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba9c6efed48698cd315cee7a18dff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd65b483bffd1ddc8fd6be51f0f3bf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914867c3c9d77a4f110738976339eaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ca9e266f9905a4b90878a192b373250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c551b83c4ebc53b73a4060b6038cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712fa2a530d54229cceafdc5fa9ed0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d94742cb815fe367c0917e10c63f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201477f25f74bce430f25096f73024f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860bbd8beae2614c65541add0428b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace7f1be940fb396a92ed95ab505437256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971aea9dfa7e1b18bc5bdf679518411257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719341d2b363bbf401fff3e8de5a6eb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe6260cb68c815bb8cfc9c6762b24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d75aa217d459263f49cf93bf5c3d64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff8003cd2008918a5e040ec141df45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e998c9c11b606fb32073e3ea5bab48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c4b15cfa7f7b9d61e0573e1c5793263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a5369206c93be386b94b5e85420e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1090ccdaf0fe1a429f9f62bb5e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fce9e09ba666531ae28ecaa512cb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676927c03faa3473052f9918329c6f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95085bf2ddec72e814de2a0cee74fc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc46f56cf8788429454d6abc683788269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0488f0656db5be57158fac6b0faad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e7446125e70b724455572557a205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf2bb6c620474e635b06c83729e98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ed94ac14a8d366dbe05075e99222273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95777b285afcf38253de60f6c07c236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e98ca4d27c506a142387471139c36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb9c3d274aa5dca4a343874ef1121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5664bd2db8fad3bad98c80072b750d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ea4cb3de930ce79a3126f094a998278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bc60f459874fab73128ff3a3aa02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f2544896a19379cc645b18662e214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8480034b1e51d32b86f49cf54b0763281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25109618e4549c9fa94e7a2210853b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443170664950c712a37357e58b2fc678283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e529e10d26e86640c9391ab83261ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63987b2a080d8bea67c2cd63ab517f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c646e438fc847f58215b05db72150b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7efb5768dba65fbab625e3973ed8f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3343e9dfe2e472060683d67c2e3b51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5adc262af49ca10552836d702f1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f7d57dd375e9ea3fb60e942558d7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174a99bb6db5718fc010d96229ce97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a30414a11542e2fea19f1c1d6de2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a63d5b9da11852e3220c50b601565293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfb2950b771c4b228dff1cc1f75ba3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed469b7503ca6990009468d8f3f11a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507fb0a1d78ff81eeb3fe26a83d3f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f27026f3635c753395c810cc4af61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6682dde382a92ae8fe2999eeacbfad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531bf0a8c7931d870fe779b51974fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4558f19a483c1fdaf7f760cb4e753300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfa82847b3f2db126f4b453e0d77e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edebdc6002567ea97dce3714b82d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184235f82a46ffd1ee93d25573465fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd213976476e6497ab57d2f8d76aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac727f18b5ce497e0c4459ecfe260305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce96a2165537724bedbc02f56b75c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb293cacf4b0e9c8b4818dbcd549254307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9864742aee4d8100c063696d4779308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3ef23ffe5b1d3232b031b2ebd083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee23467766b97b2279c0e76cfb120310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c06d0c13fb0a402e503579e72f3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc108369ea1d4284a33f5b8c8abfb37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d9ae5a77b7c577985edd71dd4dc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f50a5cfadc6d6cad704d13810af6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c04f65726992cff70a81e24b17958315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147786a7030ce926096f6828c79f7685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111fb57f16885239c631eb738f2b486317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8552b19dea62b798b0a4dd6adc1d33f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a5efb1f37998753796ef55b107bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd397b62c26c1f502437bfa89cf56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37637b2fd253f02043f4d8ba4ab91d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789db25129988eb4757c5ca6b17615322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59940c87e516a4b39fcd270ef1cfc91a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9b0f4d6e741a38c930122afaa6b16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8555c9ed4f6eee49e64288a7f90dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6f528680f1e1d682ce64f8a51bf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe995cf90a8fea98f5a14451187d3f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8786f8465f78358c542499dec03b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181b545a14538969b20427a533ff36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98570bc33a9cf46598296280d205012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ed2e5f80e3f33ef18273b5aba4ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da222bb5362a8c6d45e55b26997e322f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f38d8368a939b2cc62f01da4d9569333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9138e36e55588d7235e78ebc9eab5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e401583f60494288c2f1f6cd789c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a945ab4c95c2bc0f70b3be642965336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9723585cf31f0510d0a3900475fb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c23bafa2ba0392bcc1b0d1b2a6ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5cd488c7e5c1c2551643f9939522339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9c442cff7d780f8bb3406fa92b5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c8baa9084f16997385b4aa64ab8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11c8a177c140939c485e3823e3f7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d86f3066dcd8b065df70fd09ab0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218e8f7d5e1a16280d9d4ef9fb4f3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035636e4e36d6ae4c9d68fe31373bef9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5329dfcc4828e2a32890abb1297ed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7baa9cb410f7b23d6c4b22f4c2faa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263419f4f778405084cbd94553cc58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1c444bd69959140d893adc328d9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4991a57977ad5f7afd1f282675a5046350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b073a09067b5ac73fa7078474fac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87adc6d98b48e9175ceceb21017f4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34f1247341c2807148e8c759605ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883c73e3710d8187d48e2761f5f4e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ed27f76babbedcd15e62a9db38989355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a37cd6bc46588569f33e161a1ad9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40645cd08188ed8e867eae1be9687357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98674ca715fa3e784a95daa56ab29bb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301433dd9dcfbc8716835bc44cf0a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74000510980f1bf27a66d6c4c322f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc792feedc891dd54a5a152fd4a2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36703ae32ba5466b120c5226978a7bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f593228ebdaab5f43f5b8ea0a141c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c44db68b59f4558d15ad9d02790c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1942545d3079050dd647899d102417365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb97305086d1e7a1e59aec162b8f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1c432d8acbf3396da675fea62188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73aa6b703f010f9a7740d7177afdc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936acdde6021faf5df5ad741822bf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe88d8e1cf1fe5c9a72f5ded252882d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e167315d6a4e2b1d0530c48ab2aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da76582444f0a397b59050057825ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6143a8bda57a32053972e1adc0fbec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba195c1cd0b9a97ab1eff407cbfbced374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c6a8f86b3e12d3d4cf232983ce3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15a6de352dbd82df9ca9a3f5ac701376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba25c2ebc3dbfbf0dcbd82d5a8d1fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0058024b6213340464570cde0c178378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56247cb818f03d00f9be680af11fdfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017c1f3646c5c2a1cb82ad4dfdcfdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b636ca6acc52ced619528bc74c6c73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef992f4b01c7c2c33c054b25858462382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bf617db5d228ccb368ad16bf8b68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d9db9dfbd93203616a6473680579384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292ede10f5dbe75e80ce3e354de08c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c557f4c22232a1e80722f00f5784b26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8155fd8d0d4f947dd417b01476262387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1704055d1c83986446be6eea584e7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db90e26720e148bcc30fa0fd89b282389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae9102e9f79b74f267df34cc31db3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9157df63dd1c237f0703bdea160eda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d1a683a13669a34526df641cac8c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f32450d48d70b98087f41afa87d1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e382b2268aa4e2dc40d5bfc62ea79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8715c59278c74f8b7631ae1c3e8fba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e049369db7b6635c971dad8a79e7ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41734888b07d342873b01a3942ba9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907cc6e01ca19c97ba6b5a021d5434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a6ceb9d7f75543301a482c05a1fa5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae072608005e457963f4a78e0946b79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9be3c80f53638f639de2739f963d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3cb139e155165d725b5ccdb42e991402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655712bed5a5c6b707973da73b5f9d9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d83e1b389c49fd80e8938ae25710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3583e3e00e5288d435f473d49d908405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe1a2d55697f12726501e5b06dc2c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472617112cea7f8976d2823eb0eafdbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69173ba40fadd3c1edc89d11e2f660be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc2f8fd0845c8c85f1270c6c9a984a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3a4828d6fad1c76fc40f8a187c96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627dcef3136cd201cd4486c697c96c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc7610df99639a8ddc7b4e173be8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90cb41321a16c69a8e61aa7d68e95c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88898985eb790c1fa12f3269eab08fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb4bdce63bd02f6415f0781fa35d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8aed0cdbeac815991e7df78b9b1f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f0cc056d0eed1a16dcd06e52bbeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2fd3f005924123cc994f103f0f2be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f56e99b7b5139cea3ab5dfcda12b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078317ddd558cd2dab36664b3fc447420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80905320672af96ddf711a823935db09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f314b91018395b0bcd6cad1033836e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ceb22b60d0bf9ffef91cd4421253f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4ff2c58bf6c82053a02a706b8bb62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb672b2e3ddd96b6cbe6e5635179044425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8310e390809e06d11ff1087e998f3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753529280290b3cfe33fc75c3676de4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee488bd4738d94f3eda68d1b48ce10f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d988283320ea84dfcd1be487ca4551429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b45122fb4db674a0f68dd608d32b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c16094e0df5c3f29a7d4758ed998d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d65c25e9d61a8257031fd3bbe8d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d74532e7d42a6f6c14e6cb5bb9fd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb960583ff4bf0f278a3b39277328c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d28ab6ccd57a9d9d762ea579829ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb969e41594fbfd26f14877c751e0d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c91532f46385c59d7cf9aa2081198437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a3e4db8610d54eab1a308c0a2351438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea86f5651cbd0b37abbb4407029c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1344f6475a1ffdb5023e29b80543d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90e37947369f0ddbce5e9ecb62e146441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66407e154daf5d9eff4478d89d32c43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e551766099e596210d03b27401a89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf36f9a61e7c3adb5ccb4e33467da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f3397a71e3b738cb9a3baf58827c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48817e9fd783494e46d0ff243e09d8a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f769f29a136d4d034b7cfd03e208b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f059bd052e4ae23705f7f11a269f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55108543340f1d00bb4a9472971d2a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f9e37c38185f4c45b2d2998fd965450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89c9e461d07ebebc64b0090dbe437a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810488447ed34cbe02344bc0730df610452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a2607cfcf1358a60645a0fecbcfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2c22ead3026331ca021ca9dd748c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf4a284fcc1428817432bf64582a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf252baaf5b6655247c1a8bba7a3591456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a902f82551b02a82ef10b21af9a2be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93726112588f4b8ddb0ad6c061ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d19010ccb394abdb99fa3d3c9c93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db265a78b2ac69a991bc49e51bfcd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e388e5f2ed0c99d7b0ea8c3a136b2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b673ac93ce5dd7e18618d2cfecbef7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690522ccc12354f2134a70b424f5d00d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a889e9d943652634d1be81af7512b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0042c79140a243205f3b28ae10a3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e8d6eea01a01660a5f2fb0f56ad0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5c117ce759405eaee431c987f2fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b5215f19aec5b2b5d1aa1f30b980468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cda32fb3d2e1a4431cd222db06533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a42edfd00b0d2dabe272a0c59203470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c2dc6e4ba0d8d9917c07973ec9eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675cf0af78782762d7820060f1328e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd7a0486866326c775fe8961debc9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd721680ef01b0535623e1771c6fb1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e08e00f4b3d9d27b7220f8dddf6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b751f7dbc3368643440b68ecfcd6bda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e8bb3aeda161599a2373936d0236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5595c951b90a515c1f6558927c32c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103945bd04f866acb7cd0953af505c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553ea718b994c48db7d6df7d931b31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b7c7dfb9b9ebec2379ec76d6eec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f454f284304026cfda66fcc706085f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5802be3c4dba05bbf4df9065f999483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3738ffa64a0194c49003509bbabe6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf507ed99a4c2f522505689165be1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c142719aa10699202b81a4376136f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd09a2cd64011a683c51c770d78ad6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ece028fa144a82ec4ddf127ea39b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2300eb7a87bb70ece0311c35298f71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa439200e2098fa532ddd4002a10cb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab745630800036e58b30bbd3f6f775b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b09002e63f155e669088312768dd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afeb1830e1fd2c3951fef8280273d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478338411d6525c29aa3304a56fc06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ffa892ff0280e0a4cdf60e2279e53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbb32fa9bb43fe7a0678158f19caa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12870210a8c526aefcda414bbaafa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa206c335b3f1b8c8b3f219899690498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaba8f4e81b0687cca12a8a1f34193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a18b6d0a3cf7b01e262d023cd6197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab19fb69a66af00e38ab1ac4473bf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b18c2d6e645142da6d6534429ae10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221dc07fd996684033318773624544503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93ca186fea1323a43625bfb446a167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3bb7e1c0f558c42f45216a3344da6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a8f8596a1c22c84dc612ab4a2163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbaae87af3d0da48c53fe03c5948b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefaa038e72987c56e493fa42b64c6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87f71a2bd45be88207df6aa9b8eca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3b26a2f877b6c93f80450f98bb41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364cbdd591e92a57d4cc9cb1d020f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe12778c545768c5d712d69d9d6aef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f7afc554b17d4d891205c74277c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826e3927837ba0b78a57459bb440b68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80329c441225d0d9898527268d240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ee410b3dc78d2828ea0c64742a53d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c1bc4e0d3b7d1c60a7f6fd7c2f1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722aaff414058ae2c9838bd1ed45d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed62bc74a6dbcb2fc5524a1ccf721d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484680f03a3a11c81d56a32e44af565520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dbd84b2fa1599abc2bb8165f694a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ba228ba91f10fb14f66f480ce4c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9018bc66069a81870ad084b3aac0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232dc1838005ea683450392808d2a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e50d81e2c1191eebf51e11306f11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5519e1425b60640c82a0b3496eeb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174bde163cc1740ed76534ea8ea019527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe421f486231534523b6d57f465a5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028cd70d937f8d33956b08aa8ffaec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47580ddc8f661cbf2d40c52197fd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0378916063bd28533b62a4a6552f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39236f4ae30d412ee3c5440bb76e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f56083a44c335d2eb1d0cd10d04fe1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779403dfb94ebfc7c1941dd3088412db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b19d594cab9659b5ad44f086dc96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8bd852dd69001293aeeff00abd73b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95beb6178259a89bac2b5c27d500677537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7aa12702e073203e209316a04eac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ec616a835efe8f95895674f5d64a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932714e6f739ec5dd33ed49cb8992fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b842afe39f0710bdf08f7e64f0cad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f545f2aab969bacd02cfe23f001847542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd308c5d68e820f4930b0255ae0e6a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54d8806d8324d0d94e37ff05ddd9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9675d4d86143aeb2f26871a394dc89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73b950a0639fc6904be710eb3989b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b524a3d321d4df82ac413d5379d2b7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e00df91e6000f3aabe738ddbacb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eed3cb674ac011ba00081d613fc7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f7c3384206d23e9dc7215589094a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083abcff3a9f2d02ab552361fe3ae98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ce025c971a9db71a72246e1da550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80872c2207be00e20cdd07834b77060553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78adc8418a1e4b0af6bd2a326604a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa424e548108257660d832f8569ce3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327e33bea2ca8d37d6c7052c61436f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d410def6ec4056220f14c95a01248557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b7d63f6f9eeb1b818872520e5d3eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7513b73ad7308f11ce8c313e9e0826d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bfb47dbfd637fe05dcbc77c05eb83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a2502366da1c9915a6726cc25288e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72e87a273d62eb6e547da85d052c72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb4b323804ffc435cc7b4069364c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807770f63f54dda00ed8a6d8da50c9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7aecc9c525e6a5c0cba137869073565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e037880600fd9681743e756eae0668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbba9768b0003b0d7aa5bab55cc40c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301b8ac7242e7e0f408cb79ee6709c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5c17ac8d9444d2ee5e62e25ef805569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a020c043c1c0cd0d8a5ea64ddfe93d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05e358d2fa2e68ff73018519bcfa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb20da99ffea19ee2655f4459e82b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb27b801ad080975295348e34225ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577458bc9bc02008b937cc038fad493574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a324bcedb155530e7d97b74bd3e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15aa97912fbc9a3fb3f41277b43cf5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c440e3f380bed490b6a332ba745278577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411558951b457c0b53ae2cd83fd95b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822f5f22e5801090e185963ec8db6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfd43675f3860163637aca2ff13c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cd73eaa45196990f1739adb7e343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a384e2ab3e148739df008ab97e8e54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64be0f9fac852078dd8016381de2fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e0606673eb0b23b459ac7ef370287584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be141e456cd1c59e5ba65cf0bfcaa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ac3b3e3787c1273c928758a37a13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c4f4e195913d48c9580e87f2827fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd66955534b19ccabf00d1884de8fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17bb1032fa996e8d66aa9a9a655156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef69c7daf79fdb4585d47000648a27d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad3b7ca4dd02269e19eaf45fc95d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6436892ca8ae6a140225064543a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a6137502e92c5e414da59e0f2344593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0e0ec97cdbf82bda093321f3c992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633bf7783ae2e0724d897b3c204718595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75512ed24834a5114cc21ff7cbe67f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa4bd06fa38e162625a591d5f4243597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45370a99f1fe07a6fa9db28f3cd5ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933a71fae8051b1d18ebb1be7343517599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f0a7703de2e51eac1fd18bb045f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20efe80d986ef7642a9cc500eebd96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c020ef9084891ce75b99bce4f84a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320990b1428198fc466450269c7ddea1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f8cee425033da77f49b3f1c1b7b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef11bdf7d7f1eac03504ccc4587e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063242c41bb8c8a09bc8a3209970db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141bb6d21ae8fac7de950b10818cff2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e146db00d29ea1f2bee879c52db08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4c64b6740116158717080fc82978609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf9b228672504ed41152eeb1aadd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc29d79b17ecd50df6841b0375824611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d162c9ba97539782bd30277a8619d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b73d8e03897afcea8cad9aaedac4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df82daf1b95c4600832fe63e5c5fa1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333ccd75609589ed9c8d985bb15565615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56601f21074da4d11cbc135112733616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b3621bc32626191668231bff8faaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9d972dd59f1ab249c137bc31011b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1acfaad162000e70e06784d7d40c79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035783adf5bd0750e35a514d4997152620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b466839b8c0831bc4bf79546f6d1ae2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce55b8c23f230809854c8434f59974622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9295963e70e95ba389ed1d49af1be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd07fb31d55ca346ca5b42e9c2bd128624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a93ed4370da2b2a6afe1b5de16c28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7541be00af835f4108e3cf2c462435626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02516d72d4aaf21ee2406002da2248627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de3aabc3ba3eea9955b0f2f107da18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd00bb2cb1d6338a8d80213d098008629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944e1b8eea0018b0c2fedc6c32b13c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d375b68af9b9abb701489c7840de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f32e95d2b995f8dc6eecf5c4734ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6299e239a1769abf3c5642cbcf821c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b943e8b8406a9cd19ba00ae09b0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535dfe5bdadb184e36a94708dc36475635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd22f9446da684e0b8c0a675463ab7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf8735f7fd99e049fe8f627ff15d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc29320a07b919606260cfe322f1db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64489de0820f22494d0288bd6d7d882639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a18192c53325e0113e48271433506f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251b2c900546f750acb0f3fe68a4e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed568399fddacf69bb022e81ad3f042642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea312a4339bafccb587864db4f8e827643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf7aa2278aa703c1683828fd2cd353644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11d6677c8a90f252dbc8be9184ef6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840a3c30a062e2856d8c46ff357532646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d6bc21de845cde3e0fa918b4461c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be0224be730feac4b3ff6d0577edf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f136930a41d6f4f19e41b92cd944649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbfa74ef33700ca6bb216f854cf67a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bee6ca0bf8cda04de372d4d1b19d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844a236e95b715064a28847f7be350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20b599688db883b9f65fab79504d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51708ef718d1da59f96344a1fa0a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbab73d8745adb25c7ba747de8a65e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1886b920576b9c1b7181b50832f10e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930473b82284f8e250c1459eb7f3e065657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacad218bdf0ab0171039894bae55f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58149ca78f86aa198e35167b974e70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc63b2dd66c564950f6984864d4c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649519a53fe50560a87d9ac8938b6a84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb26ed6342c3ebe3d121e82916c045662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b6844ab5d3bdc1472199a7f84ac7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ce31eba849afbc10553b17a96411664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a82763298ac8787a8c6966c28b66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff3bab1014acff59c57d18bbe631e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b3a022f7f7ab916d3917a5aba5ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60545596ee67c8230409c08ae5acfbff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdced2ac1c87cecdc68bf07cbc31b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa168e5da695c3575b189b12b4926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea74f250defb9d3093231750eb97cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390268fedc96782feb1567b4bc23606672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c0a1735bb50af361e1ce5769dd12e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4568f914a14e2cb3c677bd90bf62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c3a136d93784cccbf6a2d416806e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae28be90373de5d03ebf2bc5ae9bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b151e267e5573c770a8565d4088a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae735801ac437119780db85e38bcd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a3eb1f93ad1de485358189948e412679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb2d14a394da316ee0dbb1e19d003680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d08921d98ce23e8168fddaf55d63c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdcff150bf834c18512652254efca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f09582d071023728d1fa0b9605fa5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7088d6c5f1e0a5e95b6a62d4116a0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933395024518812f52536db1d4cc515a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21d0a70619c758bf36819f2546da1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d8690cd43dcff5d7201b4f5e992b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bbf1c74755d8f1ab698720f9b89d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947283184af77a587dbaeec945fd1335689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4a6da56c85ee88a8225604f98420690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377818308396161f2dcd51a91cd7923691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9cf997e8a95137e120d5de599d54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615815845f76152f0b7927b30665463693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b47b366c3c275bd80a99f6640cfe2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e3dfb5c3321b686b2941aa51ca1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751856b246e54743fe611887e2b2d548696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7567d90280373d5c03f51f74eebd8cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bee4a6705c9bf4fd6d09ec09778a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60753bd192e2b0f90a1f5ac64da0866699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e205937486c18e2c19734639812319b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89af0c068374e85ca89d4aaa8b6aa92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394653d424cc73ba460ebd10e841936702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1716aa06b1e57000d0bb8b4fceee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d42a8a29efd9a15ee90dc188cfc85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e22b37ada6957d4e4b0e1ae2e77c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8c1e27d9a1a4d49d42d1d048fb93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78a8e6aa13db9af2490055204b3b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eee9e7eac91a9ec45ef91d5868480708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfada9162dd9f078568374ad07e327b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60568268610821a811591061e05011a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acc4f121cdb27666dfe86e67dd0f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2c0d087db9e867182d33404cec9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaaee41fc044c881de70c971158f3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee80e9c6a7782fbe7713fb21646b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6675c8380e99a4897e9ff5f93dc20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa0265058ca4bc2bcfe7e170a3b097716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e180e28384afd277d5bc6eca18ebed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6c85a1b17a98901d24828e8a1d4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e4cb850fae7a590869801c2ae3cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e8e08abdeab08019588a68f60b4e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f32f92d5fab3fc8c70bd9ec396c785721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d69c2fb055eca35c3da9508f5192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892b25069f90e9399accb1f1291ba9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114422a840a2362c7fc30631a32b78b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf86b03b1ffcb5f4990fafa8f5927a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30f1e2540d2cc5b093a109823526a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a0ee522866a7d2bd6554dd08aff4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a971447308d8d577aaecc64cd12c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e411913669b8adad9048376b3ed7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92337da9b0f0ff4c9206d02eb1cf9bc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bcb9c3a80aee6aad2f78c19b32b67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb4a2467e1995e3f3a84ce3599d99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bea9d2d7aecdd7c1a95f14344e5a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af03cb3396cf6f9caf6f06d9752c88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e3af915edc244715d4854b95927b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07dfa81c6af3a7ce326d10a0a81d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042000ae42ff214d0d9fb9770fe6b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d853fc85d54ba5a5e970895ed11637738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161895ef7938ceba62ca8ce1780b1c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db456f0d02bb018889d083cbc66295740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5f11a48f99fc1c86a1e13744eeb44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ab2fdaf48cf7411fb110fc7cc853742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e8ba30c6cd800854e73201802477743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc8cef9874f534ecc7779f14e33f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585c8e25da9d0eba5c803bd2392d72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b33a52c6f953be65a9bbf6ac14e7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f3f104b4aa235633a92907959908747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f78a06b07d22cd3d90102b92d718a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8622d74a698966a767b8d07139a777749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc282438477f97fde8be7efd789770f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c990b2fc8097f80fb1bb9e8de895e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c801487a4bb928b48d1fb90bcd202d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b91c121aa1d7e079f025d3fdd7af8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896564f8d1fe80ec218544e26a331b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82474a832a446de9e39caf983954fdf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bcdfc277de7f1242e7fdd101cf0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd7cf5dcbdb16d811a2f6fdc02f0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7213f802a83b8c2581373302de0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179861b45a0aaaa38473b7a46bcd7127759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c3bd22e5881a130fef6a91fb4665760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0228340eda06cb09ddda228e92537761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fbdb21c454715c6f9c840e7f8180762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299b2a45fc992f387e0d66d0e0ac8c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af25d8ae9cfa99e80c4252c9d8bd13e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094701cb4847c1e603f8cf0482d07478765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7b0274bddcec953a21d67cead693766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b49a88f54a077c72b022c27cc883767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b022abf45c6bde161ea5cdfe804538768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd166568688d0c5d51d1150a2d32c9fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e306df61ac53ab3b7f77a3ddf98637770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e74ab6e1faa7b4f7c4aee4208df3a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5def2530ce682022d92af8391abaaf5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965b45ea8ceab6fce538ef967e7f0f4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106fb6f32aaa0807607e9ab6b722870774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a5f8e19b0b24f0bcd1fb59af99a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4c7260d204f099a4e56a0949becc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e690e8ceb3830fb32f953ad5c5e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecad642f0bd29410a4b5721e0348a0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e00f3a2d33ba8a45dfdae00e09c1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f6b05095662f5c31a755cc8adb867780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80eaf544a88922f36b1702db536460781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ba4d2ef8737b3705b6f2fbab62c6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923858f2d8a1c3c0388e72301554ab6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dc5057898dd7d290cdeca5c63168b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081758925b324f693b78508ffd508fdb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ab90bbdca1b63e667059dc05543ea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7feecc630685fa5b148c4cfa6885be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9c66f0590f6b293d75b7793791be788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9be9a944d526060de0fa979b145c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917718f5c17a0b74a0a9a15cc29fee4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f6e4040fb8f362a2fa8edb27de1ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3956ab16efd49b179e329c802475b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3d26c4c8c844907734912bf1adbc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12755412eaee5c6c7190b93a94eb3c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238d37c147313384978c1e2c15f2f8795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>